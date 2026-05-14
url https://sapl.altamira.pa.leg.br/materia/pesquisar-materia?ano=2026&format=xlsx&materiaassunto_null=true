--- v0 (2026-03-25)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2015" uniqueCount="1008">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -771,50 +771,1303 @@
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3539/camscanner_23-03-2026_13.01.pdf</t>
   </si>
   <si>
     <t>O Vereador Rodrigo Carvalho, no uso de suas atribuições legais e regimentais, indica à Mesa Diretora, após ouvido o Douto e Soberano Plenário, que seja encaminhada ao Excelentíssimo Senhor Loredan de Andrade Mello, Prefeito Municipal de Altamira, a presente INDICAÇÃO, para que, por meio do DEMUTRAN - Departamento Municipal de Trânsito de Altamira, sejam adotadas as seguintes medidas de ordenamento e sinalização viária na área do Camelódromo e Mercado Municipal: _x000D_
 •	Proibição de carga e descarga de caminhões ACIMA 2 (dois) eixos, com a devida sinalização por meio de, no mlnimo, duas placas indicativas no local destinado a carga e descarga;_x000D_
 •	Regulamentação do horário para operações de carga e descarga, limitando-as ao período das 08h às 18h;_x000D_
 •	Realização de pintura de faixa de pedestres na Travessa Salim Maud, em frente à entrada do Camelódromo;_x000D_
 •	Implantação de lombada na Rua Salim Maud, via de acesso ao Camelódromo, visando à redução de velocidade e maior segurança dos pedestres;_x000D_
 •	Demarcação das entradas de acesso ao Mercado Municipal (parte posterior), com sinalização adequada para cadeirantes;_x000D_
 •	Implantação de faixa zebrada com extensão de até 2 (dois) metros nas referidas entradas, a fim de garantir acessibilidade e organização do fluxo</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3548/indicacao_alameda_curitiba.pdf</t>
   </si>
   <si>
     <t>O Vereador Rodrigo Carvalho, no uso de suas atribuições legais e regimentais, indica à Mesa Diretora, após ouvido o Douto e Soberano Plenário, que seja encaminhada ao Excelentíssimo Senhor Loredan de Andrade Mello, Prefeito Municipal de Altamira, a presente INDICAÇÃO, para que seja providenciada a revitalização da Alameda Curitiba, localizada no Bairro Alberto Soares.</t>
   </si>
   <si>
+    <t>3552</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3552/revitalizacao_praca_da_paz_e_cultura_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a PMA a realização de reforma e revitalização completa dos seguintes espaços públicos:_x000D_
+1.	Praça da Paz, localizada na Avenida Djalma Dutra, Bairro Centro;_x000D_
+2.	Praça da Cultura, situada na Travessa Vitória Régia, nº 1, Bairro Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>3553</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3553/implantacao_de_pontos_de_mototaxis_taxis_e_rota_de_onibus_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a PMA que determine aos órgãos competentes, especialmente ao Departamento Municipal de Trânsito – DEMUTRAN, bem como ao setor responsável pelo transporte público municipal, a realização de estudo técnico e operacional com vistas à:_x000D_
+1.	Implantação de ponto de mototaxistas nas proximidades da Usina da Paz, no Bairro São Francisco;_x000D_
+2.	Implantação de ponto de taxistas, devidamente sinalizado e regulamentado, na mesma localidade;_x000D_
+3.	Criação e inclusão de rota de micro-ônibus municipal que atenda diretamente a Usina da Paz, garantindo acesso contínuo da população ao espaço.</t>
+  </si>
+  <si>
+    <t>3554</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3554/25.03.2026__indicacao_asfauto_coracao_de_mae.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo– DD. Prefeito Municipal de Altamira, no sentido de determinar, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas travessas oscar niemeyer, Tancredo neves, juscelino kubitschek, no bairro coração de mãe.</t>
+  </si>
+  <si>
+    <t>3557</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3557/26.032026_ndicacao_contratacao_acs_-.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo – DD. Prefeito Municipal de Altamira, no sentido de determinar, a contratação de Agentes Comunitários de Saúde (ACS) para atender as comunidades do Assurini, no Cajueiro, Ramal do Índio Preto, Ramal do Limão e ramal do Lages,</t>
+  </si>
+  <si>
+    <t>3559</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3559/indicacao_contratacao_caps.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Rodrigo Carvalho, no uso de suas atribuições legais e regimentais, indica à Mesa Diretora, após ouvido o Douto e Soberano Plenário, que seja encaminhada ao Excelentíssimo Senhor Loredan de Andrade Mello, Prefeito Municipal de Altamira, a presente INDICAÇÃO, para que sejam adotadas providências visando ao reforço da equipe multiprofissional do Centro de Atenção Psicossocial (CAPS), com a ampliação do número de médicos psiquiatras, bem como a inclusão de profissional de Educação Física para atendimento regular dos usuários.</t>
+  </si>
+  <si>
+    <t>3560</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3560/ciclofaixas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Prefeitura Municipal de Altamira, por meio da Secretário Municipal de Obras, Viação e Infraestrutura - SEMOVI, a instalação de CICLOFAIXA no Anel Viário, na Avenida Irmã Clores Mendes e na Avenida Cícero Maia</t>
+  </si>
+  <si>
+    <t>3561</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3561/paixao_de_cristo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que seja realizada, em caráter de urgência, a reforma da ponte situada no acesso que interliga a Avenida Magalhães Barata ao trecho conhecido como Paixão de Cristo, tendo em vista que a atual situação da estrutura vem colocando em risco a segurança da população que transita diariamente pelo local.</t>
+  </si>
+  <si>
+    <t>3562</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3562/viver_bem_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Sargento do Buriti, no uso de suas atribuições legais e regimentais, indica à Mesa Diretora, após ouvido Soberano Plenário, que seja encaminhada ao Prefeito Municipal, Sr. Loredan Mello, a presente INDICAÇÃO, para que seja providenciada a Implantação de Extensão do Projeto Esportivo “Viver Bem” no Bairro Buriti.</t>
+  </si>
+  <si>
+    <t>3563</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3563/quiosque_assinado.pdf</t>
+  </si>
+  <si>
+    <t>construção de quiosques na praça situada no Bairro Santa Benedita.</t>
+  </si>
+  <si>
+    <t>3565</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3565/faixa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que sejam adotadas as providências necessárias para a implantação de sinalização viária adequada na Avenida Bom Jesus, localizada no bairro Mutirão, incluindo a demarcação de quatro faixas de rolamento ao longo da via e a instalação de quatro faixas de pedestres em pontos estratégicos.</t>
+  </si>
+  <si>
+    <t>3566</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3566/scan_ind_ilum_pub_bairro_bacana.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, Mercês Costa, vem respeitosamente sugerir à Mesa Diretora, após ouvir o Augusto e Soberano Plenário, nos termos regimentais, que seja encaminhada ao Excelentíssimo Senhor Dr. Loredam Mello, Prefeito Municipal de Altamira, a seguinte indicação:_x000D_
+Que sejam tomadas as devidas providências necessárias para a manutenção e expansão da rede de iluminação pública no Bairro Presidente Médice, conhecido popularmente como Bairro do Bacana, situado na saída para o município de Vitória do Xingu.</t>
+  </si>
+  <si>
+    <t>3568</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3568/ind_placas_ind_i_e_ii.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, Mercês Costa, vem respeitosamente sugerir à Mesa Diretora, após ouvir o Augusto e Soberano Plenário, nos termos regimentais, que seja encaminhada ao Excelentíssimo Senhor Dr. Loredam Mello, Prefeito Municipal de Altamira, a seguinte indicação: Que sejam tomadas as devidas providências necessárias para a colocação de Placas de Identificação com os nomes das vias Públicas e do bairro dos bairros Jardim Independente I e Jardim Independente II.</t>
+  </si>
+  <si>
+    <t>3570</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3570/indicacao_redutor_velocidade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>a implantação de 02 (dois)_x000D_
+redutores de velocidade (quebra-molas) na Agrovila Sol Nascente, nos seguintes_x000D_
+pontos:  Em frente à UBS Jader Barbalho;  Em frente ao Supermercado Agro Mix.</t>
+  </si>
+  <si>
+    <t>3571</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3571/saneamento_4.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Dr. Loredan de Andrade Mello – Prefeito Municipal de Altamira, através da secretaria competente Considerando que a empresa AEGEA irá assumir a gestão do saneamento básico, esgotamento sanitário e sistema de tratamento, manutenção e abastecimento de água no município de Altamira, requeiro junto a esta Casa de Leis e à Prefeitura Municipal a convocação de audiência pública para ouvir e explicar à população altamirense o modelo de privatização e prestação dos serviços públicos, como se dará a cobrança pelos serviços e quais são os serviços e as responsabilidades da empresa, enquanto gestora desses serviços a serem prestados ao povo de Altamira.</t>
+  </si>
+  <si>
+    <t>3572</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3572/aposentadoria..pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Dr. Loredan de Andrade Mello – Prefeito Municipal de Altamira, através da secretaria competente requerer do Prefeito Municipal o cumprimento da garantia dos dispositivos constitucionais dos princípios da integralidade e da paridade na aposentadoria dos servidores públicos municipais de Altamira, que ingressaram no serviço público anterior ao ano de 2003, conforme estabelece a Constituição Federal de 1988.</t>
+  </si>
+  <si>
+    <t>3573</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3573/reforma_pet_quatro_bocas.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa, indico ao Excelentíssimo Senhor Dr. Loredan Mello – Prefeito Municipal de Altamira junto a  Secretaria Municipal competente, que seja viabilizada a reforma do PETI (Programa de Erradicação do Trabalho Infantil)  localizado na Agrovila  Quatro Bocas no Assurini, com a instalação de aparelhos de ar-condicionado, visando proporcionar melhores condições de funcionamento e atendimento aos usuários.</t>
+  </si>
+  <si>
+    <t>3574</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3574/ind_ponte_final_cajueiro.cor.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa, indico ao Excelentíssimo Senhor Dr. Loredan Mello – Prefeito Municipal de Altamira junto a Secretaria Municipal de Saúde solicito a reforma da ponte localizada no final do Travessão do Cajueiro na região do Assurini.</t>
+  </si>
+  <si>
+    <t>3575</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_67_-2026_-___criacao_praca_.pdf</t>
+  </si>
+  <si>
+    <t>De iniciativa do vereador Prince Couto, sugere ao senhor Loredan Melo, Prefeito Municipal de Altamira, através da Secretaria competente, a criação de uma praça com implantação de playground em espaço localizado entre a Rua Governador Magalhães Barata e a Travessa Coronel Gaioso, ao lado da reserva arqueológica do Xingu.</t>
+  </si>
+  <si>
+    <t>3577</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3577/indicacao_68_-2026_-___dentista_serrinha.pdf</t>
+  </si>
+  <si>
+    <t>De iniciativa do vereador Prince Couto, sugere ao senhor Loredan Melo, Prefeito Municipal de Altamira, através da Secretaria competente, a adoção das providências necessárias visando à disponibilização de um dentista e/ou odontomóvel para atender os moradores da Comunidade Serrinha, por meio de ações mensais.</t>
+  </si>
+  <si>
+    <t>3578</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3578/indicacao_quadra_colina_e_idependente_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica a PMA por meio da Secretaria Municipal de Esporte e Lazer, em conjunto com a Secretaria de Obras e demais órgãos competentes, para a realização de serviços de reforma estrutural, revitalização e modernização das seguintes quadras esportivas:_x000D_
+•	Quadra Esportiva do Bairro Colina, localizada na Rua WE 8;_x000D_
+•	Quadra Esportiva do Bairro Independente I, localizada na Rua Santa Luzia.</t>
+  </si>
+  <si>
+    <t>3579</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3579/indicacao_reforma_escola_carlos_soares_e_sol_nascente_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a PMA que sejam adotadas as providências necessárias, junto à Secretaria Municipal de Educação e demais órgãos competentes, para a realização de serviços de reforma, manutenção e adequação estrutural nas seguintes unidades de ensino:_x000D_
+•	Escola Municipal de Ensino Fundamental Carlos Leocárpio Soares, localizada na Rua das Dálias, S/N, Bairro Boa Esperança, zona urbana de Altamira/PA;_x000D_
+•	Escola Municipal de Ensino Fundamental Sol Nascente (EMEF – Sol Nascente), situada na zona rural do município, na Rodovia Transassurini, Agrovila Sol Nascente.</t>
+  </si>
+  <si>
+    <t>3582</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3582/31.03.2026_ndicacao_contratacao_acs_.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo – DD. Prefeito Municipal de Altamira, no sentido de determinar, a contratação de Agentes Comunitários de Saúde (ACS) para atender as comunidades do Assurini, Ramal Picadinho, Picadão, Ituna II, Cafundós e adjacências.</t>
+  </si>
+  <si>
+    <t>3583</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3583/indicacao_848_assis.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo – DD. Prefeito Municipal de Altamira, no sentido de determinar, a reforma da ponte do Cipó Ambé, localizada no ramal Cipó Ambé na estrada da serrinha, sendo a segunda ponte do referido ramal.</t>
+  </si>
+  <si>
+    <t>3584</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3584/ind_ge4stao_chegou_ass.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Altamira, Loredan Mello, na forma regimental, que seja encaminhada às Secretarias Municipais competentes a solicitação para a realização de uma nova edição do programa “Gestão Chegou” na Agrovila Sol Nascente, localizada na região do Assurini.</t>
+  </si>
+  <si>
+    <t>3585</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3585/indicacao_praca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, após ouvido o Augusto e Soberano Plenário, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Loredan Andrade de Mello, para que, por meio da secretaria competente, sejam realizados serviços de manutenção, revitalização e reforço da iluminação pública na praça do Bairro Brasília, ao lado do Ginásio Poliesportivo, bem como sejam adotadas medidas de fiscalização e ordenamento do espaço público.</t>
+  </si>
+  <si>
+    <t>3586</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3586/ind_851_wilha.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa, indico ao Excelentíssimo Senhor Dr. Loredan Mello – Prefeito Municipal de Altamira junto a Secretaria Municipal de Obras Viação e Infraestrutura,  a solicitação para reforma ou construção de duas novas pontes nas duas primeiras travessias da estrada que dá acesso a Agrovila Quatro Bocas a primeira localizada próximo a propriedade do Senhor Zeca da Saúde e a segunda próximo a Fazenda Pegue e Pague, na região do Assurini.</t>
+  </si>
+  <si>
+    <t>3587</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>Roni Heck</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3587/brnb42200422d8a_053845.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência indicar a elaboração e envio de Projeto de Lei à Câmara Municipal de Altamira, visando a criação do Distrito de Canopus com Vila Cabocla dentro de seu território.</t>
+  </si>
+  <si>
+    <t>3588</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3588/acesso_ao_hga.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que sejam adotadas as providências necessárias para a abertura e implantação de uma via de acesso que tenha início na Rua Vitória Régia, no bairro Bom Jesus, interligando-se à Rodovia Transamazônica e ao Hospital Geral de Altamira (HGA), passando nas proximidades do antigo clube da Aressa, com saída nas imediações do hospital</t>
+  </si>
+  <si>
+    <t>3589</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3589/projeto_nutricionista.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que seja criado o Programa “Altamira Mais Saudável”, voltado à população de baixa renda do município, com a oferta de acompanhamento nutricional, consultas periódicas e ações educativas de promoção à saúde, por meio das Unidades Básicas de Saúde (UBS).</t>
+  </si>
+  <si>
+    <t>3592</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3592/whatsapp_scan_2026-04-01_at_11.44.06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Rodrigo Carvalho, no uso de suas atribuições legais e regimentais, indica à Mesa Diretora, após ouvido o Douto e Soberano Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal de Altamira, a presente INDICAÇÃO, para que o Município, por meio da Secretaria Municipal de Saúde, viabilize o fornecimento gratuito dos medicamentos FLUOXETINA e PREGABALINA aos pacientes diagnosticados com fibromialgia no âmbito da rede pública de saúde.</t>
+  </si>
+  <si>
+    <t>3593</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3593/whatsapp_scan_2026-04-01_at_11.44.24.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Rodrigo Carvalho, no uso de suas atribuições legais e regimentais, indica à Mesa Diretora, após ouvido o Douto e Soberano Plenário, que seja encaminhada ao Excelentíssimo Senhor Loredan de Andrade Mello, Prefeito Municipal de Altamira, a presente INDICAÇÃO, para que sejam providenciados, com a máxima urgência, os seguintes equipamentos para o Hospital Geral de Altamira – HGA:_x000D_
+•	01 (um) carrinho de anestesia, destinado à viabilização da abertura da 4ª sala cirúrgica; _x000D_
+•	01 (um) aparelho de raio-X portátil, voltado ao atendimento de pacientes pediátricos e da Unidade de Cuidados Intensivos (UCI).</t>
+  </si>
+  <si>
+    <t>3596</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3596/indicacao_2_de_abril.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Dr. Loredan de Andrade Mello – Prefeito Municipal de Altamira, realizar serviços de limpeza, roçagem, aterramento e pavimentação asfáltica ou bloqueteamento do trecho da Travessa Niterói, que interliga a parte de baixo e de cima do bairro Sudam 2.</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3600/revitalizacao_das_quadras_casa_nova_e_sao_joaquim_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a PMA que através da secretaria competente realize a reforma e revitalização das quadras esportivas localizadas nos bairros RUC Casa Nova e RUC São Joaquim</t>
+  </si>
+  <si>
+    <t>3601</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3601/construcao_de_uma_praca_no_bairro_bela_vista_.pdf</t>
+  </si>
+  <si>
+    <t>Indica a PMA que por meio da Secretaria competente, realize a construção de uma praça pública no Bairro Bela Vista, dotada de quadra poliesportiva e academia ao ar livre, neste município.</t>
+  </si>
+  <si>
+    <t>3603</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3603/indicacao__assinada-_merces_-_nova_manutencao_via_oeste.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem, na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira Dr Loredam de Andrade Mello que determine à secretaria competente a realização de nova manutenção corretiva da pavimentação asfáltica das vias: Avenida Via Oeste, Rua Manoel Menezes e Acesso 03, No bairro Jardim Independente I.</t>
+  </si>
+  <si>
+    <t>3604</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3604/indicacao_assinada_-_merces_-_iluminacao_publica_mexicano.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, Mercês Costa, no uso de suas atribuições legais, vem, na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira Dr Loredam de Andrade Mello que determine à secretaria competente as providências necessárias para a instalação de iluminação pública, limpeza e aterramento da Rua Ananias Alves na segunda entrada do loteamento Mexicano.</t>
+  </si>
+  <si>
+    <t>3605</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3605/aegea_08.04.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Senhor, Diogo Pereira, presidente da Câmara Municipal de Vereadores de Altamira. Com base no disposto do requerimento 005/2026, aprovado na última terça-feira (que criou a comissão temporária especial para acompanhar os serviços prestados pela AEGEA), e considerando a importância, legitimidade e fortalecimento do exercício do controle social e a participação popular, que deve ser exercida pela sociedade Altamirense, e ainda diante de todo debate feito na última sessão ordinária, onde a população se fez presente e sua voz precisa além de ser ouvida, precisa ser garantida nas instâncias deliberativas, como as comissões permanentes ou provisórias desta casa. Considerando, que as sessões do Poder Legislativo, assim como, as reuniões das comissões temáticas, devem garantir a participação do povo e acesso público, assegurando o direito da participação social. Solicito  a vossa excelência, que garanta a participação dos representantes dos RUC’s, lideranças dos movimentos sociais e bairros afetados, com a recorrente falta de água, na composição da comissão que foi aprovada na reunião do dia 07/04/26, para tratar junto a empresa AEGEA e a prefeitura da gestão do sistema de esgotamento sanitário; tratamento e abastecimento de água, e assim assegure a esses representantes a oportunidade de propor medidas e soluções definitivas nas reuniões da comissão, para o fim desse sofrimento, que é a falta de água nas residências. A formação da comissão com estes representantes permitirá, aos afetados pela falta de água, colaborar na construção de propostas, que ajudem a enfrentar os problemas que eles têm sofrido diariamente.</t>
+  </si>
+  <si>
+    <t>3607</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3607/1._indicacao-_projeto_energia_limpa.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, Senhoras e Senhores Vereadores,  _x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma regimental, que oficie o Excelentíssimo Senhor Loredan Melo - DD, Prefeito Municipal de Altamira, para que sejam adotadas providências para à implantação de um sistema de energia solar fotovoltaica nos prédios públicos do município, bem como o estudo de viabilidade para implantação de usina solar de geração centralizada, conforme projeto técnico que segue em anexo.</t>
+  </si>
+  <si>
+    <t>3608</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3608/indicacao_08.04.2026-_pocos_artesianos-.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,                                                                                                                 Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo – DD. Prefeito Municipal de Altamira, no sentido de determinar, em conjunto com o Governo do Estado, por meio da Secretaria de Estado de Desenvolvimento Agropecuário e da Pesca – SEDAP, para à implantação de poços artesianos, bem como à extensão do sistema de abastecimento de água, com o objetivo de atender os moradores dos Ramais dos traíras, Itaboca e ramal Girassol ambos na estrada da princesa.</t>
+  </si>
+  <si>
+    <t>3609</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_4_bocas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, após ouvido o Augusto e Soberano Plenário, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Loredan Andrade de Mello, para que, por meio da Secretaria Municipal de Saúde e demais órgãos competentes, sejam adotadas as providências necessárias para a implantação de uma equipe exclusiva para atendimento e condução das ambulâncias na Unidade de Saúde, José Araguaína, da localidade 4 Bocas, Assurini.</t>
+  </si>
+  <si>
+    <t>3610</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3610/trasporte_publico.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que seja avaliada a concessão de gratuidade no transporte público da Prefeitura Municipal de Altamira aos servidores públicos municipais, possibilitando o acesso gratuito aos veículos no exercício de suas atividades.</t>
+  </si>
+  <si>
+    <t>3613</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3613/ind_bom_sossego_e_pa_ressaca.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam realizados serviços de reabertura e terraplanagem na PA Ressaca assim como no Ramal Bom Sossego I, localizados na região do Assurini.</t>
+  </si>
+  <si>
+    <t>3616</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3616/ind_fonaudilogia_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a contratação de um profissional fonoaudiólogo para atender as demandas da rede pública de saúde do município de Altamira, no Estado do_x000D_
+Pará</t>
+  </si>
+  <si>
+    <t>3618</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3618/cras_buriti.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de um anexo do Centro de Referência de Assistência Social (CRAS) no bairro Buriti.</t>
+  </si>
+  <si>
+    <t>3619</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3619/semafaro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a reativação do conjunto semafórico localizado na esquina da Rua Bom Jesus com a Rua 6, no bairro Mutirão.</t>
+  </si>
+  <si>
+    <t>3620</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_trapiche.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve sugere à Mesa Diretora, ouvido o augusto e soberano plenário, na forma regimental, que INDIQUE ao Excelentíssimo Senhor Dr. Loredan de Andrade Mello, Prefeito Municipal, por meio da Secretaria Municipal de Obras, Viação e Infraestrutura de Altamira - SEMOVI, a realização de estudo técnico e posterior construção de um trapiche público de madeira ou de material sustentável nas proximidades da ponte recém-inaugurada da Rua da Peixaria, garantindo o estrito cumprimento das licenças e normas ambientais vigentes.</t>
+  </si>
+  <si>
+    <t>3625</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3625/whatsapp_scan_2026-04-13_at_11.34.02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Rodrigo Carvalho, no uso de suas atribuições legais e regimentais, indica à Mesa Diretora, após ouvido o Douto e Soberano Plenário, que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal de Altamira, a presente INDICAÇÃO, solicitando à Secretaria Municipal de Segurança Pública que adote providências no sentido de garantir a segurança dos frequentadores da praça pública localizada na Rua Padre Antônio Vieira, em frente à Escola Dom Clemente.</t>
+  </si>
+  <si>
+    <t>3626</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3626/emulti.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve sugere à Mesa Diretora, ouvido o _x000D_
+Augusto soberano Plenário, na forma Regimental, que INDIQUE ao _x000D_
+Excelentíssimo senhor Dr. Loredan de Andrade Mello – Prefeito _x000D_
+Municipal de Altamira, sugere ao Prefeito Municipal restabelecer, por _x000D_
+meio da Secretaria Municipal de Saúde, o fornecimento das fórmulas _x000D_
+para nutrição enteral aos usuários cadastrados que são atendidos pela _x000D_
+EMULTI (equipe multidisciplinar da saúde), especialmente aos _x000D_
+pacientes acamados. De acordo com denúncias de familiares de _x000D_
+pacientes acompanhados pela EMULTI, desde dezembro de 2025, eles _x000D_
+não estão recebendo essas fórmulas, prejudicando principalmente os _x000D_
+pacientes mais pobres, que não conseguem adquirir essa alimentação _x000D_
+especial, que fornece nutrientes essenciais para nutrição enteral, tanto _x000D_
+a crianças como a adultos e idosos, que precisam de uma alimentação, _x000D_
+via tubo e, opcionalmente, por via oral, com capacidade limitada de _x000D_
+ingerir, digerir, absorver ou metabolizar alimentos convencionais, ou _x000D_
+ainda de pacientes que possuem necessidades nutricionais específicas, _x000D_
+determinadas por sua condição clínica. Esses alimentos podem ser _x000D_
+utilizados de forma exclusiva ou complementar, e seu uso deve ser _x000D_
+realizado sob orientação médica ou de nutricionista.</t>
+  </si>
+  <si>
+    <t>3627</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3627/escola_bela_vista_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvido o Soberano Plenário, na forma regimental, que seja oficializado ao Excelentíssimo Senhor Prefeito Municipal de Altamira, para que, por meio da Secretaria Municipal de Educação e demais órgãos competentes, sejam adotadas as providências necessárias para a reforma da E.M.E.F. Bela Vista, localizada na comunidade Bela Vista, área ribeirinha do município de Altamira.</t>
+  </si>
+  <si>
+    <t>3628</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3628/escola_bela_vista_casa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, ouvido o Soberano Plenário, na forma regimental, que seja oficializado ao Excelentíssimo Senhor Prefeito Municipal de Altamira, para que, por meio da Secretaria Municipal de Educação e demais órgãos competentes, sejam adotadas as providências necessárias para a construção de uma casa de apoio destinada aos professores da comunidade Bela Vista, área ribeirinha do município de Altamira.</t>
+  </si>
+  <si>
+    <t>3631</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_praca_no_bairro_paixao_de_cristo.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Prefeitura Municipal de Altamira (PMA), que seja realizada a construção de uma praça pública devidamente estruturada no bairro Paixão de Cristo</t>
+  </si>
+  <si>
+    <t>3632</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3632/15.04.2026_ndicacao_ramais_do_alagado_cupuzinho_e_ramal_das_chacaras.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo – DD. Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, serviços de reabertura, terraplanagem elevação de aterro e empissaramento, nos seguintes ramais :_x000D_
+•	Ramal Alagado_x000D_
+•	Ramal Cupuzinho_x000D_
+•	Ramal das chácaras (entre o loteamento São francisco e loteamento Viena)</t>
+  </si>
+  <si>
+    <t>3633</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3633/15.04.2026_ndicacao_ponte_em_concreto_armado_princesa_do_xingu.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo – DD. Prefeito Municipal de Altamira, no sentido de determinar, a construção das pontes em concreto armado nos seguintes locais: ponte do igarapé Altamira e ponte do Gadelha, ambas situadas na estrada da Princesa do Xingu.</t>
+  </si>
+  <si>
+    <t>3634</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3634/turismo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que determine, junto à secretaria competente, a implantação do Programa “Altamira Turística Digital”, com a instalação de placas informativas contendo QR Code nos principais pontos turísticos do município</t>
+  </si>
+  <si>
+    <t>3635</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3635/sinalizacao_sonora.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que sejam adotadas as providências necessárias para a implantação de sinalização sonora para deficientes visuais na Avenida Tancredo Neves, Avenida Brigadeiro Eduardo Gomes e Travessa Pedro Gomes, especialmente em faixas de pedestres e pontos de maior circulação de pessoas.</t>
+  </si>
+  <si>
+    <t>3637</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_cobertura_onibus.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Rodrigo Carvalho que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Chefe do Poder Executivo Municipal a adoção das providências necessárias para a instalação de cobertura adequada no ponto de parada de transporte público localizado em frente ao Camelódromo de Altamira, destinado ao embarque e desembarque de passageiros.</t>
+  </si>
+  <si>
+    <t>3638</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3638/sindisaude.pdf</t>
+  </si>
+  <si>
+    <t>1. Reajuste salarial digno; _x000D_
+2. Valorização das carreiras com garantia funcional, por meio do PCCR; _x000D_
+3. Implementação de políticas efetivas de combate ao assédio moral _x000D_
+no ambiente de trabalho; _x000D_
+4. Realização de concurso público, visando suprir o déficit de pessoal _x000D_
+e garantir a qualidade do atendimento à população; _x000D_
+5. Pagamento do IFA – Incentivo Financeiro Adicional; _x000D_
+6. Redução da carga horária, sem perdas remuneratórias, para mães, _x000D_
+pais e servidores responsáveis por pessoas com deficiência ou _x000D_
+condições atípicas; _x000D_
+7. Fornecimento de fardamentos, equipamentos tecnológicos e _x000D_
+material de bolso para os ACS e ACE; _x000D_
+8. Garantia de manutenção das motocicletas e aumento do auxílio_x000D_
+combustível para os ACS e ACE da zona rural.</t>
+  </si>
+  <si>
+    <t>3639</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_pl_expovale_com_minuta_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, Mercês Costa, vem respeitosamente sugerir à Mesa Diretora, após ouvido o Augusto e Soberano Plenário, nos termos regimentais, que seja encaminhada ao Excelentíssimo Senhor Dr. Loredam de Andrade Mello, Prefeito Municipal de Altamira, indicação para que seja realizada a elaboração e posterior envio a esta Casa de Leis de Projeto de Lei, precedido de estudo técnico, jurídico e financeiro, visando a criação da “EXPOVALE PIAUIENSE – Semana do Empreendedorismo, Cultura e Turismo Rural da Agrovila Vale Piauiense”, a ser incluída no Calendário Oficial de Eventos do Município de Altamira.</t>
+  </si>
+  <si>
+    <t>3640</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_assinada_-_merces_-_espaco_esportivo_vale_piauiense.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, Mercês Costa, no uso de suas atribuições legais, vem, na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira Dr Loredam de Andrade Mello que determine à secretaria competente as providências necessárias para a implantação de um espaço esportivo e de lazer na comunidade da Agrovila Vale Piauiense, localizada no Km 23 da Rodovia Transamazônica, contemplando quadra sintética com cobertura e arquibancada, pista de caminhada e academia ao ar livre.</t>
+  </si>
+  <si>
+    <t>3641</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_reforma_da_ponte_do_giboiao.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Reforma da ponte localizada no travessão do Gibião (Assurini)</t>
+  </si>
+  <si>
+    <t>3643</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3643/reforma_sao_lazaro_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam adotadas as providências necessárias para a reforma e ampliação da Escola São Lázaro, localizada na Comunidade Serrinha,</t>
+  </si>
+  <si>
+    <t>3644</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3644/ind_gestao_chegou_assinado_3.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que, seja realizada uma nova edição do programa “A Gestão Chegou” no bairro Colina, tendo como ponto de apoio a Escola EMEIF Nova Colina, com o objetivo de atender às demandas da população local.</t>
+  </si>
+  <si>
+    <t>3647</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3647/rua_da_peixaria.pdf</t>
+  </si>
+  <si>
+    <t>Sinalização vertical, calçamento e área de estacionamento na Rua da Peixaria e entorno da ponte.</t>
+  </si>
+  <si>
+    <t>3648</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3648/legua_patrimonial.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a Revisão Geral e Atualização da Lei Municipal nº 3.092/2012 , que delimita os bairros de Altamira, visando incluir novas áreas urbanas e loteamentos consolidados nos últimos 14 anos.</t>
+  </si>
+  <si>
+    <t>3650</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_assinada_-_merces_-_ponte_transassurini_nego_zim.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem, na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira Dr Loredam de Andrade Mello que determine à secretaria competente as providências necessárias para a construção de uma nova ponte localizada no km 72 da Rodovia Transassurini, sendo a primeira ponte após a comunidade do Itapuama, nas proximidades da propriedade do Sr. Nego Zim.</t>
+  </si>
+  <si>
+    <t>3651</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_assinada_-_merces_-_faixa_de_pedestre_caps_adulto.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, vem, na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira Dr Loredam de Andrade Mello que determine à secretaria competente as providências necessárias para a  implantação de faixa de pedestres na Rua Irmã Clores Mendes de Oliveira, em frente ao CAPS Adulto.</t>
+  </si>
+  <si>
+    <t>3653</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3653/28.04.2026_ndicacao_recuperacao_estrada_da_serrinha_.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo – DD. Prefeito Municipal de Altamira, no sentido de determinar, o serviço de recuperação da estrada do Ramal da Lagoa até a ponte do Tucuruí, na divisa com Brasil Novo, bem como a recuperação da estrada do Ramal dos Crentes também até a ponte do Tucuruí, e ainda a recuperação da Rodovia Magalhães Barata, no trecho do  final do asfalto até a ponte do Galego  divisa com Vitória do Xingu.</t>
+  </si>
+  <si>
+    <t>3654</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3654/28.04.2026_indicacao_asfauto_ruas_boa_esperanca_indep_mutirao_etc....pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo– DD. Prefeito Municipal de Altamira, no sentido de determinar, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas seguintes vias: Alameda I no bairro mutirão, Rua da Aurora no bairro boa esperança, Passagem 05 no bairro Independente I e Rua Everaldo moreira no bairro Ibiza.</t>
+  </si>
+  <si>
+    <t>3655</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3655/pau_do_presidente.pdf</t>
+  </si>
+  <si>
+    <t>respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que determine, junto à secretaria competente, a recuperação do marco da Transamazônica, conhecido como “Pau do Presidente”, bem como o plantio de uma castanheira no local, como árvore símbolo em homenagem aos 53 anos desse importante marco histórico.</t>
+  </si>
+  <si>
+    <t>3656</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3656/nao_e_nao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que determine, junto à secretaria competente, a adoção e regulamentação, no âmbito do município, do Protocolo “Não é Não”, instituído pela Lei Federal nº 14.786/2024, bem como a implementação de ações voltadas à prevenção e ao enfrentamento da violência contra a mulher em ambientes de lazer e entretenimento.</t>
+  </si>
+  <si>
+    <t>3657</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3657/ind_babacuara.pdf</t>
+  </si>
+  <si>
+    <t>solicito a necessidade urgente de realização de serviços de reabertura e terraplanagem do Ramal do Babacuara, localizado na região do Assurini, zona rural deste município.</t>
+  </si>
+  <si>
+    <t>3660</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_cajueiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, após ouvido o Augusto e Soberano Plenário, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Loredan Andrade de Mello, para que, por meio da Secretaria Municipal de Educação e demais órgãos competentes, sejam adotadas as providências necessárias para a reforma da escola EMEIF Cajueiro, localizada no Travessão do Cajueiro, região do Assurini, no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3661</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3661/documento_escaneado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de estudos de viabilidade técnica, ambiental e estrutural para implantação de pontos adequados e seguros destinados à prática da pesca esportiva e artesanal na Orla do Cais e na Ponte da Prainha, no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3662</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_onibus_caps.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal, por meio da Secretaria Municipal de Segurança Pública e Mobilidade Urbana, que seja realizado estudo de tráfego e viabilidade operacional com o objetivo de adequar o itinerário da rede municipal de transporte público, visando atender de forma mais eficiente os usuários do Centro de Atenção Psicossocial (CAPS) que residem em bairros mais afastados.</t>
+  </si>
+  <si>
+    <t>3663</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3663/reajuste_salarial_anual_2.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Loredan De Andrade Melo, com fundamento no artigo 37 da Constituição Federal e no §2º do artigo 130 da Lei Municipal nº 1.767/2007, que dispõe sobre o Regime Jurídico dos Servidores Públicos Municipais, a realização do reajuste salarial anual dos servidores públicos municipais, previsto para o dia 1º de maio, com base no índice de inflação registrado no ano anterior.</t>
+  </si>
+  <si>
+    <t>3664</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3664/nova_unidade_escolar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Loredan De Andrade Melo a construção de uma nova escola no Ramal do Cajueiro, na região do Assurini, contendo todos os ambientes e instalações previstos no padrão de qualidade estabelecido pelo Ministério da Educação (MEC), a fim de atender de forma digna e humana os alunos daquela localidade e regiões adjacentes.</t>
+  </si>
+  <si>
+    <t>3666</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3666/ind_gestao_chegou_indio_preto.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa, indico ao Excelentíssimo Senhor Dr. Loredan Mello – Prefeito Municipal de Altamira junto a Secretária Municipal de Articulação Institucional, que seja realizado o programa “A Gestão Chegou” no Ramal do Índio Preto, na Escola da Comunidade, localizada na região do Assurini, neste município</t>
+  </si>
+  <si>
+    <t>3667</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_esportes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Rodrigo Carvalho que esta subscreve, nos termos regimentais, indica ao Chefe do Poder Executivo Municipal que determine aos órgãos competentes, especialmente à Secretaria Municipal de Finanças e à Secretaria Municipal de Esporte e Lazer (SEMEL), a realização de estudo técnico, jurídico e financeiro para avaliar a criação de um programa de incentivo ao esporte no Município de Altamira._x000D_
+A proposta é analisar a possibilidade de conceder desconto em impostos para empresas do comércio local que invistam em projetos esportivos na cidade, desde que esses apoios sejam comprovados e destinados a projetos previamente aprovados pela Prefeitura._x000D_
+O estudo deverá analisar, principalmente:_x000D_
+I – O impacto nas contas públicas com a possível redução de parte do Imposto Sobre Serviços (ISS), Imposto Predial e Territorial Urbano (IPTU);_x000D_
+II – Se a medida está de acordo com a Lei de Responsabilidade Fiscal;_x000D_
+III – A definição de um limite anual para esse tipo de benefício, evitando prejuízos ao orçamento do município;_x000D_
+IV – A criação de um processo claro e seguro para funcionamento do programa, incluindo: a) cadastro e aprovação dos projetos esportivos pela SEMEL; b) autorização oficial para que os projetos possam receber apoio; c) formalização do apoio por meio de contrato ou termo de compromisso; d) comprovação do repasse financeiro pelas empresas; e) prestação de contas por parte dos responsáveis pelos projetos; f) validação final pela SEMEL para que a empresa possa receber o benefício fiscal;_x000D_
+V – A definição dos documentos necessários para as empresas participarem, como: a) comprovação de que estão regularizadas com o município; b) registro ativo no cadastro municipal;_x000D_
+c) documentos que comprovem o investimento realizado; d) declaração do valor do imposto devido e do valor investido;_x000D_
+VI – A definição dos documentos necessários para os projetos esportivos, como: a) plano de execução; b) orçamento detalhado; c) cronograma das atividades; d) relatórios de execução e uso dos recursos; e) notas fiscais e demais comprovantes;_x000D_
+VII – A definição das responsabilidades da Secretaria Municipal de Esporte e Lazer (SEMEL), especialmente na análise, acompanhamento, fiscalização e aprovação dos projetos;_x000D_
+VIII – A criação de mecanismos de transparência, com divulgação periódica dos projetos apoiados e dos resultados alcançados;_x000D_
+IX – A definição de penalidades em caso de irregularidades, como perda do benefício e outras sanções administrativas.</t>
+  </si>
+  <si>
+    <t>3668</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3668/portico.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a necessidade de modernização do PÓRTICO de entrada da cidade de Altamira, de modo que sua arquitetura e elementos visuais reflitam a identidade cultural, histórica e econômica do município.</t>
+  </si>
+  <si>
+    <t>3669</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3669/detetizacao_no_bairro_buriti_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO PARA AÇÃO DE DEDETIZAÇÃO PARA ELIMINAÇÃO DO CARAMUJO AFRICANO NO BAIRRO BURITI.</t>
+  </si>
+  <si>
+    <t>3673</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3673/indicacao_demutran.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve sugere à Mesa Diretora, ouvido o augusto e soberano plenário, na forma regimental, que INDIQUE ao Excelentíssimo Senhor Dr. Loredan de Andrade Mello, Prefeito Municipal, a seguinte indicação:_x000D_
+Que o Poder Executivo Municipal, por meio do setor competente, proceda com a alteração do Decreto nº 24/2023 – GP, especificamente nos artigos que versão sobre a identidade visual do DEMUTRAN, substituindo a cor secundária “Amarelo Ouro” pela cor “Verde Fluorescente” (Limão-Fluorescente).</t>
+  </si>
+  <si>
+    <t>3675</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3675/indicacao_908.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Chefe do Poder Executivo Municipal, sugerindo a criação e realização de um CIRCUITO ESPORTIVO DE VERÃO no município de Altamira, a ser desenvolvido nas áreas das praias artificiais, Orla do Cais e Massanóri.</t>
+  </si>
+  <si>
+    <t>3677</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3677/indicacao_tapa_buraco_rua_antonio_gondin_lins_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Chefe do Poder Executivo Municipal, solicitando que sejam realizados, com a maior brevidade possível, os serviços de tapa-buracos ou recapeamento asfáltico na Rua Professor Antônio Gondin Lins, situada no Bairro Brasília, neste município de Altamira.</t>
+  </si>
+  <si>
+    <t>3678</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3678/projeto_energia_limpa_1.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Senhoras e Senhores Vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma regimental, que oficie o Excelentíssimo Senhor Loredan Melo - DD, Prefeito Municipal de Altamira, para que sejam adotadas providências para dar cumprimento à Lei Municipal nº 3349/2021 que dispõe sobre a implantação de energia solar fotovoltaica nos prédios públicos do município, bem como o estudo de viabilidade para implantação de usina solar de geração centralizada, conforme levantamento técnico que segue em anexo.</t>
+  </si>
+  <si>
+    <t>3679</t>
+  </si>
+  <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3679/27.05.2025_ndicacaopontes_de_tubo_armco_-_copia_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>Senhor presidente, senhoras e senhores vereadores,_x000D_
+Requeiro à Mesa, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Lorendan Melo – DD. Prefeito Municipal de Altamira, no sentido de determinar, a substituição de pequenas pontes e pinguelas por tubo Armco, de 1.5, 2.0, 2.5 MT cúbicos, com pelos menos 12 metros de larguras, no Assurini , considerando que essa ação é definitiva.  SEGUE FOTOS EM ANEXO</t>
+  </si>
+  <si>
+    <t>3680</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3680/indicacao_assinada_arvore_mexicano.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, Mercês Costa, no uso de suas atribuições legais, vem, na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira Dr Loredam de Andrade Mello que determine que determine aos setores competentes a realização de vistoria técnica e adoção das providências necessárias em relação a uma árvore localizada na Travessa das Neves, Bairro Mexicano, nas proximidades da área de mata da referida via.</t>
+  </si>
+  <si>
+    <t>3683</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3683/ramal_agua_boa_travessao_da_9_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a necessidade urgente da realização dos serviços de reabertura, terraplanagem e empissarramento em toda a extensão do Ramal Água Boa, localizado no Travessão da Nove, zona rural do município de Altamira</t>
+  </si>
+  <si>
+    <t>3684</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3684/onibus.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que seja criado um projeto “Ônibus da Leitura” no município, com o objetivo de levar livros, atividades educativas e incentivo à leitura para bairros e comunidades rurais.</t>
+  </si>
+  <si>
+    <t>3685</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3685/trapiche.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Chesther Luchetti Pedro, no uso de suas atribuições legais, vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira que determine, junto à secretaria competente, a construção de um trapiche no porto da Assurini, visando proporcionar mais estrutura e valorização da área.</t>
+  </si>
+  <si>
+    <t>3686</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3686/ind_ladeira_do_jo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a necessidade urgente da realização dos serviços de reabertura, terraplanagem e empissarramento da estrada conhecida  como “Ladeira do Jó”, localizado no Ramal do Índio Preto, região do Assurini com entrada próxima às terras do senhor Sérgio Mota.</t>
+  </si>
+  <si>
+    <t>3687</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_assinada_-_merces_-_sinalizacao_vertical_e_horizontal_pcd_iii_1.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, Mercês Costa, no uso de suas atribuições legais, vem, na forma regimental, indicar ao Excelentíssimo Senhor Prefeito Municipal de Altamira Dr. Loredam de Andrade Mello que determine à secretaria competente as providências necessárias para a a realização de serviços de revitalização, reposição e reforço da sinalização vertical e horizontal das vagas preferenciais destinadas às pessoas com deficiência (PCDs) e idosos, na Av. João Pessoa conhecida como Orla do Cais.</t>
+  </si>
+  <si>
+    <t>3688</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3688/tfd_07.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Silvano Fortunato, que esta subscreve, no uso de suas atribuições legais e regimentais, indica à Prefeitura Municipal de Altamira, por meio da Secretaria Municipal de Saúde – SESMA, a regularização imediata do pagamento do auxílio financeiro do programa Tratamento Fora de Domicílio – TFD aos pacientes e acompanhantes do município de Altamira.</t>
+  </si>
+  <si>
+    <t>3689</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3689/indicacao_burlamaqui_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que INDIQUE ao excelentíssimo senhor Dr. Loredan de Andrade Mello – Prefeito Municipal, que através da secretaria competente, solicitando a construção de uma lombada/redutor de velocidade, bem como a pavimentação asfáltica em frente à Escola José Edson Burlamaqui de Miranda, localizada na Travessa da amizade S/n, Bairro Boa Esperança.</t>
+  </si>
+  <si>
+    <t>3703</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3703/ind_ponte_osvaldinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito , a necessidade URGENTE de realização da construção de uma nova ponte no KM 20  da Rodovia  Transassurini no Assurini, tendo como ponto de referência a localização logo após o Bar do Osvaldinho.</t>
+  </si>
+  <si>
+    <t>3704</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3704/indicacao_buraco_jader_barbalho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos regimentais, INDICA ao Chefe do Poder Executivo Municipal, por meio da Secretaria Municipal de Obras e Viação – SEMOVI, que sejam adotadas providências urgentes para recuperação de um buraco de grande profundidade localizado na Avenida Jader Barbalho, em frente à loja Central Eletro, no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3705</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3705/indicacao_representantes_bairros.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Rodrigo Carvalho que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Legislativo Municipal e aos nobres pares desta Casa de Leis, que seja discutida e aprovada a criação da Comissão dos Representantes dos Bairros de Altamira, com o objetivo de fortalecer a participação popular e aproximar ainda mais as demandas da população do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
+    <t>3706</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3706/indicacao_jogos_estudantis_do_xingu.pdf</t>
+  </si>
+  <si>
+    <t>INDICO a PMA que sejam adotadas as providências necessárias, através da Secretaria Municipal de Esporte e Lazer – SEMEL, para a realização dos Jogos Estudantis do Xingu, visando fomentar o esporte educacional, a integração entre os estudantes e o fortalecimento das práticas esportivas no município e na região do Xingu.</t>
+  </si>
+  <si>
+    <t>3707</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3707/indicacao_reforma_da_ponte_da_princesa_do_xingu_.pdf</t>
+  </si>
+  <si>
+    <t>INDICO a PMA, que sejam adotadas as providências necessárias para a realização da reforma da Ponte da Irenilde Zadil, localizada no acesso à Estrada da Princesa do Xingu, garantindo melhores condições de trafegabilidade e segurança para os moradores, produtores rurais e demais usuários da via.</t>
+  </si>
+  <si>
     <t>3463</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3463/mocao_93_enf._wilha.pdf</t>
   </si>
   <si>
     <t>A presente Moção de Aplausos visa reconhecer o senhor Jaylsom _Eduardo, representando os organizadores, pela realização da Festa do Produtor Rural, no Assurini, incluindo a tradicional cavalgada, em parceria com a Prefeitura Municipal de Altamira.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3489/mocao_de_aplauso_dra_jackley.pdf</t>
@@ -889,53 +2142,50 @@
     <t>99</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3523/mocao_patricia.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à apreciação desta Casa Legislativa a presente Moção de Aplausos à Enfermeira Iakma Patrícia da Silva Costa, em reconhecimento ao seu brilhante trabalho à frente da coordenação do Centro de Apoio Diagnóstico – CAD, no município de Altamira.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3524/mocao_sesc.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, apresento à apreciação desta Casa Legislativa a presente Moção de Aplausos ao Serviço Social do Comércio – SESC, em reconhecimento aos 80 anos de relevantes serviços prestados ao Brasil, especialmente nas áreas de educação, saúde, cultura, lazer, assistência social e desenvolvimento humano.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
     <t>101</t>
-  </si>
-[...1 lines deleted...]
-    <t>Roni Heck</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3532/mocao_01_assinada.pdf</t>
   </si>
   <si>
     <t>Ao Dr. Domingos Juvenil, Presidente do MDB de Altamira, em reconhecimento à sua relevante atuação política e institucional, bem como em celebração aos 60 anos de fundação do Movimento Democrático Brasileiro (MDB), partido de grande importância na história democrática do Brasil.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3533/mocao_02_assinada.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Altamira, por meio de seus representantes legais, vem, respeitosamente, apresentar Moção de Aplausos ao Excelentíssimo Senhor Governador do Estado do Pará, Helder Barbalho, em reconhecimento aos relevantes serviços prestados ao município de Altamira durante sua gestão._x000D_
 _x000D_
 Destaca-se, de forma especial, o compromisso e a dedicação do Governo do Estado com o desenvolvimento social, econômico e estrutural da região, refletidos em ações concretas que têm impactado positivamente a vida da população altamirense._x000D_
 Entre essas importantes iniciativas, ressalta-se a implantação da Usina da Paz, um projeto de grande alcance social que promove inclusão, cidadania, qualificação profissional, cultura, esporte e lazer, contribuindo diretamente para a melhoria da qualidade de vida e para a construção de uma sociedade mais justa e igualitária.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
@@ -982,253 +2232,677 @@
   <si>
     <t>106</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3537/camscanner_23-03-2026_11.15.pdf</t>
   </si>
   <si>
     <t>Nos tennos regimentais, a Vereadora que este subscreve requer que, após ouvido o Plenário, seja encaminhada a presente Indicação, propondo a concessão de Moção de Aplausos à Professora Maria Ivone de Mendonça Boto, em reconhecimento aos relevantes serviços prestados à coletividade, especialmente no exercício de suas atividades voltadas à promoção da educação de qualidade e ao atendimento humanizado aos estudantes e ao público em geral.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Roni Heck, Engenheiro Diogo Pereira</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3547/camscanner_24-03-2026_12.22.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Altamira, no uso de suas atribuições legais e regimentais, vem, por meio desta, conceder o Título de Cidadão Altamirense ao Excelentíssimo Senhor Chicão Melo, Presidente da Assembleia Legislativa do Estado do Pará, em reconhecimento aos relevantes serviços prestados à população altamirense e ao desenvolvimento do município.</t>
   </si>
   <si>
+    <t>3550</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3550/mocao_dr_viviane_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por iniciativa da Vereadora Enfermeira Wilha, manifesta Moção de Aplausos à Dra. Viviane Wosny, em reconhecimento ao seu brilhante trabalho à frente do setor de Anestesiologia do Hospital Geral de Altamira (HGA) no período de 2021 a 2024.</t>
+  </si>
+  <si>
+    <t>3551</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3551/mocao_dr_vinicius_martins_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>ACâmara Municipal de Altamira, por iniciativa da Vereadora Enfermeira Wilha, manifesta Moção de Aplausos ao Dr. Vinícius Martins, em reconhecimento ao seu brilhante trabalho à frente do setor de Obstetrícia do Hospital Geral de Altamira (HGA).</t>
+  </si>
+  <si>
+    <t>3555</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3555/scan_mocao_cassia.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, a Vereadora que este subscreve, Mercês Costa, requer que, após ouvido o Plenário, seja concedida Moção de Aplausos à Senhora Francisca de Cássia Costa Nascimento, em reconhecimento à sua relevante atuação social e ao compromisso com o fortalecimento comunitário no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3556</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3556/scan_mocao_enf_elielza.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, a Vereadora que este subscreve, Mercês Costa, requer que, após ouvido o Plenário, seja concedida Moção de Aplausos à Enfermeira Elielza do Socorro Silva do Amaral, em reconhecimento aos relevantes serviços prestados à saúde pública do município de Altamira.</t>
+  </si>
+  <si>
+    <t>3558</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3558/mocao_de_aplausos_prof_sonia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, o Vereador que este subscreve requer que, após ouvido o Plenário, seja encaminhada a presente Indicação, propondo Conceder Moção de Aplausos à Professora Sonia Aparecida Feiteiro Portugal, em reconhecimento à sua autoria intelectual e proposição da Lei Municipal nº 3.508/2024, que instituiu o Dia Municipal da Poesia em homenagem ao poeta Agenor de Oliveira Freitas no calendário oficial de Altamira.</t>
+  </si>
+  <si>
+    <t>3580</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3580/mocao_dr_eduardo_dos_anjos_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por iniciativa da Vereadora Enfermeira Wilha, manifesta Moção de Aplausos ao Dr. Eduardo dos Anjos, em reconhecimento ao seu brilhante trabalho à frente da Direção da Clínica Médica do Hospital Geral de Altamira (HGA), no período de 2021 a 2024.</t>
+  </si>
+  <si>
+    <t>3581</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3581/mocao_dr_klevisson_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por iniciativa da Vereadora Enfermeira Wilha, manifesta Moção de Aplausos, vem manifestar reconhecimento e gratidão ao Dr. kllevison Nascimento Gomes, médico cirurgião geral, pelo relevante trabalho prestado à população altamirense durante o período em que esteve à frente da Cirurgia Geral do Hospital Geral de Altamira, entre os anos de 2021 e 2024.</t>
+  </si>
+  <si>
+    <t>3590</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3590/mocao_assinada_-_merces__maria_do_sindicato.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, a Vereadora que este subscreve requer que, após ouvido o Plenário, seja concedida Moção de Aplausos e Congratulações à Senhora Maria da Guia Serafim, conhecida carinhosamente como “Maria do Sindicato”, em reconhecimento à sua relevante atuação na defesa dos direitos dos trabalhadores e sua contribuição social no município de Altamira e região.</t>
+  </si>
+  <si>
+    <t>3591</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3591/mocao_assinda-_merces__maria_paula_do_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, a Vereadora que este subscreve requer que, após ouvido o Plenário, seja concedida Moção de Aplausos e Congratulações à Senhora Maria José da Silva Cardoso, carinhosamente conhecida como “Maria Paula do Cruzeiro”, em reconhecimento à sua trajetória de vida e aos relevantes serviços prestados à comunidade de Altamira.</t>
+  </si>
+  <si>
+    <t>3602</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3602/mocao_assinada-_merces__dra_andreia_campelo.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, a Vereadora que este subscreve, Mercês Costa, requer que, após ouvido o Plenário, seja concedida Moção de Aplausos à médica Andreia Cristina Campelo Barros, em reconhecimento aos relevantes serviços prestados à saúde pública do município de Altamira.</t>
+  </si>
+  <si>
+    <t>3611</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3611/mocao_de_aplausos_dia_do_jornalista_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS aos jornalistas do município de Altamira, em reconhecimento à passagem do Dia do Jornalista, comemorado em 7 de abril.</t>
+  </si>
+  <si>
+    <t>3612</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3612/mocao_assinada_-_merces__mulheres_que_protegem_altamira.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, a Vereadora que este subscreve, Mercês Costa, requer que, após ouvido o Plenário, seja concedida Moção de Aplausos às mulheres que integram a Guarda Municipal de Altamira, em reconhecimento à sua relevante atuação na segurança pública e na proteção da população.</t>
+  </si>
+  <si>
+    <t>3614</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3614/mocao_enf_bruna_carvalho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por iniciativa da Vereadora Enfermeira Wilha, manifesta MOÇÃO DE APLAUSOS à Bruna Cardoso Ferreira, enfermeira responsável pelo Núcleo Interno de Regulação (NIR) do Hospital Geral de Altamira (HGA), no município de Altamira, Estado do Pará, em reconhecimento ao relevante trabalho desenvolvido à frente do setor</t>
+  </si>
+  <si>
+    <t>3615</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3615/mocao_dr_angela_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por iniciativa da Vereadora Enfermeira Wilha, manifesta MOÇÃO DE APLAUSOS à Angela Cristina Magalhães de Araújo médica cardiologista, em reconhecimento ao brilhante, trabalho desenvolvido à frente da cardiologia do Hospital Geral de Altamira (HGA), no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3617</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3617/mocao_de_aplausos_dr_efrain.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por iniciativa do Vereador Sargento do Buriti, manifesta MOÇÃO DE APLAUSOS ao Dr. EFRAIN MARIANO TAVARES médico, em reconhecimento ao brilhante, trabalho desenvolvido à frente da UBS do bairro Buriti, no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3629</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3629/mocao_de_aplausos_-_dia_do_escoteiro_.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS em homenagem ao Dia do Escoteiro, comemorado anualmente em 23 de abril, data que celebra o movimento escoteiro em todo o mundo, reconhecendo sua importância na formação cidadã de crianças, adolescentes e jovens.</t>
+  </si>
+  <si>
+    <t>3630</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Victor da Foccus, Dr. Rodrigo Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3630/mocao_de_aplauso_copa_aguas_abertas.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS em reconhecimento aos atletas e ao treinador que representaram com excelência o município de Altamira no cenário esportivo nacional. A presente moção tem como objetivo homenagear a destacada participação da delegação altamirense na 13ª Copa Brasil de Águas Abertas – Etapa José de Freitas/PI, realizada nos dias 11 e 12 de abril</t>
+  </si>
+  <si>
+    <t>3642</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3642/1a_mocao_de_honra_ao_merito_no_-2026_joao.docx</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por meio de seus representantes legais, vem, por esta Moção, expressar reconhecimento e profunda gratidão ao Comandante João Marcos Pivato, piloto, pelos relevantes serviços prestados à saúde indígena no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3645</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3645/mocao_dr_fabiano_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Manifesto Moção de Aplausos, Moção de Aplausos ao Dr. Fabiano Batista Couto, médico traumatologista e ortopedista, em reconhecimento aos relevantes serviços prestados na área da saúde no município de Altamira, especialmente no Hospital Geral de Altamira (HGA).</t>
+  </si>
+  <si>
+    <t>3646</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3646/mocao_mineirinho_ass.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta MOÇÃO DE APLAUSOS ao Sr. Josimar Lopes Ferreira, conhecido como “Mineirinho Locutor”, em reconhecimento à sua relevante trajetória profissional e aos importantes serviços prestados à comunicação e ao cerimonial no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3652</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3652/mocao_assinada_-_merces___prof_elaine_castelo_de_sonhos.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, a Vereadora que este subscreve, Mercês Costa, requer que, após ouvido o Plenário, seja concedida Moção de Aplausos e Congratulações à Professora Elaine das Graças Braga Lopes, em reconhecimento à sua trajetória de vida e aos relevantes serviços prestados como professora à comunidade educacional de Castelo de Sonhos no município de Altamira.</t>
+  </si>
+  <si>
+    <t>3658</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3658/mocao_lucas_pontes.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por iniciativa da Vereadora Enfermeira Wilha,  manifesta MOÇÃO DE APLAUSOS ao radialista e locutor e comunicador Lucas Pontes pelos seu brilhante trabalho como radialista, locutor e comunicador no município de Altamira, atuando na Rádio Vale FM Vale do Xingu.</t>
+  </si>
+  <si>
+    <t>3659</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3659/mocao_keity.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por iniciativa da Vereadora Enfermeira Wilha,  manifesta MOÇÃO DE APLAUSOS à senhora Keity, popularmente conhecida no município de Altamira como Keity Fashion, em reconhecimento aos seus relevantes serviços prestados à sociedade altamirense.</t>
+  </si>
+  <si>
+    <t>3676</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3676/mocao_de_aplausos_dia_do_gari.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS a todos os garis do Município de Altamira, em reconhecimento pela passagem do Dia do Gari celebrado em 16 de maio, em especial a senhora Claudilene Félix Proco de Farias e o senhor Raimundo Nonato Gomes de Farias representando todos os garis do município.</t>
+  </si>
+  <si>
+    <t>3681</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3681/mocao_amor_que_gera_vidas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por meio do gabinete da Vereadora Enfermeira Wilha manifesta reconhecimento e congratulações à senhorita Ana Clara Silva da Costa, de 21 anos de idade, idealizadora e responsável pela criação do projeto “Amor que Gera Vidas”, pelos relevantes serviços sociais prestados à população do município de Altamira</t>
+  </si>
+  <si>
+    <t>3682</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3682/mocao_edicleia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Altamira, por meio desta Moção de Aplausos, manifesta seu reconhecimento e congratulações à senhora Edicléia da Silva Amaral, pelos relevantes serviços prestados ao município de Altamira através de seu trabalho de assessoria parlamentar junto ao gabinete da vereadora Enfermeira Wilha.</t>
+  </si>
+  <si>
+    <t>3696</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3696/pl_001-25-victor_-_regulamenta_wheeling.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da prática de Wheelinh/Grau de rua no âmbito do município de Altamira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3697</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3697/pl_002-25-victor_-_institui_o_pipidromo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre instituição do Pipódromo no âmbito do município de Altamira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3698</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3698/pl_056-jaime_-_institui_o_programa_promicro.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal, a instituir o Programa Municipal de Microcrédito Produtivo Solidário de Altamira (PROMICRO-ALTAMIRA), destinado ao fomento de pequenos empreendimentos urbanos e rurais.</t>
+  </si>
+  <si>
+    <t>3699</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3699/pl_077-tercio_-_declara_de_utilidade_publica_o_centro_de_desenvolvimento_luzes_da_amazonia.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o Centro de Desenvolvimento Integral Luzes da Amazônia como entidade de Utilidade Pública no município de Altamira e dá outras providências.</t>
+  </si>
+  <si>
     <t>3459</t>
-  </si>
-[...4 lines deleted...]
-    <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Loredan de Andrade Mello</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3459/camscanner_20-02-2026_13.10.pdf</t>
   </si>
   <si>
     <t>``AUTORIZA A ADEQUAÇÃO DO VENCIMENTO BÁSICO DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO PARA O VALOR DO PISO SALARIAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA PÚBLICA PARA O ANO DE 2026, EM ATENDIMENTO A LEI FEDERAL_x000D_
 N. 11.738/2008 E A MEDIDA PROVISÓRIA N. 1.334/2026, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3466/camscanner_26-02-2026_09.09.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA COMO ENTIDADE DE UTILIDADE PÚBLICA NO MUNICIPIO DE ALTAMIRA O CONSELHO DELIBERATIVO AUTÔNOMO DE PESCADORES DAS COMUNIDADES TRADICIONAIS DO XINGU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>Engenheiro Diogo Pereira</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3471/camscanner_26-02-2026_10.38.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO À INTEGRAÇÃO NO MERCADO DE TRABALHO DE JOVENS, PESSOAS COM DEFICIÊNCIA E MULHERES CHEFES DE FAMÍLIA, NO ÂMBITO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3472/camscanner_26-02-2026_10.48.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE FORTALECIMENTO DA AGRICULTURA FAMILIAR E DA PRODUÇÃO LOCAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>108</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3473/camscanner_26-02-2026_10.52.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO A AFOGAMENTOS E SEGURANÇA DE BANHISTAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
-    <t>109</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3474/camscanner_26-02-2026_10.55.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O  DO ESPECTRO AUTISTA (TEA) - "ABRIL AZUL", NO MUNICÍPIO DE ALTAMIRA/PA, E ESTABELECE DIRETRIZES SENSIBILIZAÇÃO E INCLUSÃO.</t>
   </si>
   <si>
     <t>3475</t>
-  </si>
-[...1 lines deleted...]
-    <t>110</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3475/camscanner_26-02-2026_11.06.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES GERAIS SOBRE A MANUTENÇÃO E LIMPEZA DE TERRENOS BALDIOS NO MUNICÍPIO DE ALTAMIRA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>111</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3476/projeto_de_lei_merged.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO ENTIDADE DE UTILIDADE PÚBLICA PARA O MUNICÍPIO DE ALTAMIRA, A ASSOCIAÇÃO AÇÃO &amp; ATITUDE.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>112</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3493/projeto_de_lei_-_doacao_de_sangue_2026__.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve e média, de competência do Município de Altamira, em doação voluntária de sangue e dá outras providências.</t>
   </si>
   <si>
     <t>3519</t>
-  </si>
-[...1 lines deleted...]
-    <t>113</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3519/camscanner_17-03-2026_09.16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal "Saúde nas Escolas com _x000D_
 Avaliação Física e Nutricional" no âmbito do Município de Altamira e da outras providências</t>
   </si>
   <si>
     <t>3541</t>
-  </si>
-[...1 lines deleted...]
-    <t>114</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3541/pl_114-pma_-_instituto_idoso_silvano_bomfim_costa.pdf</t>
   </si>
   <si>
     <t>Encaminho a Vossa Excelência, para apreciação e deliberação dessa Egrégia Câmara Municipal, o incluso Projeto de Lei nº 114/2026, que dispõe sobre a denominação da unidade de acolhimento municipal destinada a idosos como "Instituto de Longa Permanência para Idosos Silvano Bomfim Costa", sob responsabilidade da Secretaria Municipal de Assistência e Promoção Social-SEMAPS. _x000D_
 O referido Projeto de Lei tem como objetivo prestar justa homenagem ao senhor Silvano Bomfim Costa (1946-2025), cidadão pioneiro e de relevante contribuição social e humanitária em Altamira, eternizando sua memória em uma instituição que simboliza acolhimento e dignidade. _x000D_
 Certo da relevância da matéria e do impacto positivo para a valorização da história e da solidariedade em nosso município, renovo votos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>115</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3544/camscanner_24-03-2026_09.22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 3.458, de 06 de outubro de 2023, que autoriza o Poder Executivo Municipal a fazer doação, com cláusula de reversão, de bem imóvel ao Fundo de Assistência Social da Polícia Militar do Estado do Pará - FASPMPA, para prorrogar o prazo previsto no art. 4° e incluir autorização para desmembramento e parcelamento do solo da área doada, e dá outras providências."</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>116</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3545/camscanner_24-03-2026_09.24_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração, revogação e acréscimo de dispositivos na Lei n° 1.996 de 20 de junho de 2008; sobre a alteração, revogação e acréscimo de dispositivos na Lei n° 3.363, de 11 de novembro de 2021, sobre a alteração, revogação e acréscimo de dispositivos na Lei n° 3.023/2012 de Altamira, 30 de abril de 2012 e dá outras providências.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>117</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3546/camscanner_24-03-2026_09.26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel público ao Estado do Pará, destinado à instalação da sede da Agência de Defesa Agropecuária do Estado do Pará - ADEPARÁ, e dá outras providências.</t>
   </si>
   <si>
+    <t>3549</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3549/camscanner_26-03-2026_08.50.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: PRORROGA, ATÉ 31 DE DEZEMBRO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI N° 3.207, DE 07 DE OUTUBRO DE 2015.</t>
+  </si>
+  <si>
+    <t>3569</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3569/lei_acesso_3.pdf</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE ALTAMIRA – ESTADO DO PARÁ, no uso das atribuições que lhe são conferidas por lei, aprova: Art. 1° – Fica alterada a denominação do logradouro público conhecido como Acesso 03, localizado no Bairro Jardim Independente I, que passa a denominar-se: “Rua Genival Lopes Ferreira”.</t>
+  </si>
+  <si>
+    <t>3567</t>
+  </si>
+  <si>
+    <t>Victor da Foccus, Enfermeira Wilha</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3567/pl_alteracao_do_nome_da_rua_via_oeste__assinado_assinado.pdf1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA AVENIDA VIA OESTE, LOCALIZADA NO BAIRRO JARDIM INDEPENDENTE I, NO MUNICÍPIO DE ALTAMIRA/PA, QUE PASSA A DENOMINAR-SE AVENIDA BÁRBARA COSTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3564</t>
+  </si>
+  <si>
+    <t>Victor da Foccus, Mercês Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3564/pl_alteracao_do_nome_da_escola_ideal.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA ESCOLA MUNICIPAL DE ENSINO INFANTIL E FUNDAMENTAL EMEIF IDEAL, LOCALIZADA NO MUNICÍPIO DE ALTAMIRA-PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3671</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3671/ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre Diretrizes Orçamentárias para o exercício de 2027 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>3674</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3674/pl_joao.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE ‘COMPLEXO DESPORTIVO DA JUVENTUDE PARA COMPLEXO DESPORTIVO JOÃO BUDEGA’ A UNIDADE DE VALORIZAÇÃO AO ESPORTE MUNICIPAL E DÁ OUTRAS PORVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>3542</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Mayckon Pontes, Engenheiro Diogo Pereira, Roni Heck</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3542/camscanner_24-03-2026_08.28.pdf</t>
   </si>
   <si>
     <t>Requer a convocação de Audiência Pública para debater o Projeto de mineração de ouro da empresa Belo Sun, denominado "Projeto Volta Grande", no município de Senador José Porfírio, Pará.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altamira.pa.leg.br/media/</t>
   </si>
   <si>
     <t>- Requerimento nº 001/2026, de iniciativa dos vereadores Mayckon Pontes, Engenheiro Diodo e Roni Heck, que sugere que seja realizada, nesta Casa, uma Audiência Pública, para debater o Projeto de Mineração de Ouro da empresa Belo Sun, denominado de “Projeto Volta Grande”, no município de Senador José Porfírio – Pará.</t>
   </si>
   <si>
+    <t>3595</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3595/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, amparado no artigo (...) do Regimento Interno c/c artigo (...) da Lei Orgânica Municipal e demais disposições legais, solicita à Vossa Excelência, diante do caos e da situação calamitosa do sistema de abastecimento de água em nossa cidade, convocar imediatamente a empresa AEGEA (Águas do Pará) e a Prefeitura de Altamira, para vir a esta Casa dar esclarecimentos de como se dará a gestão do sistema de água e toda prestação de serviços públicos a população prevista em contrato._x000D_
+                   A justificativa está assentada no fato de que o Poder Legislativo não tem informações oficiais, e muito menos dados ou cópia do contrato e ou do processo de privatização dos serviços de abastecimento de água, saneamento básico e esgotamento sanitário do município de Altamira, portanto, sendo necessário e urgente que os representantes possam vir ao Parlamento Municipal prestar esclarecimentos aos vereadores e vereadoras, bem como a população de Altamira, que hoje sofre com todo o descaso, mazelas e a calamidade, que está ocorrendo em nossa cidade, onde as ruas estão inundadas de esgoto fétido, dejetos e ruas alagadas em decorrência de vazamentos e tubulações e adutoras estouradas, bueiros entupidos e água quando fornecida sua qualidade é impropria para o consumo humano, vez que está com uma coloração barrenta, cheiro desagradável e provavelmente contaminada com coliformes fecais e bactérias e toxinas patogênicas, podendo trazer sérios riscos a saúde da nossa população.</t>
+  </si>
+  <si>
+    <t>3597</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Requerimento nº 005/2026, de iniciativa do vereador Engenheiro Diogo, que com base no artigo 23 – II, o Regimento Interno sugere a Mesa Diretora da Câmara Municipal de Altamira, que seja criada uma Comissão Temporária Especial para acompanhamento, in-loco, em relação aos serviços que serão prestados pela empresa AEGEA (Águas do Pará). Uma vez que ela irá assumir integralmente a operação, incluindo captação, tratamento, distribuição de água e coleta e tratamento de esgoto, visto que no contrato de prestação de serviços, reza que deverá ser realizada uma série de adequações e reformas, de forma gradativa, para revitalizar os sistemas recebidos. Essa realidade foi um dos fatores também determinantes para a definição das prioridades de investimento nos municípios.</t>
+  </si>
+  <si>
+    <t>3708</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Chesther Pedro, Enfermeiro Jaime, Silvano Fortunato</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3708/camscanner_13-05-2026_09.34.pdf</t>
+  </si>
+  <si>
+    <t>Solicita abertura de Comissão Parlamentar de Inquérito - CPI, para apurar indícios de irregularidades no Contrato Administrativo n° 37/2025 (25-1219-002) firmado entre a Cooperativa de Trabalho do Vale do Teles Pires (Coopervale), e a Prefeitura Municipal de Altamira, fruto de adesão a Ata de Registro de Preço, com base nos artigos, 22, XVIII e 52, da Lei Orgânica do Município de Altamira.</t>
+  </si>
+  <si>
     <t>3454</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação em Conjunto</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3454/indicacao_roni_e_mayckon_assinado.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, fundamentados nas disposições contidas no Regimento Interno desta Casa, indicamos ao Excelentíssimo Senhor Loredan Mello - Prefeito Municipal, que sejam adotadas as providências necessárias para elaboração e encaminhamento a esta Casa de Leis, para tramitação e votação, Projeto de Lei instituindo aplicação de multa administrativa para pessoas que descartarem lixo, entulhos ou quaisquer resíduos sólidos em vias públicas, praças, calçadas, terrenos baldios e demais espaços públicos do município.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3484/ind_em_conjunto_silvano.pdf</t>
@@ -1278,99 +2952,298 @@
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Prince Couto, Mayckon Pontes</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3499/indicacao_conjunta_63_-_2026_-_transmissao_copa_do_mundo_assinado.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Prince Couto, sugere ao senhor Loredan Melo, Prefeito Municipal de Altamira, através da Secretaria competente, a instalação de estrutura adequada, composta por telão de LED, sistema de som, iluminação e apoio logístico, para a transmissão dos jogos da Copa do Mundo FIFA 2026, no Anel Viário de Altamira, em espaço previamente organizado para receber a população com segurança e conforto.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3500/indicacao_conjunta_64_-_2026_-_monumento_jesus_assinado.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Prince Couto e Mayckon Pontes, sugerem ao senhor Loredan Melo, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de um monumento em alusão aos evangélicos e católicos, reverenciando Jesus Cristo, no trevo localizado na saída de Altamira para Vitória do Xingu e Marabá, entre a BR-230 e a PA-415.</t>
   </si>
   <si>
+    <t>3594</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Mercês Costa, Engenheiro Diogo Pereira</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3594/indicacao_857_assinado_ii-_merces_-_onibus_raimunda_mota_ii.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, Mercês Costa, vem respeitosamente sugerir à Mesa Diretora, após ouvir o Augusto e Soberano Plenário, nos termos regimentais, que seja encaminhada ao Excelentíssimo Senhor Dr. Loredam Mello, Prefeito Municipal de Altamira, a seguinte indicação:_x000D_
+Que sejam adotadas as providências necessárias para a regularização do transporte escolar dos alunos da EMEF RAIMUNDA RODRIGUES MOTA localizada na Rodovia Ernesto Acioly Bairro Bonanza.</t>
+  </si>
+  <si>
+    <t>3606</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3606/indicacao_66_conjunta__-_2026__-__batisterio_.pdf</t>
+  </si>
+  <si>
+    <t>De iniciativa dos vereadores Prince Couto e Mayckon Pontes, sugerem ao senhor Loredan Melo, Prefeito Municipal de Altamira, através da Secretaria competente, a criação de um batistério na rampa situada ao final da Orla do Cais, ao lado da Secretaria Municipal de Turismo (SEMTUR), bem como a construção de uma capela no interior da sede da SEMTUR, com a finalidade de dar suporte às celebrações religiosas.</t>
+  </si>
+  <si>
+    <t>3665</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3665/aegea.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Silvano Fortunato, Chester Pedro e Enfermeiro Jaime, que esta subscrevem, no uso de suas atribuições legais e regimentais, indicam à empresa AEGEA Águas do Pará (Águas do Pará) e à Prefeitura Municipal de Altamira, com a devida intervenção do Ministério Público, a suspensão imediata da cobrança da tarifa/taxa de água aos moradores do município de Altamira, até que seja realizada audiência pública com ampla participação popular para esclarecimento acerca da prestação dos serviços de fornecimento, tratamento de água e esgotamento sanitário à população.</t>
+  </si>
+  <si>
+    <t>3690</t>
+  </si>
+  <si>
+    <t>Silvano Fortunato, Chesther Pedro, Enfermeiro Jaime</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3690/camscanner_08-05-2026_08.51.pdf</t>
+  </si>
+  <si>
+    <t>De iniciativa dos Vereadores Silvano Fortunato, Chester Pedro e Enfermeiro Jaime, que esta subscreve, no uso de suas atribuições legais e regimentais, indicam ao Excelentíssimo Senhor Prefeito Municipal de Altamira, Loredan de Andrade Melo, a rescisão contratual unilateral do contrato firmado entre a Prefeitura de Altamira e a Cooperativa Cooper Vale.</t>
+  </si>
+  <si>
+    <t>3700</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>Pedido de Informação</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3700/pedido_de_informacao_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os parlamentares abaixo assinados, no estrito cumprimento do nosso dever constitucional e de nossas prerrogativas parlamentares, embasados pela Lei de Acesso à Informação · LAI (Lei nº 12.527/2011), vêm solicitar, no prazo mais breve possível, o envio de informações aos nossos gabinetes, em relação ao recolhimento da contribuição previdenciária dos servidores públicos municipais ao ALTAPREV e a o INSS.</t>
+  </si>
+  <si>
+    <t>3621</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão</t>
+  </si>
+  <si>
+    <t>CCJR - Comissão de Constituição e Justiça e de Redação</t>
+  </si>
+  <si>
+    <t>PARECER EM CONJUNTO DA COMISSÃO DE CONSTITUIÇÃO E DA COMISSÃO DE VIAÇÃO E TRANSPORTE, DESENVOLVIMENTO URBANO E INTERIOR FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI Nº 116/2026, DO EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE A ALTERAÇÃO, REVOGAÇÃO E ACRÉSCIMO DE DISPOSITIVOS NA LEI N° 1.996 DE 20 DE JUNHO DE 2008; SOBRE A ALTERAÇÃO, REVOGAÇÃO E ACRÉSCIMO DE DISPOSITIVOS NA LEI N° 3.363, DE 11 DE NOVEMBRO DE 2021, SOBRE A ALTERAÇÃO, REVOGAÇÃO E ACRÉSCIMO DE DISPOSITIVOS NA LEI N° 3.023/2012 DE ALTAMIRA, 30 DE ABRIL DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3622</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>- PARECER DA COMISSÃO DE CONSTITUIÇÃO FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI Nº 117/2026, DO EXECUTIVO MUNICIPAL, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR IMÓVEL PÚBLICO AO ESTADO DO PARÁ, DESTINADO À INSTALAÇÃO DA SEDE DA AGÊNCIA DE DEFESA AGROPECUÁRIA DO ESTADO DO PARÁ - ADEPARÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3623</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>- PARECER EM CONJUNTO DA COMISSÃO DE CONSTITUIÇÃO E DA COMISSÃO DE EDUCAÇÃO, CULTURA E DESPORTOS FAVORÁVEL À APROVAÇÃO DO PROJETO DE LEI Nº 118/2026, DO EXECUTIVO MUNICIPAL, QUE PRORROGA, ATÉ 31 DE DEZEMBRO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO, APROVADO POR MEIO DA LEI N° 3.207, DE 07 DE OUTUBRO DE 2015.</t>
+  </si>
+  <si>
+    <t>3691</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>- Parecer da Comissão de Constituição, Justiça e Redação favorável à aprovação do Projeto de Lei nº 001/2025, de iniciativa dos vereadores Victor Conde e Mayckon Pontes, que dispõe sobre a regulamentação da prática de Wheelinh/Grau de rua no âmbito do município de Altamira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3692</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>- Parecer da Comissão de Constituição, Justiça e Redação favorável à aprovação do Projeto de Lei nº 002/2025, de iniciativa dos vereadores Victor Conde e Mayckon Pontes, que dispõe sobre instituição do Pipódromo no âmbito do município de Altamira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3693</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>- Parecer da Comissão de Constituição, Justiça e Redação e da Comissão de Agricultura e Política Rural, favorável à aprovação do Projeto de Lei nº 056/2025, de iniciativa do vereador Enfermeiro Jaime, que autoriza o Poder Executivo Municipal, a instituir o Programa Municipal de Microcrédito Produtivo Solidário de Altamira (PROMICRO-ALTAMIRA), destinado ao fomento de pequenos empreendimentos urbanos e rurais.</t>
+  </si>
+  <si>
+    <t>3694</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>- Parecer da Comissão de Constituição, Justiça e Redação favorável à aprovação do Projeto de Lei nº 077/2025, de iniciativa do vereador Enfermeiro Tércio Brito, que reconhece o Centro de Desenvolvimento Integral Luzes da Amazônia como entidade de Utilidade Pública no município de Altamira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3695</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>- Parecer da Comissão de Constituição, Justiça e Redação favorável à aprovação do Projeto de Lei nº 111/2026, de iniciativa do vereador Roni Heck, que reconhece e Declara como entidade de Utilidade Pública para o município de Altamira, a Associação Ação &amp; Atitude.</t>
+  </si>
+  <si>
     <t>3460</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PRESE</t>
   </si>
   <si>
     <t>Presença na Sessão</t>
   </si>
   <si>
     <t>Presença na 1ª Ordinária da 2ª Sessão Legislativa da 29ª Legislatura</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Presença na 2ª Sessão Ordinária de 2026</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Presença na 3ª Sessão Ordinária de 2026</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>Presença na 4ª Sessão Ordinária de 2026</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>Presença na 5ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3576</t>
+  </si>
+  <si>
+    <t>Presença na 6ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3598</t>
+  </si>
+  <si>
+    <t>Presença na 7ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3624</t>
+  </si>
+  <si>
+    <t>Presença na 8ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3649</t>
+  </si>
+  <si>
+    <t>Presença na 9ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3672</t>
+  </si>
+  <si>
+    <t>Presença na 10ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3701</t>
+  </si>
+  <si>
+    <t>Presença na 11ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>3599</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>VOTAÇÃO</t>
+  </si>
+  <si>
+    <t>A PEDIDO DO VEREADOR CHESTER, SUBMETEMOS PARA VOTAÇÃO O CANCELAMENTO DO CONTRATO COM A EMPRESA ÁGUAS DO PARÁ/AEGEA.</t>
+  </si>
+  <si>
+    <t>3670</t>
+  </si>
+  <si>
+    <t>LDO</t>
+  </si>
+  <si>
+    <t>Lei de Diretrizes Orçamentaria</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3670/ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº____ de 30 de abril de 2026, que "Dispõe sobre Diretrizes Orçamentárias para o exercício de 2027 e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1674,67 +3547,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3455/18.02.2026_ndicacao_calcadas_na_rua_paraiso_nova_altamira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3456/18.02.2026_ndicacao_calcadas_na_acesso_03_e04_da_liberdade_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3457/camscanner_19-02-2026_10.22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3458/camscanner_19-02-2026_10.30.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3461/indicacao_778_enf._wilha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3462/indicacao_779_enf._wilha.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3464/indicacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3465/indicacao_fechamento_rua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3467/indicacao_picarramento_ladeira_do_coca_com_rodape_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_urbanizacao_px_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3469/26.02.2026_ndicacao_continuacao_do_asfauto_do_ramal_sao_francisco_ete_o_serigal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3470/26.02.2026__indicacao_poco_artesiano_cipo_ambe_e_floresta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3477/camscanner_26-02-2026_12.10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3478/ind_escovao_hga.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3479/indicacao_recuperacao_asfaltica_ruas9e10_saojoaquim_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3481/indicacao_campo_e_barracao_vale_piauiense.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_rota_onibus_vale_piauiense.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3486/ind_silvano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3487/image_004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3492/indicacao_q.b._bacana.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3494/indicacao_62_-2026_-___pintura_canteiro_central__.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3496/upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3497/cocal_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3498/indicacao_-_espaco_pet_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3501/indicacao_independencia_mirante_ulisses_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3505/1._indicacao-tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3507/2._indicacao-escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3508/faixas_e_estacionamentos_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3509/trabalhista.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3510/digit_ind_reforma_st_alim.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3511/digit_ind_semaforo_via_oeste.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3512/procon.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3513/ind_arquibancadas_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3514/indicacao_ubs_fichas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3515/indicacao_rampa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3516/indicacao_pintura_da_quadra_da_independencia_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3517/reforma_quadra_de_basquete_cicero_maia_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3520/indicacao_65_-2026_-___reforma_praca_glauco_meireles_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3521/agua.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3522/restaurante_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3525/18.03.2026__indicacao_praca_independete_iii.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3526/18.03.2026__indicacao_centro_comunitario_liberdade.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3527/reforma_escola_alteir_mardegan.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3528/ind_ambulancia_vila_canaa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3529/indicacao_saude_itinerante_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3530/indicacao_ramal_dos_cocos_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3531/escola_de_musica_e_de_danca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3538/camscanner_23-03-2026_13.00.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3539/camscanner_23-03-2026_13.01.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3548/indicacao_alameda_curitiba.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3463/mocao_93_enf._wilha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3489/mocao_de_aplauso_dra_jackley.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3490/mocao_de_aplauso_neide.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3502/mocao_de_aplauso_siralta_corr.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3503/mocao_de_aplauso_dona_sonia_corr.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3504/mocao_dr_erick_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3506/mocao_dr_arthur_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3523/mocao_patricia.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3524/mocao_sesc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3532/mocao_01_assinada.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3533/mocao_02_assinada.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3534/mocao_03_assinada.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3535/camscanner_23-03-2026_11.17.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3536/camscanner_23-03-2026_11.13_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3537/camscanner_23-03-2026_11.15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3547/camscanner_24-03-2026_12.22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3459/camscanner_20-02-2026_13.10.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3466/camscanner_26-02-2026_09.09.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3471/camscanner_26-02-2026_10.38.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3472/camscanner_26-02-2026_10.48.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3473/camscanner_26-02-2026_10.52.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3474/camscanner_26-02-2026_10.55.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3475/camscanner_26-02-2026_11.06.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3476/projeto_de_lei_merged.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3493/projeto_de_lei_-_doacao_de_sangue_2026__.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3519/camscanner_17-03-2026_09.16.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3541/pl_114-pma_-_instituto_idoso_silvano_bomfim_costa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3544/camscanner_24-03-2026_09.22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3545/camscanner_24-03-2026_09.24_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3546/camscanner_24-03-2026_09.26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3542/camscanner_24-03-2026_08.28.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3454/indicacao_roni_e_mayckon_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3484/ind_em_conjunto_silvano.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3485/ind_em_conjunto_silv.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3482/ind_conjunta_merces_roni_reck_creche_castelo_de_sonhos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3491/indicacao_61-2026_conjunta_-_ampliacao_p_alimentacao_e_trapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3499/indicacao_conjunta_63_-_2026_-_transmissao_copa_do_mundo_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3500/indicacao_conjunta_64_-_2026_-_monumento_jesus_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3455/18.02.2026_ndicacao_calcadas_na_rua_paraiso_nova_altamira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3456/18.02.2026_ndicacao_calcadas_na_acesso_03_e04_da_liberdade_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3457/camscanner_19-02-2026_10.22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3458/camscanner_19-02-2026_10.30.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3461/indicacao_778_enf._wilha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3462/indicacao_779_enf._wilha.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3464/indicacao_ponte.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3465/indicacao_fechamento_rua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3467/indicacao_picarramento_ladeira_do_coca_com_rodape_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_urbanizacao_px_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3469/26.02.2026_ndicacao_continuacao_do_asfauto_do_ramal_sao_francisco_ete_o_serigal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3470/26.02.2026__indicacao_poco_artesiano_cipo_ambe_e_floresta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3477/camscanner_26-02-2026_12.10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3478/ind_escovao_hga.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3479/indicacao_recuperacao_asfaltica_ruas9e10_saojoaquim_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3481/indicacao_campo_e_barracao_vale_piauiense.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_rota_onibus_vale_piauiense.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3486/ind_silvano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3487/image_004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3492/indicacao_q.b._bacana.pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3494/indicacao_62_-2026_-___pintura_canteiro_central__.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3496/upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3497/cocal_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3498/indicacao_-_espaco_pet_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3501/indicacao_independencia_mirante_ulisses_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3505/1._indicacao-tecnico_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3507/2._indicacao-escola_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3508/faixas_e_estacionamentos_ok.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3509/trabalhista.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3510/digit_ind_reforma_st_alim.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3511/digit_ind_semaforo_via_oeste.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3512/procon.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3513/ind_arquibancadas_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3514/indicacao_ubs_fichas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3515/indicacao_rampa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3516/indicacao_pintura_da_quadra_da_independencia_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3517/reforma_quadra_de_basquete_cicero_maia_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3520/indicacao_65_-2026_-___reforma_praca_glauco_meireles_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3521/agua.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3522/restaurante_e_transporte.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3525/18.03.2026__indicacao_praca_independete_iii.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3526/18.03.2026__indicacao_centro_comunitario_liberdade.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3527/reforma_escola_alteir_mardegan.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3528/ind_ambulancia_vila_canaa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3529/indicacao_saude_itinerante_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3530/indicacao_ramal_dos_cocos_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3531/escola_de_musica_e_de_danca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3538/camscanner_23-03-2026_13.00.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3539/camscanner_23-03-2026_13.01.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3548/indicacao_alameda_curitiba.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3552/revitalizacao_praca_da_paz_e_cultura_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3553/implantacao_de_pontos_de_mototaxis_taxis_e_rota_de_onibus_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3554/25.03.2026__indicacao_asfauto_coracao_de_mae.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3557/26.032026_ndicacao_contratacao_acs_-.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3559/indicacao_contratacao_caps.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3560/ciclofaixas_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3561/paixao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3562/viver_bem_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3563/quiosque_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3565/faixa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3566/scan_ind_ilum_pub_bairro_bacana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3568/ind_placas_ind_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3570/indicacao_redutor_velocidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3571/saneamento_4.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3572/aposentadoria..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3573/reforma_pet_quatro_bocas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3574/ind_ponte_final_cajueiro.cor.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_67_-2026_-___criacao_praca_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3577/indicacao_68_-2026_-___dentista_serrinha.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3578/indicacao_quadra_colina_e_idependente_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3579/indicacao_reforma_escola_carlos_soares_e_sol_nascente_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3582/31.03.2026_ndicacao_contratacao_acs_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3583/indicacao_848_assis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3584/ind_ge4stao_chegou_ass.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3585/indicacao_praca_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3586/ind_851_wilha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3587/brnb42200422d8a_053845.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3588/acesso_ao_hga.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3589/projeto_nutricionista.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3592/whatsapp_scan_2026-04-01_at_11.44.06.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3593/whatsapp_scan_2026-04-01_at_11.44.24.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3596/indicacao_2_de_abril.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3600/revitalizacao_das_quadras_casa_nova_e_sao_joaquim_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3601/construcao_de_uma_praca_no_bairro_bela_vista_.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3603/indicacao__assinada-_merces_-_nova_manutencao_via_oeste.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3604/indicacao_assinada_-_merces_-_iluminacao_publica_mexicano.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3605/aegea_08.04.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3607/1._indicacao-_projeto_energia_limpa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3608/indicacao_08.04.2026-_pocos_artesianos-.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_4_bocas_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3610/trasporte_publico.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3613/ind_bom_sossego_e_pa_ressaca.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3616/ind_fonaudilogia_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3618/cras_buriti.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3619/semafaro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3620/indicacao_trapiche.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3625/whatsapp_scan_2026-04-13_at_11.34.02.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3626/emulti.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3627/escola_bela_vista_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3628/escola_bela_vista_casa_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_praca_no_bairro_paixao_de_cristo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3632/15.04.2026_ndicacao_ramais_do_alagado_cupuzinho_e_ramal_das_chacaras.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3633/15.04.2026_ndicacao_ponte_em_concreto_armado_princesa_do_xingu.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3634/turismo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3635/sinalizacao_sonora.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3637/indicacao_cobertura_onibus.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3638/sindisaude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3639/indicacao_pl_expovale_com_minuta_de_lei.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3640/indicacao_assinada_-_merces_-_espaco_esportivo_vale_piauiense.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3641/indicacao_reforma_da_ponte_do_giboiao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3643/reforma_sao_lazaro_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3644/ind_gestao_chegou_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3647/rua_da_peixaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3648/legua_patrimonial.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3650/indicacao_assinada_-_merces_-_ponte_transassurini_nego_zim.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3651/indicacao_assinada_-_merces_-_faixa_de_pedestre_caps_adulto.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3653/28.04.2026_ndicacao_recuperacao_estrada_da_serrinha_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3654/28.04.2026_indicacao_asfauto_ruas_boa_esperanca_indep_mutirao_etc....pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3655/pau_do_presidente.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3656/nao_e_nao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3657/ind_babacuara.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3660/indicacao_cajueiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3661/documento_escaneado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3662/indicacao_onibus_caps.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3663/reajuste_salarial_anual_2.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3664/nova_unidade_escolar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3666/ind_gestao_chegou_indio_preto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3667/indicacao_esportes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3668/portico.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3669/detetizacao_no_bairro_buriti_.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3673/indicacao_demutran.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3675/indicacao_908.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3677/indicacao_tapa_buraco_rua_antonio_gondin_lins_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3678/projeto_energia_limpa_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3679/27.05.2025_ndicacaopontes_de_tubo_armco_-_copia_-_copia.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3680/indicacao_assinada_arvore_mexicano.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3683/ramal_agua_boa_travessao_da_9_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3684/onibus.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3685/trapiche.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3686/ind_ladeira_do_jo_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3687/indicacao_assinada_-_merces_-_sinalizacao_vertical_e_horizontal_pcd_iii_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3688/tfd_07.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3689/indicacao_burlamaqui_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3703/ind_ponte_osvaldinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3704/indicacao_buraco_jader_barbalho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3705/indicacao_representantes_bairros.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3706/indicacao_jogos_estudantis_do_xingu.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3707/indicacao_reforma_da_ponte_da_princesa_do_xingu_.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3463/mocao_93_enf._wilha.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3489/mocao_de_aplauso_dra_jackley.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3490/mocao_de_aplauso_neide.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3502/mocao_de_aplauso_siralta_corr.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3503/mocao_de_aplauso_dona_sonia_corr.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3504/mocao_dr_erick_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3506/mocao_dr_arthur_assinado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3523/mocao_patricia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3524/mocao_sesc.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3532/mocao_01_assinada.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3533/mocao_02_assinada.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3534/mocao_03_assinada.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3535/camscanner_23-03-2026_11.17.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3536/camscanner_23-03-2026_11.13_1.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3537/camscanner_23-03-2026_11.15.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3547/camscanner_24-03-2026_12.22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3550/mocao_dr_viviane_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3551/mocao_dr_vinicius_martins_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3555/scan_mocao_cassia.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3556/scan_mocao_enf_elielza.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3558/mocao_de_aplausos_prof_sonia_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3580/mocao_dr_eduardo_dos_anjos_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3581/mocao_dr_klevisson_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3590/mocao_assinada_-_merces__maria_do_sindicato.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3591/mocao_assinda-_merces__maria_paula_do_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3602/mocao_assinada-_merces__dra_andreia_campelo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3611/mocao_de_aplausos_dia_do_jornalista_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3612/mocao_assinada_-_merces__mulheres_que_protegem_altamira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3614/mocao_enf_bruna_carvalho_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3615/mocao_dr_angela_assinado.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3617/mocao_de_aplausos_dr_efrain.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3629/mocao_de_aplausos_-_dia_do_escoteiro_.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3630/mocao_de_aplauso_copa_aguas_abertas.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3642/1a_mocao_de_honra_ao_merito_no_-2026_joao.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3645/mocao_dr_fabiano_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3646/mocao_mineirinho_ass.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3652/mocao_assinada_-_merces___prof_elaine_castelo_de_sonhos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3658/mocao_lucas_pontes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3659/mocao_keity.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3676/mocao_de_aplausos_dia_do_gari.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3681/mocao_amor_que_gera_vidas_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3682/mocao_edicleia_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3696/pl_001-25-victor_-_regulamenta_wheeling.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3697/pl_002-25-victor_-_institui_o_pipidromo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3698/pl_056-jaime_-_institui_o_programa_promicro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3699/pl_077-tercio_-_declara_de_utilidade_publica_o_centro_de_desenvolvimento_luzes_da_amazonia.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3459/camscanner_20-02-2026_13.10.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3466/camscanner_26-02-2026_09.09.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3471/camscanner_26-02-2026_10.38.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3472/camscanner_26-02-2026_10.48.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3473/camscanner_26-02-2026_10.52.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3474/camscanner_26-02-2026_10.55.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3475/camscanner_26-02-2026_11.06.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3476/projeto_de_lei_merged.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3493/projeto_de_lei_-_doacao_de_sangue_2026__.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3519/camscanner_17-03-2026_09.16.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3541/pl_114-pma_-_instituto_idoso_silvano_bomfim_costa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3544/camscanner_24-03-2026_09.22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3545/camscanner_24-03-2026_09.24_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3546/camscanner_24-03-2026_09.26.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3549/camscanner_26-03-2026_08.50.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3569/lei_acesso_3.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3567/pl_alteracao_do_nome_da_rua_via_oeste__assinado_assinado.pdf1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3564/pl_alteracao_do_nome_da_escola_ideal.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3671/ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3674/pl_joao.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3542/camscanner_24-03-2026_08.28.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3595/requerimento.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3708/camscanner_13-05-2026_09.34.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3454/indicacao_roni_e_mayckon_assinado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3484/ind_em_conjunto_silvano.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3485/ind_em_conjunto_silv.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3482/ind_conjunta_merces_roni_reck_creche_castelo_de_sonhos.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3491/indicacao_61-2026_conjunta_-_ampliacao_p_alimentacao_e_trapiche_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3499/indicacao_conjunta_63_-_2026_-_transmissao_copa_do_mundo_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3500/indicacao_conjunta_64_-_2026_-_monumento_jesus_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3594/indicacao_857_assinado_ii-_merces_-_onibus_raimunda_mota_ii.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3606/indicacao_66_conjunta__-_2026__-__batisterio_.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3665/aegea.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3690/camscanner_08-05-2026_08.51.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3700/pedido_de_informacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2026/3670/ldo_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H96"/>
+  <dimension ref="A1:H254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="48.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="50.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="162.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3057,1166 +4930,5238 @@
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>40</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H52" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>227</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>228</v>
       </c>
       <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>119</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="E53" t="s">
+      <c r="H53" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>231</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>232</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>119</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>235</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>236</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>238</v>
-      </c>
-[...13 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>239</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>240</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="H56" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>243</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>244</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="H57" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D58" t="s">
-        <v>229</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>230</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>212</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="H58" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>251</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>252</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>79</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>254</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>255</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>256</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>212</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="H60" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>259</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>260</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>49</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="H61" t="s">
         <v>262</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>263</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>264</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>79</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
         <v>266</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>267</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>268</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>84</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H63" t="s">
         <v>270</v>
-      </c>
-[...19 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>271</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>272</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>84</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H64" t="s">
         <v>274</v>
-      </c>
-[...19 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>275</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>276</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>49</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H65" t="s">
         <v>278</v>
-      </c>
-[...19 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>280</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H66" t="s">
         <v>282</v>
-      </c>
-[...19 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>283</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>284</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>22</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H67" t="s">
         <v>286</v>
-      </c>
-[...19 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>287</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>288</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>31</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" t="s">
         <v>290</v>
-      </c>
-[...19 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="D69" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>298</v>
+        <v>31</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="H69" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="D70" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>106</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="F70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="D71" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>305</v>
+        <v>106</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="H71" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="D72" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
+        <v>119</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="G72" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="D73" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>305</v>
+        <v>119</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="H73" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="D74" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="H74" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="D75" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>305</v>
+        <v>13</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="H75" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D76" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>267</v>
+        <v>31</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="H76" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D77" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E77" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>106</v>
+        <v>49</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="H77" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="D78" t="s">
-        <v>296</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>305</v>
+        <v>31</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="H78" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>331</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>332</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>333</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H79" t="s">
         <v>335</v>
-      </c>
-[...19 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>337</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>79</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H80" t="s">
         <v>339</v>
-      </c>
-[...19 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>340</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>341</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>79</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H81" t="s">
         <v>343</v>
-      </c>
-[...19 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>344</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>345</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>40</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H82" t="s">
         <v>347</v>
-      </c>
-[...19 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>348</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>349</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>40</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H83" t="s">
         <v>351</v>
-      </c>
-[...19 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="D84" t="s">
-        <v>352</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>353</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="H84" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="D85" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>267</v>
+        <v>119</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="H85" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>119</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H86" t="s">
         <v>363</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="D87" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="H87" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="D88" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>84</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="H88" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="D89" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>106</v>
+        <v>22</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="H89" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="D90" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>385</v>
+        <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="H90" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="D91" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>385</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>390</v>
+        <v>382</v>
       </c>
       <c r="H91" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
       <c r="D92" t="s">
-        <v>394</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>395</v>
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>49</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>359</v>
+        <v>386</v>
       </c>
       <c r="H92" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="D93" t="s">
-        <v>394</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>395</v>
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>79</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>359</v>
+        <v>390</v>
       </c>
       <c r="H93" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
       <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>31</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="E94" t="s">
+      <c r="H94" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="D95" t="s">
-        <v>394</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>395</v>
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>31</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>359</v>
+        <v>398</v>
       </c>
       <c r="H95" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>400</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>401</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>212</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H96" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>404</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>405</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>212</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="H97" t="s">
         <v>407</v>
       </c>
-      <c r="D96" t="s">
-[...8 lines deleted...]
-      <c r="H96" t="s">
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
         <v>408</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>409</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>40</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H98" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>412</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>413</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>40</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H99" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>416</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>417</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>22</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H100" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>420</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>421</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>49</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H101" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>424</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>425</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>49</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H102" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>428</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>429</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>119</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H103" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>432</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>433</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H104" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>436</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>437</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H105" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>440</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>441</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>79</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H106" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>444</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>445</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>79</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H107" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>448</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>449</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>40</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H108" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>452</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>453</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>22</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H109" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>456</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>457</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>84</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H110" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>460</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>461</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>84</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H111" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>464</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>465</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>119</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H112" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>468</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>469</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>31</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H113" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>472</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>473</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>31</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H114" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>476</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>477</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>212</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H115" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>480</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>481</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>212</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H116" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>484</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>485</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>84</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H117" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>488</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>489</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>84</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H118" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>492</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>493</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H119" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>496</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>497</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H120" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>500</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>501</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>79</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H121" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>504</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>505</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>79</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H122" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>508</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>509</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>31</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H123" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>512</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>513</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>49</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H124" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>516</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>517</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>119</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H125" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>520</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>521</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>40</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H126" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>524</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>525</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>22</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H127" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>528</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>529</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>22</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H128" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>532</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>533</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>31</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H129" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>536</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>537</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>40</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H130" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>540</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>541</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>212</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H131" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>544</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>545</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>212</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H132" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>548</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>549</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>40</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H133" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>552</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>553</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>119</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H134" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>556</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>557</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>119</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H135" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>560</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>561</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H136" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>564</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>565</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H137" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>568</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>569</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>84</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H138" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>572</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>573</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>31</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H139" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>576</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>577</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>79</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H140" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>580</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>581</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>79</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H141" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>584</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>585</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>31</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H142" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>588</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>589</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>84</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H143" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>592</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>593</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>22</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H144" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>596</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>597</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>101</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H145" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>600</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>601</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>31</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H146" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>604</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>605</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>40</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H147" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>608</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>609</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>40</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H148" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>612</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>613</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>119</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H149" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>616</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>617</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>119</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H150" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>620</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>621</v>
+      </c>
+      <c r="D151" t="s">
+        <v>622</v>
+      </c>
+      <c r="E151" t="s">
+        <v>623</v>
+      </c>
+      <c r="F151" t="s">
+        <v>31</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H151" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>626</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>627</v>
+      </c>
+      <c r="D152" t="s">
+        <v>622</v>
+      </c>
+      <c r="E152" t="s">
+        <v>623</v>
+      </c>
+      <c r="F152" t="s">
+        <v>31</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H152" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>630</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>631</v>
+      </c>
+      <c r="D153" t="s">
+        <v>622</v>
+      </c>
+      <c r="E153" t="s">
+        <v>623</v>
+      </c>
+      <c r="F153" t="s">
+        <v>31</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H153" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>634</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>635</v>
+      </c>
+      <c r="D154" t="s">
+        <v>622</v>
+      </c>
+      <c r="E154" t="s">
+        <v>623</v>
+      </c>
+      <c r="F154" t="s">
+        <v>31</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H154" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>638</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>639</v>
+      </c>
+      <c r="D155" t="s">
+        <v>622</v>
+      </c>
+      <c r="E155" t="s">
+        <v>623</v>
+      </c>
+      <c r="F155" t="s">
+        <v>31</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H155" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>642</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>643</v>
+      </c>
+      <c r="D156" t="s">
+        <v>622</v>
+      </c>
+      <c r="E156" t="s">
+        <v>623</v>
+      </c>
+      <c r="F156" t="s">
+        <v>212</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H156" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>646</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>647</v>
+      </c>
+      <c r="D157" t="s">
+        <v>622</v>
+      </c>
+      <c r="E157" t="s">
+        <v>623</v>
+      </c>
+      <c r="F157" t="s">
+        <v>212</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H157" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>650</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>651</v>
+      </c>
+      <c r="D158" t="s">
+        <v>622</v>
+      </c>
+      <c r="E158" t="s">
+        <v>623</v>
+      </c>
+      <c r="F158" t="s">
+        <v>31</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H158" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>654</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>655</v>
+      </c>
+      <c r="D159" t="s">
+        <v>622</v>
+      </c>
+      <c r="E159" t="s">
+        <v>623</v>
+      </c>
+      <c r="F159" t="s">
+        <v>31</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H159" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>658</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>659</v>
+      </c>
+      <c r="D160" t="s">
+        <v>622</v>
+      </c>
+      <c r="E160" t="s">
+        <v>623</v>
+      </c>
+      <c r="F160" t="s">
+        <v>333</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H160" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>662</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>663</v>
+      </c>
+      <c r="D161" t="s">
+        <v>622</v>
+      </c>
+      <c r="E161" t="s">
+        <v>623</v>
+      </c>
+      <c r="F161" t="s">
+        <v>333</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H161" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>666</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>667</v>
+      </c>
+      <c r="D162" t="s">
+        <v>622</v>
+      </c>
+      <c r="E162" t="s">
+        <v>623</v>
+      </c>
+      <c r="F162" t="s">
+        <v>333</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H162" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>670</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>671</v>
+      </c>
+      <c r="D163" t="s">
+        <v>622</v>
+      </c>
+      <c r="E163" t="s">
+        <v>623</v>
+      </c>
+      <c r="F163" t="s">
+        <v>84</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H163" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>674</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>675</v>
+      </c>
+      <c r="D164" t="s">
+        <v>622</v>
+      </c>
+      <c r="E164" t="s">
+        <v>623</v>
+      </c>
+      <c r="F164" t="s">
+        <v>84</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H164" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>678</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>679</v>
+      </c>
+      <c r="D165" t="s">
+        <v>622</v>
+      </c>
+      <c r="E165" t="s">
+        <v>623</v>
+      </c>
+      <c r="F165" t="s">
+        <v>84</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H165" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>682</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>683</v>
+      </c>
+      <c r="D166" t="s">
+        <v>622</v>
+      </c>
+      <c r="E166" t="s">
+        <v>623</v>
+      </c>
+      <c r="F166" t="s">
+        <v>684</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H166" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>687</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>688</v>
+      </c>
+      <c r="D167" t="s">
+        <v>622</v>
+      </c>
+      <c r="E167" t="s">
+        <v>623</v>
+      </c>
+      <c r="F167" t="s">
+        <v>31</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H167" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>691</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>692</v>
+      </c>
+      <c r="D168" t="s">
+        <v>622</v>
+      </c>
+      <c r="E168" t="s">
+        <v>623</v>
+      </c>
+      <c r="F168" t="s">
+        <v>31</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H168" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>695</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>696</v>
+      </c>
+      <c r="D169" t="s">
+        <v>622</v>
+      </c>
+      <c r="E169" t="s">
+        <v>623</v>
+      </c>
+      <c r="F169" t="s">
+        <v>84</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H169" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>699</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>700</v>
+      </c>
+      <c r="D170" t="s">
+        <v>622</v>
+      </c>
+      <c r="E170" t="s">
+        <v>623</v>
+      </c>
+      <c r="F170" t="s">
+        <v>84</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H170" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>703</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>704</v>
+      </c>
+      <c r="D171" t="s">
+        <v>622</v>
+      </c>
+      <c r="E171" t="s">
+        <v>623</v>
+      </c>
+      <c r="F171" t="s">
+        <v>212</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H171" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>707</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>708</v>
+      </c>
+      <c r="D172" t="s">
+        <v>622</v>
+      </c>
+      <c r="E172" t="s">
+        <v>623</v>
+      </c>
+      <c r="F172" t="s">
+        <v>31</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H172" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>711</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>712</v>
+      </c>
+      <c r="D173" t="s">
+        <v>622</v>
+      </c>
+      <c r="E173" t="s">
+        <v>623</v>
+      </c>
+      <c r="F173" t="s">
+        <v>31</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H173" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>715</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>716</v>
+      </c>
+      <c r="D174" t="s">
+        <v>622</v>
+      </c>
+      <c r="E174" t="s">
+        <v>623</v>
+      </c>
+      <c r="F174" t="s">
+        <v>84</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H174" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>719</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>720</v>
+      </c>
+      <c r="D175" t="s">
+        <v>622</v>
+      </c>
+      <c r="E175" t="s">
+        <v>623</v>
+      </c>
+      <c r="F175" t="s">
+        <v>84</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H175" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>723</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>724</v>
+      </c>
+      <c r="D176" t="s">
+        <v>622</v>
+      </c>
+      <c r="E176" t="s">
+        <v>623</v>
+      </c>
+      <c r="F176" t="s">
+        <v>84</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H176" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>727</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>728</v>
+      </c>
+      <c r="D177" t="s">
+        <v>622</v>
+      </c>
+      <c r="E177" t="s">
+        <v>623</v>
+      </c>
+      <c r="F177" t="s">
+        <v>119</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H177" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>731</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>732</v>
+      </c>
+      <c r="D178" t="s">
+        <v>622</v>
+      </c>
+      <c r="E178" t="s">
+        <v>623</v>
+      </c>
+      <c r="F178" t="s">
+        <v>84</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H178" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>735</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>736</v>
+      </c>
+      <c r="D179" t="s">
+        <v>622</v>
+      </c>
+      <c r="E179" t="s">
+        <v>623</v>
+      </c>
+      <c r="F179" t="s">
+        <v>31</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H179" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>739</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>740</v>
+      </c>
+      <c r="D180" t="s">
+        <v>622</v>
+      </c>
+      <c r="E180" t="s">
+        <v>623</v>
+      </c>
+      <c r="F180" t="s">
+        <v>31</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H180" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>743</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>744</v>
+      </c>
+      <c r="D181" t="s">
+        <v>622</v>
+      </c>
+      <c r="E181" t="s">
+        <v>623</v>
+      </c>
+      <c r="F181" t="s">
+        <v>212</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H181" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>747</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>748</v>
+      </c>
+      <c r="D182" t="s">
+        <v>622</v>
+      </c>
+      <c r="E182" t="s">
+        <v>623</v>
+      </c>
+      <c r="F182" t="s">
+        <v>119</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H182" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>751</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>752</v>
+      </c>
+      <c r="D183" t="s">
+        <v>622</v>
+      </c>
+      <c r="E183" t="s">
+        <v>623</v>
+      </c>
+      <c r="F183" t="s">
+        <v>753</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H183" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>756</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>757</v>
+      </c>
+      <c r="D184" t="s">
+        <v>622</v>
+      </c>
+      <c r="E184" t="s">
+        <v>623</v>
+      </c>
+      <c r="F184" t="s">
+        <v>333</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H184" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>760</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>761</v>
+      </c>
+      <c r="D185" t="s">
+        <v>622</v>
+      </c>
+      <c r="E185" t="s">
+        <v>623</v>
+      </c>
+      <c r="F185" t="s">
+        <v>31</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H185" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>764</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>765</v>
+      </c>
+      <c r="D186" t="s">
+        <v>622</v>
+      </c>
+      <c r="E186" t="s">
+        <v>623</v>
+      </c>
+      <c r="F186" t="s">
+        <v>31</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H186" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>768</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>769</v>
+      </c>
+      <c r="D187" t="s">
+        <v>622</v>
+      </c>
+      <c r="E187" t="s">
+        <v>623</v>
+      </c>
+      <c r="F187" t="s">
+        <v>84</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H187" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>772</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>773</v>
+      </c>
+      <c r="D188" t="s">
+        <v>622</v>
+      </c>
+      <c r="E188" t="s">
+        <v>623</v>
+      </c>
+      <c r="F188" t="s">
+        <v>31</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H188" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>776</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>777</v>
+      </c>
+      <c r="D189" t="s">
+        <v>622</v>
+      </c>
+      <c r="E189" t="s">
+        <v>623</v>
+      </c>
+      <c r="F189" t="s">
+        <v>31</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H189" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>780</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>781</v>
+      </c>
+      <c r="D190" t="s">
+        <v>622</v>
+      </c>
+      <c r="E190" t="s">
+        <v>623</v>
+      </c>
+      <c r="F190" t="s">
+        <v>119</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H190" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>784</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>785</v>
+      </c>
+      <c r="D191" t="s">
+        <v>622</v>
+      </c>
+      <c r="E191" t="s">
+        <v>623</v>
+      </c>
+      <c r="F191" t="s">
+        <v>31</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H191" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>788</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>789</v>
+      </c>
+      <c r="D192" t="s">
+        <v>622</v>
+      </c>
+      <c r="E192" t="s">
+        <v>623</v>
+      </c>
+      <c r="F192" t="s">
+        <v>31</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H192" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>792</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>621</v>
+      </c>
+      <c r="D193" t="s">
+        <v>793</v>
+      </c>
+      <c r="E193" t="s">
+        <v>794</v>
+      </c>
+      <c r="F193" t="s">
+        <v>119</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H193" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>797</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>798</v>
+      </c>
+      <c r="D194" t="s">
+        <v>793</v>
+      </c>
+      <c r="E194" t="s">
+        <v>794</v>
+      </c>
+      <c r="F194" t="s">
+        <v>119</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H194" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>801</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>802</v>
+      </c>
+      <c r="D195" t="s">
+        <v>793</v>
+      </c>
+      <c r="E195" t="s">
+        <v>794</v>
+      </c>
+      <c r="F195" t="s">
+        <v>49</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H195" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>805</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>806</v>
+      </c>
+      <c r="D196" t="s">
+        <v>793</v>
+      </c>
+      <c r="E196" t="s">
+        <v>794</v>
+      </c>
+      <c r="F196" t="s">
+        <v>66</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H196" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>809</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>671</v>
+      </c>
+      <c r="D197" t="s">
+        <v>793</v>
+      </c>
+      <c r="E197" t="s">
+        <v>794</v>
+      </c>
+      <c r="F197" t="s">
+        <v>810</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H197" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>813</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>675</v>
+      </c>
+      <c r="D198" t="s">
+        <v>793</v>
+      </c>
+      <c r="E198" t="s">
+        <v>794</v>
+      </c>
+      <c r="F198" t="s">
+        <v>22</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H198" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>816</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>679</v>
+      </c>
+      <c r="D199" t="s">
+        <v>793</v>
+      </c>
+      <c r="E199" t="s">
+        <v>794</v>
+      </c>
+      <c r="F199" t="s">
+        <v>817</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H199" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>820</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>683</v>
+      </c>
+      <c r="D200" t="s">
+        <v>793</v>
+      </c>
+      <c r="E200" t="s">
+        <v>794</v>
+      </c>
+      <c r="F200" t="s">
+        <v>817</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H200" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>823</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>688</v>
+      </c>
+      <c r="D201" t="s">
+        <v>793</v>
+      </c>
+      <c r="E201" t="s">
+        <v>794</v>
+      </c>
+      <c r="F201" t="s">
+        <v>817</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="H201" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>826</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>692</v>
+      </c>
+      <c r="D202" t="s">
+        <v>793</v>
+      </c>
+      <c r="E202" t="s">
+        <v>794</v>
+      </c>
+      <c r="F202" t="s">
+        <v>817</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H202" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>829</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>696</v>
+      </c>
+      <c r="D203" t="s">
+        <v>793</v>
+      </c>
+      <c r="E203" t="s">
+        <v>794</v>
+      </c>
+      <c r="F203" t="s">
+        <v>817</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H203" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>832</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>700</v>
+      </c>
+      <c r="D204" t="s">
+        <v>793</v>
+      </c>
+      <c r="E204" t="s">
+        <v>794</v>
+      </c>
+      <c r="F204" t="s">
+        <v>333</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H204" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>835</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>704</v>
+      </c>
+      <c r="D205" t="s">
+        <v>793</v>
+      </c>
+      <c r="E205" t="s">
+        <v>794</v>
+      </c>
+      <c r="F205" t="s">
+        <v>106</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H205" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>838</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>708</v>
+      </c>
+      <c r="D206" t="s">
+        <v>793</v>
+      </c>
+      <c r="E206" t="s">
+        <v>794</v>
+      </c>
+      <c r="F206" t="s">
+        <v>817</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H206" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>841</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>712</v>
+      </c>
+      <c r="D207" t="s">
+        <v>793</v>
+      </c>
+      <c r="E207" t="s">
+        <v>794</v>
+      </c>
+      <c r="F207" t="s">
+        <v>810</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H207" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>844</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>716</v>
+      </c>
+      <c r="D208" t="s">
+        <v>793</v>
+      </c>
+      <c r="E208" t="s">
+        <v>794</v>
+      </c>
+      <c r="F208" t="s">
+        <v>810</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H208" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>847</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>720</v>
+      </c>
+      <c r="D209" t="s">
+        <v>793</v>
+      </c>
+      <c r="E209" t="s">
+        <v>794</v>
+      </c>
+      <c r="F209" t="s">
+        <v>810</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H209" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>850</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>724</v>
+      </c>
+      <c r="D210" t="s">
+        <v>793</v>
+      </c>
+      <c r="E210" t="s">
+        <v>794</v>
+      </c>
+      <c r="F210" t="s">
+        <v>810</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H210" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>853</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>728</v>
+      </c>
+      <c r="D211" t="s">
+        <v>793</v>
+      </c>
+      <c r="E211" t="s">
+        <v>794</v>
+      </c>
+      <c r="F211" t="s">
+        <v>810</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H211" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>856</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>732</v>
+      </c>
+      <c r="D212" t="s">
+        <v>793</v>
+      </c>
+      <c r="E212" t="s">
+        <v>794</v>
+      </c>
+      <c r="F212" t="s">
+        <v>84</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H212" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>859</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>736</v>
+      </c>
+      <c r="D213" t="s">
+        <v>793</v>
+      </c>
+      <c r="E213" t="s">
+        <v>794</v>
+      </c>
+      <c r="F213" t="s">
+        <v>860</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H213" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>863</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>740</v>
+      </c>
+      <c r="D214" t="s">
+        <v>793</v>
+      </c>
+      <c r="E214" t="s">
+        <v>794</v>
+      </c>
+      <c r="F214" t="s">
+        <v>864</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H214" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>867</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>744</v>
+      </c>
+      <c r="D215" t="s">
+        <v>793</v>
+      </c>
+      <c r="E215" t="s">
+        <v>794</v>
+      </c>
+      <c r="F215" t="s">
+        <v>810</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H215" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>870</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>748</v>
+      </c>
+      <c r="D216" t="s">
+        <v>793</v>
+      </c>
+      <c r="E216" t="s">
+        <v>794</v>
+      </c>
+      <c r="F216" t="s">
+        <v>66</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H216" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>873</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>621</v>
+      </c>
+      <c r="D217" t="s">
+        <v>874</v>
+      </c>
+      <c r="E217" t="s">
+        <v>875</v>
+      </c>
+      <c r="F217" t="s">
+        <v>876</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H217" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>879</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>798</v>
+      </c>
+      <c r="D218" t="s">
+        <v>874</v>
+      </c>
+      <c r="E218" t="s">
+        <v>875</v>
+      </c>
+      <c r="F218" t="s">
+        <v>101</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H218" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>882</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>883</v>
+      </c>
+      <c r="D219" t="s">
+        <v>874</v>
+      </c>
+      <c r="E219" t="s">
+        <v>875</v>
+      </c>
+      <c r="F219" t="s">
+        <v>22</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H219" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>886</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>887</v>
+      </c>
+      <c r="D220" t="s">
+        <v>874</v>
+      </c>
+      <c r="E220" t="s">
+        <v>875</v>
+      </c>
+      <c r="F220" t="s">
+        <v>817</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H220" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>889</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>890</v>
+      </c>
+      <c r="D221" t="s">
+        <v>874</v>
+      </c>
+      <c r="E221" t="s">
+        <v>875</v>
+      </c>
+      <c r="F221" t="s">
+        <v>891</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H221" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>894</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>895</v>
+      </c>
+      <c r="D222" t="s">
+        <v>896</v>
+      </c>
+      <c r="E222" t="s">
+        <v>897</v>
+      </c>
+      <c r="F222" t="s">
+        <v>333</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H222" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>900</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>901</v>
+      </c>
+      <c r="D223" t="s">
+        <v>896</v>
+      </c>
+      <c r="E223" t="s">
+        <v>897</v>
+      </c>
+      <c r="F223" t="s">
+        <v>22</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H223" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>904</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>905</v>
+      </c>
+      <c r="D224" t="s">
+        <v>896</v>
+      </c>
+      <c r="E224" t="s">
+        <v>897</v>
+      </c>
+      <c r="F224" t="s">
+        <v>22</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H224" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>908</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>909</v>
+      </c>
+      <c r="D225" t="s">
+        <v>896</v>
+      </c>
+      <c r="E225" t="s">
+        <v>897</v>
+      </c>
+      <c r="F225" t="s">
+        <v>84</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H225" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>912</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>913</v>
+      </c>
+      <c r="D226" t="s">
+        <v>896</v>
+      </c>
+      <c r="E226" t="s">
+        <v>897</v>
+      </c>
+      <c r="F226" t="s">
+        <v>106</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H226" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>916</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>917</v>
+      </c>
+      <c r="D227" t="s">
+        <v>896</v>
+      </c>
+      <c r="E227" t="s">
+        <v>897</v>
+      </c>
+      <c r="F227" t="s">
+        <v>918</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H227" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>921</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>922</v>
+      </c>
+      <c r="D228" t="s">
+        <v>896</v>
+      </c>
+      <c r="E228" t="s">
+        <v>897</v>
+      </c>
+      <c r="F228" t="s">
+        <v>918</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H228" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>925</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>926</v>
+      </c>
+      <c r="D229" t="s">
+        <v>896</v>
+      </c>
+      <c r="E229" t="s">
+        <v>897</v>
+      </c>
+      <c r="F229" t="s">
+        <v>927</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H229" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>930</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>627</v>
+      </c>
+      <c r="D230" t="s">
+        <v>896</v>
+      </c>
+      <c r="E230" t="s">
+        <v>897</v>
+      </c>
+      <c r="F230" t="s">
+        <v>918</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H230" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>933</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>631</v>
+      </c>
+      <c r="D231" t="s">
+        <v>896</v>
+      </c>
+      <c r="E231" t="s">
+        <v>897</v>
+      </c>
+      <c r="F231" t="s">
+        <v>22</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H231" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>936</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>635</v>
+      </c>
+      <c r="D232" t="s">
+        <v>896</v>
+      </c>
+      <c r="E232" t="s">
+        <v>897</v>
+      </c>
+      <c r="F232" t="s">
+        <v>937</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H232" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>940</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>621</v>
+      </c>
+      <c r="D233" t="s">
+        <v>941</v>
+      </c>
+      <c r="E233" t="s">
+        <v>942</v>
+      </c>
+      <c r="F233" t="s">
+        <v>22</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H233" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>945</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>946</v>
+      </c>
+      <c r="D234" t="s">
+        <v>947</v>
+      </c>
+      <c r="E234" t="s">
+        <v>948</v>
+      </c>
+      <c r="F234" t="s">
+        <v>949</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H234" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>951</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>952</v>
+      </c>
+      <c r="D235" t="s">
+        <v>947</v>
+      </c>
+      <c r="E235" t="s">
+        <v>948</v>
+      </c>
+      <c r="F235" t="s">
+        <v>949</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H235" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>954</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>955</v>
+      </c>
+      <c r="D236" t="s">
+        <v>947</v>
+      </c>
+      <c r="E236" t="s">
+        <v>948</v>
+      </c>
+      <c r="F236" t="s">
+        <v>949</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H236" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>957</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>958</v>
+      </c>
+      <c r="D237" t="s">
+        <v>947</v>
+      </c>
+      <c r="E237" t="s">
+        <v>948</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H237" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>960</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>961</v>
+      </c>
+      <c r="D238" t="s">
+        <v>947</v>
+      </c>
+      <c r="E238" t="s">
+        <v>948</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H238" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>963</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>964</v>
+      </c>
+      <c r="D239" t="s">
+        <v>947</v>
+      </c>
+      <c r="E239" t="s">
+        <v>948</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H239" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>966</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>967</v>
+      </c>
+      <c r="D240" t="s">
+        <v>947</v>
+      </c>
+      <c r="E240" t="s">
+        <v>948</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H240" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>969</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>970</v>
+      </c>
+      <c r="D241" t="s">
+        <v>947</v>
+      </c>
+      <c r="E241" t="s">
+        <v>948</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H241" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>972</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>973</v>
+      </c>
+      <c r="D242" t="s">
+        <v>974</v>
+      </c>
+      <c r="E242" t="s">
+        <v>975</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H242" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>977</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>978</v>
+      </c>
+      <c r="D243" t="s">
+        <v>974</v>
+      </c>
+      <c r="E243" t="s">
+        <v>975</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H243" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>980</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>981</v>
+      </c>
+      <c r="D244" t="s">
+        <v>974</v>
+      </c>
+      <c r="E244" t="s">
+        <v>975</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H244" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>983</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>946</v>
+      </c>
+      <c r="D245" t="s">
+        <v>974</v>
+      </c>
+      <c r="E245" t="s">
+        <v>975</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H245" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>985</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>952</v>
+      </c>
+      <c r="D246" t="s">
+        <v>974</v>
+      </c>
+      <c r="E246" t="s">
+        <v>975</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H246" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>987</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>955</v>
+      </c>
+      <c r="D247" t="s">
+        <v>974</v>
+      </c>
+      <c r="E247" t="s">
+        <v>975</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H247" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>989</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>958</v>
+      </c>
+      <c r="D248" t="s">
+        <v>974</v>
+      </c>
+      <c r="E248" t="s">
+        <v>975</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H248" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>991</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>961</v>
+      </c>
+      <c r="D249" t="s">
+        <v>974</v>
+      </c>
+      <c r="E249" t="s">
+        <v>975</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H249" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>993</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>964</v>
+      </c>
+      <c r="D250" t="s">
+        <v>974</v>
+      </c>
+      <c r="E250" t="s">
+        <v>975</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H250" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>995</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>967</v>
+      </c>
+      <c r="D251" t="s">
+        <v>974</v>
+      </c>
+      <c r="E251" t="s">
+        <v>975</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H251" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>997</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>970</v>
+      </c>
+      <c r="D252" t="s">
+        <v>974</v>
+      </c>
+      <c r="E252" t="s">
+        <v>975</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H252" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>999</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>621</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>621</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F254" t="s">
+        <v>810</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1007</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4272,50 +10217,208 @@
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>