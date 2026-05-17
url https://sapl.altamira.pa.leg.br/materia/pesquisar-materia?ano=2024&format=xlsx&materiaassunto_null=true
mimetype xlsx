--- v0 (2026-02-10)
+++ v1 (2026-05-17)
@@ -54,108 +54,108 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Assis Cunha</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_n442-1992.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_n442-1992.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas do Loteamento Vista Alegre. Rua Mendonça iniciando na rua Leste-Oeste dando acesso à Rodovia Transamazônica com extensão de 890 m. Travessa Recife com extensão de 465 m. e rua Natal com extensão de 465 m. Totalizando 1820 m, conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Roni Heck</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/</t>
+    <t>http://sapl.altamira.pa.leg.br/media/</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, a necessidade de executar o Projeto de Paisagismo, canteiro central, estacionamentos, iluminação de Led com super postes e rotatórias na Avenida Santo Antônio em Castelo dos Sonhos, em contrapartida a implementação do Asfalto destinado pelo Governo do Estado.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, a necessidade de organização e funcionamento na Sub Prefeitura de Castelo dos Sonhos do Serviço de Cadastramento das pessoas no CadÚnico (Cadastro único).</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>João do Fusca</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte do Travessão do Cajá 1, próximo ao antigo JS, no Assurini.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção da Ponte em frente a propriedade do senhor Garimpeiro, Km 27, no Assurini.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1970/indicacao_n447-1997.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1970/indicacao_n447-1997.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas do Loteamento Vista Alegre. Rua SD1 com extensão de 180 m. Rua Joaquim Nabuco com extensão de 235 m. e Rua 20 com extensão de 277 m. Totalizando 692 m, conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Tania Souza</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja regulamentado ou decretado que toda criança com fratura fechada, aguarde sua avaliação internada na UPA ou HGA que seja garantido o cadastro imediatamente para o Hospital Regional Público da Transamazônica e Hospital Geral de Altamira.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, o funcionamento imediato da Casa de Apoio em Belém, para pacientes de TFD.</t>
   </si>
@@ -210,2411 +210,2411 @@
   <si>
     <t>Silvano Fortunato</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto a empresa Norte Energia S/A, considerando que o programa de ação à malária firmada entre o município  de Altamira e a empresa Norte Energia S/A, encerra no dia 29 de fevereiro; Considerando o trabalho extraordinário de diminuição dos casos de malárias no município de Altamira, e por consequência a baixa de tratamentos; Considerando a importância dos profissionais e toda equipe que trabalha combatendo essa doença endêmica em nosso município e considerando por fim a necessidade que este convênio se estenda, de forma que garantirmos que os sete profissionais, que atuam na área, não fiquem desempregados, e possam ter os contratos renovados até no mínimo final de ano.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato o vereador que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública – DIP, realize o serviço de instalação de lâmpadas de LED, para o bairro Terras de Bonanza.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Enfermeiro Jaime</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_n456-24_2006.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_n456-24_2006.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a construção de uma praça, com quadra e academia ao ar livre, no bairro Buriti.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, indicar a Mesa Diretora Ouvido o Augusto e Soberano Plenário, na forma regimental, oficie-se o ilustríssimo senhor Gerente de Relacionamento da Equatorial em Altamira, no sentido de que intervenha junto a empresa empresa que realize, com maior frequência, a manutenção da rede elétrica da zona rural deste município.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_n458-24_2008.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_n458-24_2008.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a continuação da pavimentação asfáltica na Rodovia Transassurini no trecho entre a propriedade do DR. Alzito até a comunidade Quatro Bocas no Assurini.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1983/indicacao_n459-24_2009.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1983/indicacao_n459-24_2009.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a continuação da pavimentação asfáltica na Rodovia Transassurini no Trecho entre Agrovila Sol Nascente até a propriedade do senhor Noca no Assurini.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_n460-24_2010.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_n460-24_2010.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que o Executivo Municipal intervenha junto ao Excelentíssimo Senhor Helder Barbalho Governador do Estado do Pará, que instale uma unidade extensiva da ADEPARA-Agência de Defesa Agropecuária do Pará na Vila Canopus pertencente ao Município de Altamira.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1985/indicacao_n461-24_2011.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1985/indicacao_n461-24_2011.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize reforma e ampliação da Escola de Ensino Fundamental Três de Maio na Vila Canopus, município de Altamira Pará.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_n462-2012.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_n462-2012.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas Ruas Fernando de Noronha 230 m, Manoel Edilson Leite 291 m, no Loteamento Vista Alegre. Totalizando 521 Metros.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_n463-2013.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_n463-2013.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas Ruas; Alameda Maranhão 465 m, Rua José Maranhão 269 M, no Loteamento Vista Alegre. 734 Metros.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_n464-24_2014.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_n464-24_2014.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Tânia Souza, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado o processo seletivo simplificado, para garantir a contratação dos Professores e demais servidores da Educação, de excepcional interesse público, em caráter urgente.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_n465-24_2015.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_n465-24_2015.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, para que seja instalado na CASA DO IDOSO, Câmeras de Monitoramento e Segurança.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Davi Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_n466-24_2016.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_n466-24_2016.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de tapa buraco nas ruas: Jasmins, Antúrios, Crisântemos, Tv. Girassol, Tv. das Margaridas e Tv. Sândalos no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_n467-24_2017.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_n467-24_2017.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária do Departamento de iluminação Pública - DIP, realizar o serviço de instalação de Lâmpadas de Led, para os postes das ruas dos Bairros Jardim Primavera e Boa Esperança 7.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1992/indicacao_n468-24_2018.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1992/indicacao_n468-24_2018.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indico ao Executivo Municipal que, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de pavimentação asfáltica ou de bloqueteamento, e limpeza da Rua Harmonia, bairro Jardim primavera município de Altamira/PA.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1993/indicacao_n469-23_2019.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1993/indicacao_n469-23_2019.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indico à Mesa Diretora, ouvido o Augusto e Soberano Plenário, na forma Regimental, oficie-se ao Excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, para que leve iluminação pública para a Rua Bonfim localizada no bairro Jardim primavera para a devida manutenção da ordem urbana deste município.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1994/indicacao_n470-24_2020.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1994/indicacao_n470-24_2020.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira,  através da Secretaria competente, realizar as ações de emissão de documentos, consultas médicas e odontológicas, serviços psicossociais, e as demais atividades do PROJETO PREFEITURA PRESENTE, no Residencial Presidente Médici (Loteamento Bacana).</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1995/indicacao_n471-24_2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1995/indicacao_n471-24_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, solicitar a Secretaria Municipal de Saúde, que possa ser realizadas as vacinações antirrábica caninas e felinas, nas localidades descobertas e em todas as áreas do munícipio.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1997/indicacao_n472-24_2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1997/indicacao_n472-24_2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva Neto, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que viabilize a recuperação do Travessão do Barro Duro, KM 06, até a propriedade do senhor Daque no Assurini.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_n473-24_2024.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_n473-24_2024.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a pavimentação asfáltica da Agrovila Sol Nascente até, km 20, no Travessão das Mangueiras, no Assurini.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1999/indicacao_n474-24_2025.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1999/indicacao_n474-24_2025.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize reforma do Posto de Saúde da Vila Cabocla.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_n475-24_2026.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_n475-24_2026.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize o serviço de pavimentação asfáltica, calçamento, linha d' água nas ruas Luís Né da Silva, Francisco Pedrosa, Alberto Garcia Soares e Baldoíno Ramos, no bairro Premém.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_n476-24_2027.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_n476-24_2027.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a aquisição de trinta camas hospitalares e suporte de soro para HGA - Hospital Geral de Altamira.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_n477-24_2028.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_n477-24_2028.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, fundamentado nas disposições contidas no Regimento Interno desta Casa, indica o quê após a deliberação do Plenário, que a Mesa Diretora possa estar agendando e organizando Sessões desta Casa de Leis nos distritos de Castelo de Sonhos, Cachoeira da Serra e Vila Canopus ainda nesse primeiro semestre de 2024.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_n478-24_2029.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_n478-24_2029.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, elevação de aterros, drenagem, implantação de bueiros e terraplanagem com encascalhamento no Travessão do Pimentel com extensão de 8.890 metros localizados no Assurini.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_n479-24_2031.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_n479-24_2031.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indico ao Executivo Municipal que, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de pavimentação asfáltica ou de bloqueteamento, da Rua Jasmim, bairro Jardim primavera município de Altamira/PA.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2006/indicacao_n480-24_2032.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2006/indicacao_n480-24_2032.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, : Instalação de lixeiras nos bairros: Premem, Jardim independente I, Jardim independente II, Jardim independente III e Bela Vista.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2007/indicacao_n481-24_2033.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2007/indicacao_n481-24_2033.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Alves Soares, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de abrigos de Ônibus para agricultores em diversas localidades na região do Assurini.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_n482-24_2034.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_n482-24_2034.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a implantação de uma faixa de pedestres em frente comercial 2 irmãos, assim também como a implantação de duas lombadas na AV. Castelo Branco no Bairro São Domingos.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_n483-24_2035.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_n483-24_2035.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se a excelentíssima senhora Secretária de Saúde do Estado do Pará, Ivete Gadelha Vaz, que destine uma Unidade de Serviço Avançada de Saúde - USA ao município de Altamira.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_n484-24_2036.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_n484-24_2036.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de tapa buraco e recapeamento asfáltico nas ruas 06, 07, 08 e 09 no bairro Mutirão.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_n485-24_2037.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_n485-24_2037.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar a instalação de uma cobertura no lado externo do novo Restaurante Popular localizado na Avenida Bom Jesus no Bairro Mutirão.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_n486-24_2038.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_n486-24_2038.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar as instalações de Pórticos nas entradas de saídas de nossa cidade, para dar boas-vindas aos visitantes e ser também um dos cartões postais.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_n487-24_2039.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_n487-24_2039.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira,  através do Departamento de Iluminação Pública – DIP, realize o serviço de instalação de lâmpadas de LED, na lateral da Escola Saint Clair Passarinho, no bairro Sudam II.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Enf°. Tércio Brito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_n488-24_2040.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_n488-24_2040.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, realizar em caráter de urgência serviços de revitalização da Quadra Poliesportiva, localizada no Bairro Independente II, a mesma encontra-se em estado total de abandono, apresentando diversas irregularidades, como buracos, desnivelamentos e tablados de basquete quebrados, entre outros, o que dificulta a prática esportiva da comunidade supracitada.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_n489-24_2041.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_n489-24_2041.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, colocar placas indicativas com nome das ruas nos reassentamentos urbanos coletivos-RUCS.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2016/indicacao_n490-24_2042.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2016/indicacao_n490-24_2042.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize um comando de saúde na comunidade São Francisco na localidade do rio Iriri.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2017/indicacao_n491-24_2043.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2017/indicacao_n491-24_2043.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a reforma da Ponte do Igarapé do Palhal, 500 metros da Agrovila Sol Nascente no Assurini.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_n492-24_2044.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_n492-24_2044.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte próximo a propriedade do senhor Julião, Km 22, sentido Agrovila, no Assurini.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2019/indicacao_n493-24_2045.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2019/indicacao_n493-24_2045.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes ruas do bairro Nova Altamira;  R. Palmares 66 metros, R. Boa Vitoria 271 metros e Tv. Jerusalém 237 metros,  totalizando 574 metros.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2020/indicacao_n494-24_2046.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2020/indicacao_n494-24_2046.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes ruas do bairro Nova Altamira; R. São Francisco, R. Boa Esperança e Tv. Mineira, totalizando: 460 Metros.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2021/indicacao_n495-24_2047.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2021/indicacao_n495-24_2047.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, a construção de um abatedor de animais (matadouro) na cidade de Altamira.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2022/indicacao_n496-24_2048.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2022/indicacao_n496-24_2048.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, construir uma Ponte de concreto armado, na Curva do S, rodovia Gleba Assurini, próximo a Fazenda 3 Irmãos.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2023/indicacao_n497-24_2049.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2023/indicacao_n497-24_2049.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indico ao Executivo Municipal que, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de tapa buraco na rua quatorze localizada nas proximidades da Escolinha da Mônica, Bairro Sudam I, município de Altamira.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_n498-24_2050.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_n498-24_2050.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que, por meio da Secretaria Municipal de Saúde, envie à Agrovila Nova Canaã, na Gleba Assurini, um Programa de Saúde Itinerante, segundo postula a Lei n.° 3,390 de 01 de junho de 2022.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_n499-24_2051.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_n499-24_2051.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, para que sejam realizados estudos e, consequentemente, implementado o ''Programa ''Nossas Praças, Nosso Lazer''.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_n500-24_2052.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_n500-24_2052.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através do Departamento de Iluminação Pública – DIP, realize o serviço de instalação de lâmpadas de LED, para os Postes do RUC Água Azul.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_n501-24_2053.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_n501-24_2053.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de tapa buraco e recapeamento asfáltico nas ruas 10, 11 e 12 no bairro Mutirão.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_n502-24_2054.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_n502-24_2054.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública – DIP, realize o serviço de instalação de lâmpadas de LED, na rua Niterói no bairro Sudam 2, ao lado da garagem da Transbrasiliana.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_n503-24_2055.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_n503-24_2055.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente,  realizar a assinatura da ordem de serviço, para a reforma da quadra ao lado da escola Saint Clair Passarinho na perimetral, bairro Sudam II.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_n504-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_n504-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Tânia Souza, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a implantação de uma cozinha solidária no bairro Lama Negra, no sentido de oferecer alimentação diária para as crianças.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_n505-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_n505-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indico ao Executivo Municipal que, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de pavimentação asfáltica ou de bloqueteamento, e limpeza da Rua Girassol, bairro Jardim primavera município de Altamira/PA.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_n506-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_n506-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, reativar o poço após a análise de água, que fica localizado na rua Uruará do Ruc Água Azul.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2034/indicacao_n507-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2034/indicacao_n507-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto ao comando da Polícia Militar Regional do Xingu, a instalação de um Posto Policial, no Ruc Água Azul.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2035/indicacao_n508-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2035/indicacao_n508-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize o encascalhamento da ladeira km 04, do Travessão do Cajá 1, próximo a propriedade da dona Silva, no Assurini.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2036/indicacao_n509-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2036/indicacao_n509-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte no Travessão do Gorgulho da Rita, km 03, sentido a Agrovila Sol Nascente.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2037/indicacao_n510-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2037/indicacao_n510-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente realizar recuperação asfáltica na Rua 13 no bairro Jardim França.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2038/indicacao_n511-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2038/indicacao_n511-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, o sentido de viabilizar, o reassentamento dos moradores que residem em palafitas no final da Rua Monte Sião no bairro de Brasília.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2039/indicacao_n512-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2039/indicacao_n512-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes ruas do bairro Nova Altamira; Travessa 02. 121 M, Travessa 3. 131 M, e Tv. Janaina Pereira 120 M, totalizando: 372 M.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2040/indicacao_n513-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2040/indicacao_n513-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, através do Departamento de Iluminação Pública – DIP, realize o serviço de instalação de lâmpadas de LED, nas ruas Tambaqui e rua Jaú, como também realizar limpeza com roçagem, no bairro Laranjeiras.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_n514-24.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_n514-24.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, realizar o recapeamento da estrada que liga Altamira ao Ramal dos Cocos, colocando lado (a) ciclovia; lado (b) calçada para pedestre, iluminação pública da ponte e da via de acesso; pintura e meio fio.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2042/indicacao_n515-24_2068.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2042/indicacao_n515-24_2068.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Tânia Souza da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a ação de limpeza e tapa buraco, na Rua Nove do Bairro Mutirão.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2043/indicacao_n516-24_2069.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2043/indicacao_n516-24_2069.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, solicitar iluminação com refletores para quadra de esporte do bairro Independente II.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2044/indicacao_n517-24_2070.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2044/indicacao_n517-24_2070.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte do Pimentel, a 50 metros da próximo da propriedade do Senhor Chico Cristodi, no Assurini.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2045/indicacao_n518-24_2071.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2045/indicacao_n518-24_2071.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da estrada e construção da ponte no travessão da Dona Graça, próximo ao bar do Noca, lado esquerdo, no Assurini.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária Municipal de Saúde, proceda a criação de um programa permanente de vacinação domiciliar de pessoas idosas e acamadas no município de Altamira.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2047/indicacao_n520-24_2073.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2047/indicacao_n520-24_2073.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize a instalação de câmeras de vigilância nas Praças do Instituto Maria de Mattias, Independência, EMEF Ulisses Guimarães, Mirante, Cultura e a localizada no Jardim Independente II.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_n521-24_2074.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_n521-24_2074.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente a implantação do sistema de iluminação pública entre  Loteamento Viena e a Comunidade Cupiúba.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2049/indicacao_n522-24_2075.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2049/indicacao_n522-24_2075.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente a implantação do sistema de iluminação pública na Zona Urbana da Comunidade Monte Santo.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_n523-24_2076.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_n523-24_2076.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento e calçamento na Travessa Carolina Bairro Sudam II Altamira-PA.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2051/indicacao_n524-24_2077.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2051/indicacao_n524-24_2077.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública – DIP, realize o serviço de instalação de lâmpadas de LED, nas ruas Corvina, Mapará e rua Surubim, como também realizar recapeamento asfáltico e limpeza com roçagem, no bairro Laranjeiras.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2052/indicacao_n525-24_2078.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2052/indicacao_n525-24_2078.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública – DIP, realize o serviço de instalação de lâmpadas de LED, nas ruas Acesso 5,6 e 7 no bairro Sudam II.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2053/indicacao_n526-24_2079.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2053/indicacao_n526-24_2079.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Tânia Souza da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, para que seja realizado, a contratação de dois profissionais, sendo um Fisioterapeuta e um Fonoaudiólogo para casa do idoso.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2054/indicacao_n527-24_2080.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2054/indicacao_n527-24_2080.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Tânia Souza da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, para que seja realizado, a implantação de um Cras-Centro de Referência em Assistência Social, para os bairros: Conjunto Residencial Santa Benedita e Ruc Laranjeira.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2058/indicacao_n528-24_2084.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2058/indicacao_n528-24_2084.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize um comando de saúde na Comunidade do Cajueiro na localidade do Assurini, munícipio de Altamira Pará.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_n529-24_2085.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_n529-24_2085.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, que o executivo instale uma Secretaria de Defesa Civil no município de Altamira.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2060/indicacao_n530-24_2086.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2060/indicacao_n530-24_2086.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize uma faixa de pedestres, na avenida Bom Jesus, Bairro Mutirão, em frente Supermercado Peg Pag.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_n531-24_2087.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_n531-24_2087.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, através da Secretaria Competente, que viabilize a manutenção no Travessão do Santos, lado esquerdo, km 24, no Assurini.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2062/indicacao_n532-24_2088.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2062/indicacao_n532-24_2088.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, realize os serviços de limpeza, roçagem e coleta de lixo; no final da via, realizar os serviços de infraestrutura com galeria pluvial, linha d’água, calçada e pavimentação asfáltica e/ou bloqueteamento, como também a revitalização da rede de iluminação pública, com instalação de lâmpadas de LED, na Via Leste Oeste no bairro Sudam II.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2063/indicacao_n533-24_2089.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2063/indicacao_n533-24_2089.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da secretaria competente, realizar os serviços de calçadas com via de pedestres, limpeza com roçagem, como também as instalações das ciclovias, na Rodovia Presidente Médici, que dá acesso ao 51 Bis, Alberto Soares.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2064/indicacao_n534-24_2090.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2064/indicacao_n534-24_2090.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize a instalação de um ponte de espera de transporte escolar, com cobertura e assentos, para abrigar pais e alunos do bairro Cidade Nova.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2065/indicacao_n535-24_2091.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2065/indicacao_n535-24_2091.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pintura, sinalização horizontal e vertical, e faixas de pedestre em frente ao Restaurante Popular e em frente ao Supermercado Castro na Avenida Bom Jesus no bairro Mutirão.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2066/indicacao_n536-24_2092.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2066/indicacao_n536-24_2092.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a implantação de iluminação de iluminação pública na estrada de cachoeirinha entre os loteamentos Airton Senna I e Airton Senna II Zona Urbana do município de Altamira.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2067/indicacao_n537-24_2093.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2067/indicacao_n537-24_2093.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize a instalação da Central de Monitoramento Meteorológico, para o uso da Defesa Civil, nas dependências da Secretaria Municipal de Segurança Pública, Mobilidade Urbana e de Articulação da Cidadania.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2068/indicacao_n538-24_2094.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2068/indicacao_n538-24_2094.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Helder Barbalho - Governador do Estado do Pará, através da Secretaria competente, o aumento do aditivo referente as cotas de consultas da especialidade de Ortopedia e Traumatologia, ofertado pelo Hospital Regional Público da Transamazônica.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2071/indicacao_n539-24_2097.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2071/indicacao_n539-24_2097.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Tânia Souza da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, para que seja realizado um Mutirão de Cirurgias Eletivas, na especialidade de Ortopedia e Traumatologia (retirada de pinos), com objetivo de diminuir a extensa fila de espera do procedimento cirúrgico acima citado.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2072/indicacao_n540-24_2098.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2072/indicacao_n540-24_2098.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, venho solicitar a compra de cadeiras escolares para a Escola Sol Nascente na Comunidade do Assurini.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2073/indicacao_n541-24_2099.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2073/indicacao_n541-24_2099.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize o conserto do telhado da Escola Sol Nascente na Comunidade do Assurini.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_n542-24_2100.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_n542-24_2100.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade no Loteamento São Francisco, nas seguintes ruas: SF-02(256M), SF-08(145M) e SF-09(281M), totalizando 682 metros.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_n543-24_2101.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_n543-24_2101.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade no Loteamento São Francisco nas seguintes ruas: SF-15(470M), SF-16(439M) e SF-17(497M), totalizando 1.406 metros.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_n544-24_2102.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_n544-24_2102.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial nas ruas; Sete amigos, Nova Altamira, Dom Mauro Silva, Lúcio Valdo e São Paulo, no Bairro Nova Altamira.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_n545-24_2103.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_n545-24_2103.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que oficia-se ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realize a regularização fundiária urbana para emissão de títulos definitivos para os lotes urbanos nas seguintes Ruas do Bairro Nova Altamira: TV. Por do Sol, TV. Jerusalém, Rua Boa Vitória, Rua Dom Mario Silva, Rua 7 amigos, Tv. Mineira, Rua São Francisco, Rua Boa Esperança, TV.02, TV.03, Rua Santo Antônio, Rua Nova Altamira.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_n546-24_2104.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_n546-24_2104.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que, por meio da Secretaria Municipal de Saúde, envie às comunidades Vila Cabocla e Canopus, um Programa de Saúde Itinerante, segundo postula a Lei n.° 3,390 de 01 de junho de 2022.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_n547-24_2105.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_n547-24_2105.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, para que seja implementado um projeto relacionado aos bueiros, tubulações e galerias, com objetivo de prevenir as enchentes que acometem diversas regiões de nossa cidade no período de alto índice pluviométrico.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Juarez Giachini - Palito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2080/indicacao_n548-24_2106.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2080/indicacao_n548-24_2106.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, destine materiais básicos a serem utilizados em sessões de fisioterapia nos distritos de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_n549-24_2107.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_n549-24_2107.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juarês Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio da Secretária competente, realize a sinalização horizontal e vertical , bem como a instalação de lombadas das travessas Dr. Isaias Pinheiro Antônio de Brito, São Jorge e Joanin Trevisan, no distrito de Castelo de Sonhos; e das Ruas Rio Tocantins e Rio Tapajós e Avenida Três de Maio, no distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2082/indicacao_n550-24_2108.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2082/indicacao_n550-24_2108.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão (06) Seis Irmãos km 38, no Assurini.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2083/indicacao_n550-24_2108.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2083/indicacao_n550-24_2108.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, oficie-se o excelentíssimo senhor PREFEITO DE ALTAMIRA CLAUDOMIRO GOMES, interceder junto ao Governo do Estado, através da Secretária de Estado de Educação, em parceria realizar o serviço de reforma do Prédio da Escola, como também reforma da Quadra de Esporte localizada na Agrovila Sol Nascente, no Assurini</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_n552-24_2110.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_n552-24_2110.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indica ao Executivo Municipal que, através da Secretaria Municipal de Obras, Viação e Infraestrutura –SEMOVI, realize o serviço de asfaltamento na passagem Sete no bairro Ibiza, município de Altamira.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2085/indicacao_n553-24_2111.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2085/indicacao_n553-24_2111.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indica ao Executivo Municipal que, através da Secretaria Municipal de Obras, Viação e Infraestrutura –SEMOVI, realize o serviço de Asfaltamento na Passagem Oito no bairro Ibiza, município de Altamira.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_n554-24_2112.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_n554-24_2112.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da secretaria competente, realizar a instalação de dois redutores de velocidade (quebra-molas) na Trav. Paula Marques, entre a Rua Sete de Setembro e Magalhães Barata.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_n555-24_2113.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_n555-24_2113.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da secretaria competente, realizar a perfuração de um POÇO ARTESIANO na comunidade Vila Piauiense, próximo a escola da comunidade, e que seja feito os reparos na bomba de água daquela comunidade para que possa ser restabelecido o fornecimento de água com qualidade.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2089/indicacao_n556-24_2115.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2089/indicacao_n556-24_2115.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a pavimentação na Rua da Celpa, localizada no bairro Ibiza, município de Altamira Pará.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2090/indicacao_n557-24_2116.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2090/indicacao_n557-24_2116.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a mudança do Transformador da Escola Sol Nascente, na localidade do Assurini.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2091/indicacao_n558-24_2117.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2091/indicacao_n558-24_2117.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial, na Travessa Dionísio Bentes, no bairro: Dom Lorenzo.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2092/indicacao_n559-24_2118.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2092/indicacao_n559-24_2118.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Altamira, Claudomiro Gomes, através da Secretaria Competente, que Viabilize a manutenção_x000D_
 do Travessão do Paratizinho, no Km 09, lado direito até a propriedade do senhor Leiteiro, no Assurini.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2093/indicacao_n560-24_2119.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2093/indicacao_n560-24_2119.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Altamira, Claudomiro Gomes, através da Secretaria Competente, que viabilize a manutenção_x000D_
 do Travessão do Paratizinho, no Km 09, lado esquerdo próximo a propriedade do senhor Barbudo, no Assurini.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_n561-24_2120.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_n561-24_2120.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indica ao Executivo Municipal que, através da Secretaria Municipal de Obras, Viação e Infraestrutura –SEMOVI, realize o serviço de tapa buraco na rua Odília de Sousa esquina com travessa Castanheira localizada nas proximidades da Igreja do Evangelho Quadrangular, bairro Santa Benedita, município de Altamira.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_n562-24_2121.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_n562-24_2121.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indica ao Executivo Municipal que, através da Secretaria Municipal de Obras, Viação e Infraestrutura –SEMOVI, realize o serviço de tapa buraco na Travessa Magalhães Barata Bairro: Centro, município de Altamira.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2096/indicacao_n563-24_2122.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2096/indicacao_n563-24_2122.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente, realizar limpeza com capina e roçagem das calçadas da rua Bacuri, com inicio no Ruc Jatobá, até a entrada do Loteamento São Francisco.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_n564-24_2123.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_n564-24_2123.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, o serviço de implantação de iluminação de LED, na comunidade vale piauiense no km 23 sentido Brasil Novo.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_n565-24_2125.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_n565-24_2125.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente,  o serviço de pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade. Nas seguintes Ruas do loteamento São Francisco. Rua SF-01 com 509 M, Rua SF-12 com 90 M e Rua SF-13 105 M Totalizando 704 M.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_n566-24_2126.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_n566-24_2126.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas ruas; Recife, Profeta e dos Crentes, no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_n567-24_2127.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_n567-24_2127.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de tapa buraco e recapeamento asfáltico, na rua Natividade Batista de Menezes, acesso ao Alberto Soares.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2102/indicacao_n568-24_2128.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2102/indicacao_n568-24_2128.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que tome providências para solucionar a falta de água, no Ramal Monte Santo, próximo a escola São Pedro, disponibilizando um caminhão pipa, para abastecimento de água.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize limpeza e retirada de entulhos e colocação de placas indicativa com avisos PROIBIDO JOGAR LIXO ENTULHOS, na rua: Flamboiã, antiga rua: S, Bairro: Jatobá.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2104/indicacao_n570-24_2130.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2104/indicacao_n570-24_2130.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, o serviço de pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade. Nas seguintes Ruas do loteamento São Francisco. Rua SF-04 com 240 M, Rua SF-05 com 150 M e Rua SF-11 com 133 M,  Totalizando 523 M.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_n571-24_1993.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_n571-24_1993.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva Neto, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do ramal do Carlito, km 33, ao Travessão do do Cajá 1, no Assurini.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2108/indicacao_n572-24_1994.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2108/indicacao_n572-24_1994.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva Neto, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que viabilize a recuperação e encascalhamento do Ramal do Johnson, km 36, adjacente ao Travessão do Cajá 1, no Assurini.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2109/indicacao_n573-24_1995.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2109/indicacao_n573-24_1995.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente realize serviços de tapa buraco na Rua 8 do bairro Mutirão e na Rua 13 no bairro Jardim França.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfº. Olailton</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_n574-24_1996.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_n574-24_1996.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Davi Teixeira e Olailton Carvalho, que indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar o serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial da Rua Rio Curuá Grande, no Bairro Independente I.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2111/indicacao_n575-24_1997.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2111/indicacao_n575-24_1997.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, restabeleça a iluminação pública na rotatória que dá sentido ao bairro Airton Sena I e Airton Sena II na cidade de Altamira Pará.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_n576-24_1998.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_n576-24_1998.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize 920 metros de roçagem no loteamento Airton Sena I, nesta cidade.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_em_conj_577-241999.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_em_conj_577-241999.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Socorro do Carmo e Davi Teixeira que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a contratação de um Nutricionista para atender nas Unidades Básicas de Saúde do Município de Altamira-Pará.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_n578-24_2000.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_n578-24_2000.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de tapa buraco na rua principal Francisco Meireles, Bairro: Jardim Independente I município de Altamira.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_n579-24_2001.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_n579-24_2001.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de tapa buraco na Rua Acesso Quatro, localizada nas proximidades do supermercado Milênio. Bairro: Jardim Independente I, município de Altamira.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_n580-24_2003.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_n580-24_2003.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade no bairro independente II nas ruas: Travessa 25 de agosto com 98 M e Alameda 25 de agosto com 203 M. Totalizando 301 M.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_n581-24_2004.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_n581-24_2004.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura com galeria pluvial, linha d’água, calçada e pavimentação asfáltica e/ou bloqueteamento, na rua Antônio Pena bairro do Ibiza.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_n582-24_2005.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_n582-24_2005.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realizar os serviços de infraestrutura, com linha d'água, galeria pluvial, calçamento, acessibilidade e calçamento de pavimentação asfáltica ou bloqueteamento nas ruas; Natal, Um, Dois e Rua José Maranhão, no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_n583-24_2006.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_n583-24_2006.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Adevaldo Brito, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal junto a secretaria competente, realize o serviço de roçagem na estrada do Aeroporto seguindo ao Balneário do Pedral.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2121/indicacao_n584-24_2007.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2121/indicacao_n584-24_2007.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Alves Soares, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, construção de boxes e banheiros para comerciantes no porto sentido Assurini a Altamira.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2122/indicacao_n585-24_2008.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2122/indicacao_n585-24_2008.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficie-se ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio da Secretaria competente, proceda a construção de um quiosque na praça situada no bairro Santa Benedita.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_n586-24_2009.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_n586-24_2009.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, viabilize a manutenção do Travessão do Sossego 2, Comunidade Santa Terezinha, km 38, Assurini.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_n587-24_2010.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_n587-24_2010.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que a Central Reguladora do Município de Altamira, garanta prioridade na realização de exames e consultas para idosos que convivem na Casa do Idoso.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_n588-24_2011.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_n588-24_2011.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado um dia de confraternização com muitas brincadeiras e forró para idosos do CCI (Casa de Convivência dos Idosos), afim de contribuir com a socialização, divertimento e aprendizagem dos idosos.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_n589-24_2012.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_n589-24_2012.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a reforma completa da Escola São Sebastião de Oliveira no bairro Bela Vista.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_n590-24_2013.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_n590-24_2013.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, viabilize a manutenção do Ramal do Parafusão, adjacente ao Travessão do Cajá 1, até a beira rio, no Assurini.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_n591-24_2014.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_n591-24_2014.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, contrate um médico para atender pacientes no HGA para o setor de ultrassonografias.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_n592-24_2015.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_n592-24_2015.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Maria Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, reative o Cinema Lúcio Mauro.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_n593-24_2016.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_n593-24_2016.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de tapa buraco na Avenida Bom Jesus nas proximidades do Restaurante Popular, Bairro: Mutirão, município de Altamira.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_n594-24_2017.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_n594-24_2017.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de tapa buraco na Avenida Bom Jesus nas proximidades de uma Distribuidora, Bairro: Mutirão, município de Altamira.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_n595-24_2018.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_n595-24_2018.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficie-se ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que proceda com a criação de uma Secretária voltada a atender as demandas dos povos indígenas e tradicionais de Altamira</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_n596-24_2019.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_n596-24_2019.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize implantação de iluminação de Led nas ruas: Ananias Alves Corrêa, Rua Maria do Socorro e Rua das Neves,  todas no bairro mexicano.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Enfermeiro Jaime, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_em_conj_n597-24_2020.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_em_conj_n597-24_2020.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato e Vanderjaime Santos indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, realizar os serviços de infraestrutura com galeria pluvial, linha d’água, calçada e pavimentação asfáltica e/ou bloqueteamento, na travessa Presidente Dutra, bairro São Domingos.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_em_conj_n598-24_2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_em_conj_n598-24_2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato e Vanderjaime Santos indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, evidenciar estudos, com vistas transformar a UBS Brasília em uma Unidade de Pronto Atendimento-UPA.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a instalação de iluminação pública da Rua Marechal Rondon, bairro Independente I.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_n600-24_2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_n600-24_2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a ação PREFEITURA PRESENTE, no bairro Laranjeiras.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_n601-24_2024.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_n601-24_2024.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a aquisição dos fardamentos, equipamentos de trabalho e todo os EPI, dos Agentes de Combate às Endemias – ACE.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_n602-24_2025.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_n602-24_2025.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado o serviço de dedetização e desratização, no Mercado Municipal de Altamira, localizado no centro da cidade.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2140/indicacao_n603-24_2026.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2140/indicacao_n603-24_2026.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, no sentido de solicitar, para que seja realizado abastecimento diário de lençóis/cobertores para pacientes internados da Unidade de Pronto Atendimento de Altamira (UPA).</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_n604-24_2028.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_n604-24_2028.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação e encascalhamento da ladeira do travessão do Giboião, Km 42, lado esquerdo, sentido a Vila Ressaca no Assurini.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_n605-24_2029.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_n605-24_2029.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção e encascalhamento da ladeira do Travessão Bom Jardim 2, no KM 46, lado direito, até a Beira do Rio, no Assurini.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_n606-24_2030.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_n606-24_2030.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize implantação de iluminação de Led nas travessas: Persides, Israel e Silva todas no bairro mexicano.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_n607-24_2031.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_n607-24_2031.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a reforma completa da quadra de esportes da escola São Sebastião de Oliveira no bairro Bela Vista.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n608-24_2032.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n608-24_2032.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, faça aquisição de uma geladeira para o posto de saúde do bairro Buriti.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_n609-24_2033.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_n609-24_2033.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a contratação de um profissional de saúde para a comunidade Baliza na Resex Rio Xingu.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_n610-24_2034.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_n610-24_2034.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, faça aquisição de 50 centrais de ar para HGA (Hospital Geral de Altamira).</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_n611-24_2035.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_n611-24_2035.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar a construção de um Auditório, instalação de um playground, uma brinquedoteca e rede de internet na EMEF Rui Barbosa, no RUC Laranjeiras.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_n612-24_2036.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_n612-24_2036.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar os serviços de pavimentação asfáltica, drenagem, calçamento e linha d'água da Passagem 1 e 2, e da Rua Circular 2, no bairro Ibiza.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_n613-24_2037.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_n613-24_2037.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, indica á mesa diretora ouvido o Augusto e soberano plenário, na forma regimental, oficie-se o excelentíssimo senhor Deputado Federal Henderson Lira Pinto que mobilize esforços junto ao Ministério das Comunicações e á empresa telefônica Brasil (VIVO) a fim de que esta realize a instalação de duas torres de telefonia móvel nos distritos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_n614-24_2038.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_n614-24_2038.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a aquisição dos fardamentos, equipamentos de trabalho e todo os EPIs, dos Agentes Comunitários de Saúde - ACS.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_n615-24_2039.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_n615-24_2039.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura com galeria pluvial, linha d'água, calçada e pavimentação asfáltica e/ou bloqueteamento, na rua do Rosário, bairro São Domingo.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_n616-20242041.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_n616-20242041.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize a revitalização da Praça do Mirante, localizada no bairro Brasília, no sentido de realizar um serviço de monitoramento 24hs, colocar tela de proteção ou retirar a torre do local para evitar suicídios.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_n617-20242042.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_n617-20242042.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize implantação de iluminação de Led nas travessas: Ireno Corrêa, Travessa Arão e Travessa Regina Silva todas no bairro mexicano.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2157/indicacao_n618-20242043.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2157/indicacao_n618-20242043.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, que realize a implantação de 02(Duas) lombadas na rua Umbelino de Oliveira em frente ao N°1398 próximo ao açougue e a outra no n°1355 em frente a distribuidora no bairro Independente I.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_n619-20242044.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_n619-20242044.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a reforma da Escola Cristo Rei, lado esquerdo, km 27, no Travessão Cajá 1,no Assurini.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_n620-20242045.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_n620-20242045.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, que viabilize a manutenção do Ramal da Dona Silva, adjacente ao Travessão Cajá 1, lado esquerdo, depois do antigo JS, no Assurini.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_n621-20242046.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_n621-20242046.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, fazer contratação de um médico e um dentista para atender na Vila Canopus</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_n622-20242047.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_n622-20242047.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a construção de um polo de artesanato na antiga escola Rui Barbosa, que fica localizada na Avenida João Pessoa nesta cidade de Altamira-PA.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n623-20242048.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n623-20242048.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realizar o serviço de tapa buraco na Alameda Perimetral, município de Altamira.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_n624-20242049.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_n624-20242049.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Saúde - SESMA, realizar a aquisição de otoscópios médicos, quantos forem necessários, para o município de Altamira.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_n625-20242050.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_n625-20242050.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento e calçamento nas Travessas Três, Quatro e Cinco no bairro Mutirão.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_n626-20242051.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_n626-20242051.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao excelentíssimo Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar a instalação de lixeiras no Bairro Airton Senna.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfermeiro Jaime</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2166/indicacao_n627-20242052.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2166/indicacao_n627-20242052.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Davi da Silva Teixeira e Vanderjaime Santos, que sugerem ao excelentíssimo Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de pavimentação asfáltica com linha d'água e calçamento, no final da rua João Pinho no Bairro Brasília.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_n628-20242053.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_n628-20242053.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime, indica-se ao Executivo Municipal que implemente o Programa de Educação Complementar(PEC). Segue o anexo abaixo:</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_n629-20242054.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_n629-20242054.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime, indica-se á mesa diretora ouvido o Augusto e soberano Plenário, na forma regimental, oficie-se ao excelentíssimo senhor Prefeito Claudomiro Gomes, no sentido de solicitar a criação de um centro de referências para a saúde da mulher ,visando melhorar a oferta e a qualidade dos serviços de saúde para mulheres em nossa comunidade. Segue o anexo abaixo:</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_n630-20242055.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_n630-20242055.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, perfurar um poço semi - artesiano, na Escola Municipal Alteir Mardegan, na localidade vicinal da Firma, comunidade do Picadão, no Assurini.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_n631-20242056.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_n631-20242056.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, implantar 02 (dois) Redutores de Velocidades na Rodovia Transassurini, 01 (um) no km 01, próximo ao posto de gasolina, no Trevo que segue para Agrovila Sol Nascente e 01 (um) próximo à Vila 4 Bocas, Itapuama, Espelho e etc...</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_n632-20242057.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_n632-20242057.pdf</t>
   </si>
   <si>
     <t>O vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, realizar a instalação de dois redutores de velocidade (quebra-molas) na Trav. Paula Marques, entre a Rua Sete de Setembro e Magalhães Barata.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_n633-20242058.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_n633-20242058.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve sugere á Mesa Diretora, ouvido o Augusto Soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, realizar a aquisição de detectores de metal, para serem utilizados nas escolas Municipais.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n634-2059.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n634-2059.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas seguintes Ruas do loteamento mexicano: Travessa Regina Silva-665 m, Travessa Salomão Alves-665 m, Travessa Maria Alves-665 m, Totalizando: 1.832 metros conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n635-2060.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n635-2060.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas seguintes Ruas do loteamento mexicano: Travessa-672 m, Rua Ananias Alves Corrêa 490 m, Travessa Arão-670 m, totalizando: 1.832 metros conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_n636-2061.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_n636-2061.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que providencie os serviços de infraestrutura como: pavimentação asfáltica, calçamento e linha d'água Passagem 1, Passagem 2, e Rua São Sebastião, no bairro Jardim Ibiza.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2176/indicacao_n637-2062.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2176/indicacao_n637-2062.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, crie um programa de capacitação contínua voltada aos profissionais de saúde do município.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_n638-2063.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_n638-2063.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da ponte na entrada do Travessão do Cajá 1, próximo a propriedade da senhor Tuta, no Assurini.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do Gorgulho da Rita km19 próximo a propriedade do senhora Martinha, no Assurini.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2179/indicacao_n640-2065.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2179/indicacao_n640-2065.pdf</t>
   </si>
   <si>
     <t>O vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da secretaria competente realizar a reforma do SAMU e reforma sala dos conselhos.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2180/indicacao_n641-2066.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2180/indicacao_n641-2066.pdf</t>
   </si>
   <si>
     <t>O vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Diretor Presidente do ALTAPREV, disponibilizar o serviço psicológico para atender os servidores público municipais, em processo de aposentadoria, como medida de acompanhar a transição do beneficiário.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_n642-2067.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_n642-2067.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a continuação do Asfaltamento da Agrovila Sol Nascente, até propriedade da senhora Analu no Travessão das Mangueiras, no Assurini.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n643-2068.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n643-2068.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a continuação do Asfaltamento da Agrovila Sol Nascente, até o Rio Ituna sentido Vila Ressaca, no Assurini.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_n644-2069.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_n644-2069.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, , através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de pavimentação asfáltica ou de bloqueteamento, e limpeza da Rua das Violetas Bairro, Boa Esperança município de Altamira/PA.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_n645-2070.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_n645-2070.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas seguintes Ruas do Loteamento Mexicano: Travessa Persides, José Corrêa e Maria do Socorro.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_n646-2071.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_n646-2071.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, que sugere ao excelentíssimo senhor Claudomiro Gomes, prefeito Municipal de Altamira/PA através da secretaria competente, solicita que seja construído uma praça com academia ao ar livre e pista de Skate no RUC São Joaquim.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_n647-2072.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_n647-2072.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a aquisição de bombas para a localidade das quatro Bocas-Assurini.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_n648-2073.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_n648-2073.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a perfuração de 03 (três) poços semi artesianos, sendo 01(um) no RUC Laranjeiras ;01(um) no RUC Água Azul e 01(um) na Comunidade da Agrovila Vale Piauiense, Km, 23.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_n649-2074.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_n649-2074.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficie-se ao senhor PREFEITO DE ALTAMIRA CLAUDOMIRO GOMES que produza um cronograma contendo datas e locais para a realização de atendimento do Programa Saúde Itinerante, conforme postula a Lei nº 3.390 de 01 de junho de 2022 e o disponibilize na rede mundial de computadores, bem como nas mídias digitais.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_n650-2075.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_n650-2075.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado a contratação de um Médico com especialidade em Dermatologia e Urologia, para atendimento na rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_n651-2076.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_n651-2076.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, a aprovar a Indicação nº 651/2024, recomendando ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, determine a Secretaria Municipal de Saúde, a equiparação salarial dos ACS, ACE e microscopistas contratados, com o piso salarial de dois salários mínimos vigentes no país, conforme recebem os que são efetivos, atendendo aos dispositivos legais constate da Emenda Constitucional n° 120, de 05/05/2022 e Portarias do Ministério da Saúde n°s 3.238/2009 (microscopistas); 3.086/2024 (ACE) e 3.162/2024 (ACS) promovendo assim, a isonomia salarial das categorias contratadas e efetivas, além de estabelecer o justo pagamento aos contratados, que realizam as mesmas atividades e serviços dos efetivos.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_n652-2077.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_n652-2077.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, revitalizar e urbanizar a área de parques e orlas do município, situado as margens do igarapé Altamira, transformando este espaço, em parque ecológico, com toda a infraestrutura necessária para visitação, com  quiosques, lanchonetes, áreas de lazer, passeio, piqueniques, acervos para estudos e pesquisas, dentre todos os equipamentos próprios de parques livres, disponibilizando à população, um espaço arborizado e com estrutura para a diversão e lazer em família.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, viabilize a manutenção na entrada do Travessão do Bom Sossego 2, no Km 34 ao Km 40, até a propriedade do senhor Noca, no Assurini.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, viabilize a reforma no Centro de Convivência da Melhor Idade (CCMI) em Altamira.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
@@ -2681,550 +2681,550 @@
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, faça o ressarcimento das insalubridades dos trabalhadores de saúde que tiraram férias nos meses de junho e julho de 2024.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, realizar a aquisição de transporte intermunicipal do município de Altamira aos municípios que atendem aos pacientes do programa fora do município TFD, um transporte ônibus, micro-ônibus ou van, para os pacientes e acompanhantes que vão à Belém e Santarém.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_n664-2091.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_n664-2091.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Ramal do Paulo Cambuhi, KM 36, até a beira do Rio, adjacente ao Travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_n665-2092.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_n665-2092.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, bloqueteamento ou asfaltamento na Avenida Jorge Nogueira, no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_n666-2093.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_n666-2093.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a instalação de internet no posto de Saúde da Vila Canopus.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize estudos de viabilidade técnica e orçamentária para implantação de um centro especializado no tratamento do câncer no município de Altamira.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n668-2095.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n668-2095.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, envie ao Travessão das Baianas um comando do programa Saúde Itinerante, segundo postula a Lei n°3.390 de 01 de junho de 2022.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_n669-2096.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_n669-2096.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, juntamente a empresa Rodonave Navegações providenciar a terceira balsa, para a travessia do Assurini.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_n670-2097.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_n670-2097.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção do Ramal do Valtinho, no Km 25, lado esquerdo próximo a propriedade do senhor Tuta, na Transassurini.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_n671-2100.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_n671-2100.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que institua um programa oficial de Educação Ambiental a ser desenvolvido e executado pelas secretarias de Educação e da Gestão do Meio Ambiente.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_n672-2101.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_n672-2101.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a implantação de quadras de beach tênis em locais estratégicos de nossa cidade.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_n673-2102.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_n673-2102.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar a reforma completa da escola Saint Clair Passarinho, no bairro Sudam II.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_n674-2103.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_n674-2103.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato ,sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar a reforma completa da praça Ulisses Guimarães localizada no Jardim Independente II.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_n675-2104.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_n675-2104.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a criação de um programa de incentivo a doação de cabelos para pessoas em tratamento contra o câncer e realize a contratação de uma equipe especializada para confecções de perucas.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_n676-2105.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_n676-2105.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a criação de novos espaços esportivos públicos, bem como a revitalização dos já existentes , visando á promoção da prática esportiva e do lazer para toda população.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>Enfº. Olailton</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_n677-2106.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_n677-2106.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que sejam tomadas as seguintes providências: Solicitação para que o Apoio Psicopedagógico nas Escolas Municipais de Altamira seja semanal, com profissionais fixos em cada unidade escolar.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_n678-2107.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_n678-2107.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte do, km 30, próximo a propriedade do Senhor Domingos do Sindicado, na Transassurini.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_n679-2108.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_n679-2108.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a construção de duas pontes no Travessão da 06, sentido Transamazônica, Km 03, próximo a propriedade do senhor Chico Capixaba, na princesa do Xingu.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_n680-2109.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_n680-2109.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja inserido em seus vencimentos a periculosidade aos profissionais do CTA, CAPS infantil e CAPS adulto.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_n681-2110.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_n681-2110.pdf</t>
   </si>
   <si>
     <t>iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica da Travessa 02, no bairro Paixão de Cristo até ligar com a rua 12, no bairro Mutirão, uma extensão de aproximadamente trezentos metros.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_n682-2111.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_n682-2111.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a Pavimentação Asfáltica do Travessão do Gorgulho da Rita, no Km 25, lado esquerdo, um trecho de aproximadamente ,6km, até a Agrovila Sol Nascente , no Assurini.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n683-2112.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n683-2112.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a Recuperação do Ramal da Vila Pereira, km 20,lado esquerdo, até a propriedade do Senhor Marquinho no Assurini.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_n684-2113.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_n684-2113.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a reforma e manutenção de todos os semáforos da cidade de Altamira , visando garantir o pleno funcionamento e a segurança no trânsito, bem como a modernização dos equipamentos , se necessário, para melhorar a mobilidade urbana e reduzir o risco de acidentes.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_n685-2114.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_n685-2114.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que sejam tomadas as seguintes providências :_x000D_
 Objeto: Solicitação para que o Apoio Psicopedagógico nas Escolas Estaduais de Altamira seja semanal, com profissionais fixos em cada unidade escolar.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_n686-2115.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_n686-2115.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a reforma e ampliação do setor de merenda escolar do município de Altamira.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n687-2117.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n687-2117.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construir uma praça equipada com playground para as crianças e área de lazer para jovens e adultos, e uma área localizada via Leste Oeste, no bairro Sudam II.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_n688-2118.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_n688-2118.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reabertura terraplenagem, elevação de aterro e empissaramento nos Ramais: Ramal Cupuzinho; Ramal Dos Traíras; Ramal Das Chácaras;</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_n689-2119.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_n689-2119.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reabertura terraplenagem, elevação de aterro e empissaramento nos Ramais: Ramal Grota Seca; Ramal Itaboca; Ramal Gaviãozinho;</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_n690-2120.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_n690-2120.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a compra de medicamentos para o hospital (HGA) e para a unidade de pronto atendimento (UPA) desta cidade de Altamira.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_n691-2121.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_n691-2121.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, solicitar o retorno das cirurgias eletivas para o hospital (HGA) desta cidade de Altamira.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_n692-2122.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_n692-2122.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio da Secretaria Municipal de Segurança Pública, realize a implantação de um Centro de Operações de Segurança Publica da Prefeitura Municipal de Altamira, que será responsável pelo controle e manutenção de um sistema integrado de monitoramento por câmeras nas seguintes áreas abaixo em anexo:</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_n693-2123.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_n693-2123.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, que indica ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação e piçarramento do Travessão Bom Jardim 1, km 39, lado esquerdo, no Assurini.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_n694-2124.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_n694-2124.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva Neto, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que viabilize a recuperação e rebaixamento da ladeira do Ramal do Johnson, km 36, adjacente ao Travessão do Cajá 1, no Assurini.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_n695-2127.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_n695-2127.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de uma praça equipada com playground para as crianças e com uma academia ao ar livre e área de lazer para jovens e adultos no bairro São Francisco.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_n696-2128.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_n696-2128.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de ligação ao sistema de distribuição de água na Alameda Castro Herenio e Alameda Ana Ellen no loteamento Airton Senna I.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_n697-2129.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_n697-2129.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora ouvido o Augusto e Soberano Plenário, na forma regimental, oficie-se ao excelentíssimo SENHOR PREFEITO DE ALTAMIRA, CLAUDOMIRO GOMES, que, por meio da Secretaria Municipal de Segurança Pública, Mobilidade Urbana e de Articulação da Cidadania, sejam instalados Postos Avançados de Segurança em Bairros Prioritários.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_n698-2130.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_n698-2130.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, em obediência a legislação vigente a descentralização da prefeitura para as secretarias de Educação, Saúde e Assistência Social, os setores de RH, licitação e setor financeiro, respeitando as normas correlatas e leis que regem a autonomia financeira e administrativa dessas secretarias, assim como devolvendo a elas suas autonomias em consonância com as determinações subordinativas nas regras atos normativos dispostos e expressos nos diplomas legais, contido nas Leis 8.080/1990, 8.142/1990 e 8.742/1993.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_n699-2131.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_n699-2131.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvido o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, a revogação do decreto nº 3011, de 23 de novembro de 2023, que trata das insalubridades, ao mesmo edite um novo decreto que possa regulamentando a revisão das insalubridades dos servidores públicos municipais, dentro dos percentuais e parâmetros corretos que a legislação que versa sobre insalubridade e periculosidade definem. Por fim, que o Executivo edite também um decreto regulamentando a efetivação dos ACS e ACE que foram implementadas pela Prefeitura, por meio de portarias no ano de 2011.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, a construção de uma academia ao ar livre, para os moradores do Ramal do Cupuzinho. Localizado na estrada da cachoeirimha próximo a Betânia.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, os serviços de pavimentação asfáltica, com infraestrutura, na estrada do Ramal dos Crentes - Serrinha.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_n_702-2137.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_n_702-2137.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte no travessão do Gorgulho da Rita, km 25, próximo a propriedade do senhor Tuta, no Assurini.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_n_703-2138.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_n_703-2138.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, construção de boxes e banheiros para comerciantes no porto sentido Assurini a Altamira.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_n_704-2139.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_n_704-2139.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Alves Soares, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, implantação de Um Campo Experimental de Agricultura na Agrovila 04 Bocas, no Assurini.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_n705-2140.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_n705-2140.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria da Gestão do Meio Ambiente, realizar a criação do Programa Municipal de Valorização de Energia Renovável( PROMVER ).</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_n706-2141.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_n706-2141.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria da Gestão do Meio Ambiente , realizar a criação de um Programa de Recuperação de Áreas Degradas - PRAD.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfática  do Ramal do Itaboca, interligando a estrada de acesso a Princesa do Xingu.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, a implantação de placas de sinalização e faixas de pedestres na comunidade Cupiúba.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
@@ -3234,1033 +3234,1033 @@
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a criação de um Plano Continuo de Manutenção de Estradas e Pontes do Município.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que, por meio da Secretaria Municipal de Saúde, realize a implementação de Programa de Prevenção e Combate à Obesidade no Município.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1996/mocao_n39-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1996/mocao_n39-23.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação de iniciativa da vereadora Socorro do Carmo, pela passagem do dia Internacional da Mulher, a ser celebrado no dia 08 de Março.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2055/mocao_n40-24_2081.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2055/mocao_n40-24_2081.pdf</t>
   </si>
   <si>
     <t>Moção de iniciativa do vereadora Thais Nascimento, congratulações e aplausos a associação de TEA'S do Xingu pela celebração do dia Mundial da Conscientização do Autismo -02 de Abril.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2056/mocao_n41-24_2082.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2056/mocao_n41-24_2082.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere que seja consignada MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, a Maria Édem do E. Silva , pela passagem do dia Mundial de Conscientização Sobre o Autismo, celebrado no dia 02 de abril .</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2106/mocao_n42-2024_1992.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2106/mocao_n42-2024_1992.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos de iniciativa do vereador Silvano Fortunato, pela Passagem do dia das Mães.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>De iniciativa do vereador Enf. Olailton, que sugere que seja encaminhada Moção de Congratulação e aplausos aos trabalhadores DNIT Departamento Nacional de Infraestrutura de Transportes, em nome do Supervisor UL Altamira o Engenheiro Paulo Roberto Fontes Da Silva, pelos bons serviços prestados a nossa cidade na manutenção e organização nos trechos da BR-230/PA, rodovias transamazônicas dentro e fora da cidade.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2214/mocao_n44-2099.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2214/mocao_n44-2099.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos que seja consignada MOÇÃO de Apoio ao Dia Mundial de Prevenção ao Suicídio, celebrado anualmente em 10 de setembro.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2239/mocao_n45-2125.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2239/mocao_n45-2125.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos de iniciativa do vereador Silvano Fortunato, pela passagem do Dia do Servidor Público .</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Moção de Aplausos, de iniciativa do vereador Roni Heck, ao Presidente do Conselho Regional de Contabilidade do Pará.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Projeto de Lei de iniciativa do vereador Roni Heck, O Dia Municipal do profissional de contabilidade (contador) e dá outras providências.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2030/requerimento_n01-24_2056.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2030/requerimento_n01-24_2056.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, Requeiro na forma regimental depois de ouvido o plenário e este aprovado, que seja enviado o Ofício e cópia deste requerimento ao Exmo. Prefeito Municipal de Altamira PA, o SR. Claudomiro Gomes da Silva, no sentido de solicitar a abertura de rua ou similar, entre o Loteamento Buriti e Ruc Laranjeiras.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n2-2090.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n2-2090.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos termos Regimentais, depois de aprovado em Plenário REQUERER ao Excelentíssimo Senhor Claudomiro Gomes – Prefeito de Altamira, através da secretaria competente, para que informe a esta Casa de Leis as seguintes informações: Vereadora desta câmara Municipal, no uso de suas atribuições conferidas por Lei, requer, satisfeitas também as formalidades regimentais , que seja aprovado o presente documento e enviada cópia ao senhor prefeito para prestação de informação a respeito das emendas parlamentares individuais (emendas impositivas) de autoria desta vereadora apresentadas ao orçamento de 2022 e 2023. Segue o anexo abaixo:</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2213/requerimento_n3-2098.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2213/requerimento_n3-2098.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos termos Regimentais, depois de aprovado em Plenário REQUERER ao Excelentíssimo Senhor Claudomiro Gomes – Prefeito de Altamira, através da secretaria competente, para que informe a esta Casa de Leis as seguintes informações: Vereadora desta câmara Municipal, no uso de suas atribuições conferidas por Lei, requer, satisfeitas também as formalidades regimentais , que seja aprovado o presente documento e enviada cópia ao senhor prefeito para prestação de informação a respeito dos pedidos de informações de autoria desta vereadora referente ao ano de 2021 a 2024. Segue o anexo abaixo:</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Emenda Modificativa n 001/2024,de iniciativa do vereador Silvano Fortunato, ao Projeto de Lei n°252/2024,do Executivo Municipal, que estima a Receita e fixa a Despesa, em igual valor, do município de Altamira, estado do Pará, para o exercício financeiro de 2025,que modifica a redação do artigo 5°,do projeto de lei em epigrafe, que passa a vigorar nos seguintes temos: “Art.5° A presente Lei autoriza aos Poderes Executivo e Legislativo, a abertura_x000D_
 Créditos Adicionais Suplementares até o limite de 10(dez) por cento, do valor total Consignado nessa Lei Orçamentária, através de Decreto do chefe do Poder Executivo, Utilizando como fonte os recursos definidos no §1°, art.43, da Lei Federal n° 4.320/64. Parágrafo único. O Poder Legislativo terá como limites de despesas correntes e de capital em 2025, para efeito de elaboração de sua proposta orçamentária, o percentual de 06%(seis por cento) do somatório da receita tributária e das transferências previstas no § 5°,do art. 153 e nos artigos 158</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2257/emenda_n2-2143.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2257/emenda_n2-2143.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n°002/2024, de iniciativa do vereador Silvano Fortunato, ao Projeto de Lei n°252/2024, do Executivo Municipal, que estima a Receita e fixa a Despesa, em igual valor, do município de Altamira, estado do Para, para o exercício financeiro de 2025,que modifica o Quadro de Detalhamento da Despesa do Projeto de Lei n° 225/2024, de acordo com o que Estabelece o art. 7°,§8° da Lei Municipal n° 3.507,de 15 de outubro de 2024, que "Dispõe sobre as diretrizes para elaboração da lei de diretrizes orçamentárias de 2025e dá outras providências", que diz o seguinte: “Lei Municipal n°3.507: Art.7°.. 88°0 Poder Executivo deverá enviar à Câmara Municipal de Altamira, Projeto de Lei, dispondo sobre autorização, para abertura de crédito especial, para concessão de reajuste linear de 15%(quinze por cento),no vencimento, de todos os servidores públicos do Município de Altamira, com base no IPCA-Índice Nacional de Preços ao Consumidor Amplo."</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2258/emenda_n3-2144.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2258/emenda_n3-2144.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato destina 137.508,12(Centro e trinta e sete mil, quinhentos e oito reais e doze centavos) a Secretaria Municipal de Saúde, para aquisição de equipamento e Mobiliário para UBS Sudam II.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, ao Projeto de Lei n°252/2024,orçamento para o exercício de 2025,destinando RS 42.508,13,a LAF -Liga_x000D_
 Esportiva de FUTSAL, para realização de eventos esportivos</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2260/emenda_n5-2146.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2260/emenda_n5-2146.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, ao Projeto de Lei n°252/2024,orçamento para o exercício de 2025,destinando RS 25.000,00, a Associação dos_x000D_
 Moradores do Loteamento Buriti Altamira-ACBA, para aquisição de materiais para construção da sede da Associação.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2261/emenda_n6-2147.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2261/emenda_n6-2147.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 06/2024, de iniciativa do vereador Silvano Fortunato, ao Projeto de Lei n°252/2024,orçamento para o exercício de 2025, destinando RS 30.000,00 a Associação Xingu Altamira Esporte Clube, para aquisição de matériais os esportivos.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2262/emenda_n7-2148.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2262/emenda_n7-2148.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 007/2024, de iniciativa do vereador Silvano Fortunato, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 40.000,00, a APAE/Altamira, para aquisição materiais para manutenção do "Projeto Qualide".</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2263/emenda_n8-2149.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2263/emenda_n8-2149.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 008/2024, de iniciativa do vereador Enfermeiro Jaime, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,13, a Secretaria Municipal de saúde, para execução do programa "Saúde Itinerante", conforme postula na Lei Municipal nº 3390/2022.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2264/emenda_n9-2150.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2264/emenda_n9-2150.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 009/2024, de iniciativa do vereador Enfermeiro Jaime, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 25.000,00, a Associação dos Moradores do Loteamento Buriti Altamira - ACBA, para aquisição de materiais para construção da sede da Associação.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2265/emenda_n10-2151.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2265/emenda_n10-2151.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 010/2024, de iniciativa do vereador Enfermeiro Jaime, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 40.000,00, a LAF Liga Esportiva de FUTSAL, para realização de eventos esportivos: Corrida da Páscoa e Corrida pela Vida.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2266/emenda_n11-2152.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2266/emenda_n11-2152.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 11/2024, de iniciativa do vereador Enfermeiro Jaime, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 30.000,00, ao Grupo Folclórico Cheiro do Pará de Altamira, para realização de eventos culturais.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2267/emenda_n12-2153.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2267/emenda_n12-2153.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 12/2024, de iniciativa do vereador Enfermeiro Jaime, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 42.508,12, ao Sindicato Rural de Altamira - SIRALTA, para aquisição de matérias para a obra de construção para o Parque de Exposições Adelardo Covre.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2268/emenda_n13-2154.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2268/emenda_n13-2154.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 13/2024, de iniciativa da vereadora Enfermeira Socorro do Carmo, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,13, a Secretaria Municipal de Saúde, para aquisição e/ou manutenção dos equipamentos do Laboratório de Análise Clínica do Hospital Geral do Altamira - HGA.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2269/emenda_n14-2155.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2269/emenda_n14-2155.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 14/2024, de iniciativa da vereadora Enfermeira Socorro do Carmo, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754,06, a APAE/Altamira, para aquisição de equipamentos para promover a reabilitação e educação especial de crianças, jovens e adultos com deficiência intelectual e/ou física.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2270/emenda_n15-2156.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2270/emenda_n15-2156.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 015/2024, de iniciativa da vereadora Enfermeira Socorro do Carmo, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754,06, a APATA/Altamira, para manutenção do veículo "Castra Móvel".</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2271/emenda_n16-2157.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2271/emenda_n16-2157.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 16/2024, de iniciativa do vereador Adevaldo Brito, ao Projeto de Lei nº252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, a Secretaria Municipal de Saúde, para aquisição de medicamentos para a Unidade de Pronto Atendimento de Altamira UPA.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2272/emenda_n17-2158.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2272/emenda_n17-2158.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 17/2024, de iniciativa do vereador Adevaldo Brito, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754,06, a APATA/Altamira, para construção do Canil/Gatil, castração e tratamento de animais resgatados nas ruas.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2273/emenda_n18-2159.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2273/emenda_n18-2159.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 18/2024, de iniciativa do vereador Adevaldo Brito, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754,06, a APAE/Altamira, para aquisição de medicamentos e equipamentos para manutenção do "Projeto Saúde Inclusiva".</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2274/emenda_n19-2160.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2274/emenda_n19-2160.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 19/2024, de iniciativa do vereador Assis Cunha, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, a Secretaria Municipal de Saúde, para ampliação da UBS Liberdade e Santa Ana.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2275/emenda_n20-2161.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2275/emenda_n20-2161.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 20/2024, de iniciativa do vereador Assis Cunha, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, a Associação dos Moradores do Bairro Liberdade (Nova Brasília), para aquisição de materiais para construção da sede da Associação.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2276/emenda_n21-2162.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2276/emenda_n21-2162.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 21/2024, de iniciativa do vereador João Estevam, ao Projeto de Lei n°252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, ao Sindicato Rural de Altamira SIRALTA, para aquisição de matérias de construção (tijolos, areia, cimento e outros), para construção do Parque de Exposições de Altamira.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2277/emenda_n22-2163.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2277/emenda_n22-2163.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 22/2024, de iniciativa do vereador João Estevam, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, a Secretaria Municipal de Saúde, para construção do Posto de Saúde da comunidade Alteir Mardegan, no travessão da Firma, no Assurini.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2278/emenda_n23-2164.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2278/emenda_n23-2164.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 23/2024, de iniciativa do vereador Juares Giachini, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 55.000,00, a Secretaria Municipal de Saúde, para aquisição de medicamentos para atender a demanda do Posto de Saúde Cachoeira da Serra, distrito de Altamira, distante mil quilômetros da sede</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2279/emenda_n24-2165.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2279/emenda_n24-2165.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 24/2024, de iniciativa do vereador Juares Giachini, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 56.254,06, a Associação dos Produtores Rurais do Castelo, Vicinal Clareira e adjacentes, para recuperação de estradas no distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2280/emenda_n25-2166.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2280/emenda_n25-2166.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 25/2024, de iniciativa do vereador Juares Giachini, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 25.000,00, a Associação dos Moradores do Loteamento Buriti Altamira - ACBA, para aquisição de materiais para construção da sede da Associação.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2281/emenda_n26-2167_2.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2281/emenda_n26-2167_2.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 26/2024, de iniciativa do vereador Juares Giachini, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 56.254,06, a Associação do Vale do Jamanxim e adjacentes, para recuperação de estradas no distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2282/emenda_n27-2168.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2282/emenda_n27-2168.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 27/2024, de iniciativa do vereador Ivonelson Alves Soares, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 30.000,00, a Secretaria Municipal de Esporte e Lazer, para realizar a Copa de Futebol Rural.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2283/emenda_n28-2169.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2283/emenda_n28-2169.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 28/2024, de iniciativa do vereador Ivonelson Alves Soares, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, a Secretaria Municipal de Saúde, para aquisição de equipamentos para o Posto de Saúde, UBS do Travessão da Firma, no Assurini.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2284/emenda_n29-2170.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2284/emenda_n29-2170.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 29/2024, de iniciativa do vereador Ivonelson Alves Soares, ao Projetode Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 107.508,13, a Secretaria Municipal de Agricultura, para aquisição de matérias de construção (tijolos, areia, cimento e outros), para construção da sede da Subprefeitura que será implantada na comunidade Quatro Bocas, no Assurini.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2285/emenda_n30-2171.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2285/emenda_n30-2171.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 30/2024, de iniciativa do vereador Roni Emerson Heck, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, a Secretaria Municipal de Saúde, para aquisição de medicamentos para as Unidades de Saúde dos distritos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2286/emenda_n31-2172.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2286/emenda_n31-2172.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 31/2024, de iniciativa do vereador Roni Emerson Heck, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754,06, a Associação de Amigos do Jardim do Sol - AMISA, para promover ações ligadas a cultura e a arte em Altamira.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2287/emenda_n32-2173.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2287/emenda_n32-2173.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 32/2024, de iniciativa do vereador Roni Emerson Heck, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754,06, a Secretaria Municipal de Agricultura, para realizar a Feira Agropecuária de Castelo de Sonhos EXPOSONHO.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2288/emenda_n33-2174.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2288/emenda_n33-2174.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 33/2024, de iniciativa da vereadora Tânia Souza, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 32.508,00, a LAF Liga Esportiva de FUTSAL, para realização de eventos esportivos.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 34/2024, de iniciativa da vereadora Tânia Souza, ao Projeto de Lei n°252/2024, orçamento para o exercício de 2025, destinando R$ 50.000,00, a APATA ALTAMIRA, para custear a castração de animais.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2290/emenda_n35-2176.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2290/emenda_n35-2176.pdf</t>
   </si>
   <si>
     <t>- Emenda Impositiva nº 35/2024, de iniciativa da vereadora Tânia Souza, ao Projeto de Lei n°252/2024, orçamento para o exercício de 2025, destinando R$ 25.000,00, a APAE ALTAMIRA, para promover a atenção integral a pessoa com deficiência intelectual e múltipla.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2291/emenda_n36-2177.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2291/emenda_n36-2177.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 36/2024, de iniciativa da vereadora Tânia Souza, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 30.000,00, ao Rotary Club de Altamira, para implantação do sistema de energia fotovoltaica na Capela Mortuária.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2292/emenda_n37-2178.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2292/emenda_n37-2178.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 37/2024, de iniciativa da vereadora Tânia Souza, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando 137.508,12, a Secretaria Municipal de Saúde, para ampliação na Central de Regulação Municipal e aquisição de um veículo para melhor desenvolvimento das atividades diárias.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2293/emenda_n38-2179.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2293/emenda_n38-2179.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 38/2024, de iniciativa da vereadora Thaís Nascimento, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando 50.000,00, a Secretaria Municipal de Saúde, para realização de exames de BERA (Brainstem Auditory Evoked Response) ou PEATE (Potencial Evocado Auditivo do Tronco Encefálico).</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2294/emenda_n39-2180.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2294/emenda_n39-2180.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 39/2024, de iniciativa da vereadora Thaís Nascimento, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando 30.000,00, a Secretaria Municipal de Saúde, para aquisição de equipamentos de Eletroencefalograma com Mapeamento Cerebral.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2295/emenda_n40-2181.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2295/emenda_n40-2181.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 40/2024, de iniciativa da vereadora Thaís Nascimento, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando 10.000,00, a Secretaria Municipal de Cultura, para realização da Feira Literária Internacional do Xingu - FLIX.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2296/emenda_n41-2182.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2296/emenda_n41-2182.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 41/2024, de iniciativa da vereadora Thaís Nascimento, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando 10.000,00, a APAE Altamira, para realização do evento "Forró APAExonado".</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2297/emenda_n42-2183.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2297/emenda_n42-2183.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 042/2024, de iniciativa da vereadora Thaís Nascimento, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando 10.000,00, a LAF - Liga Esportiva de FUTSAL, para aquisição de matérias esportivos.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2298/emenda_n43-2184.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2298/emenda_n43-2184.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 43/2024, de iniciativa da vereadora Thaís Nascimento, ao Projeto de Lei n° 252/2024, orçamento para o exercício de 2025, destinando 165.016,25 a Secretaria Municipal de Saúde, para realização de exames de ressonância magnética.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2299/emenda_n44-2185.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2299/emenda_n44-2185.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 44/2024, de iniciativa do vereador Enfermeiro Tércio Brito, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754,06, a Secretaria Municipal de Saúde, para aquisição de medicamentos e insumos para a Unidade de Pronto Atendimento de Altamira — UPA.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2300/emenda_n45-2186.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2300/emenda_n45-2186.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n°45/2024, de iniciativa do vereador Enfermeiro Tércio Brito, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754,06, a Secretaria Municipal de Saúde, para aquisição de medicamentos e insumos para o Hospital Geral de Altamira — HGA.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2301/emenda_n46-2187.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2301/emenda_n46-2187.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n°46/2024, de iniciativa do vereador Enfenneiro Tércio Brito, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 40.000,00, a equipe da Portuguesa de Desportos Altamira, para aquisição de materiais esportivos.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2302/emenda_n47-2188.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2302/emenda_n47-2188.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 47/2024, de iniciativa do vereador Enfermeiro Tércio Brito, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 27.508,12, a LAF — Liga Esportiva de FUTSAL, para realização de Campeonatos, conforme cronograma idealizado.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2303/emenda_n48-2189.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2303/emenda_n48-2189.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 48/2024, de iniciativa do vereador Enfermeiro Tércio Brito, ao Projeto de Lei n°252/2024, orçamento para o exercício de 2025, destinando R$ 70.000,00, a LEAL Liga Esportiva Altamirense, para realização de Campeonatos, conforme cronograma idealizado</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Eládio Lampeão</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2304/emenda_n49-2190.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2304/emenda_n49-2190.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 49/2024, de iniciativa do vereador Eládio Farias, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, ao Secretaria Municipal de Obras, Viação e Infraestrutura, para construção de um barracão, no terreno do antigo abastecimento de água, para eventos da comunidade do bairro Bela Vista.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2305/emenda_n50-2191.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2305/emenda_n50-2191.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 50/2024, de iniciativa do vereador Eládio Farias, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, a Secretaria Municipal de Saúde, para ampliação da Sala de espera da Unidade de Saúde do bairro Bela Vista.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2306/emenda_n51-2192.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2306/emenda_n51-2192.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 51/2024, de iniciativa do vereador Enfermeiro Olailton, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 137.508,12, a Secretaria Municipal de Saúde, para aquisição de equipamento e mobiliários para o UBS Sudam II.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2307/emenda_n52-2193.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2307/emenda_n52-2193.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 52/2024, de iniciativa do vereador Enfermeiro Olailton, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 20.000,00, a APAE/Altamira, para aquisição materiais para manutenção do "Projeto Qualide".</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2308/emenda_n53-2194.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2308/emenda_n53-2194.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 53/2024, de iniciativa do vereador Enfermeiro Olailton, ao Projeto de Lei no 252/2024, orçamento para o exercício de 2025, destinando R$ 20.000,00, a Associação Xingu Altamira Esporte Clube, para aquisição de matéria os esportivos.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2309/emenda_n54-2195.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2309/emenda_n54-2195.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 054/2024, de iniciativa do vereador Enfermeiro Olailton, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 15.508,12, a APAE/Altamira, para realização do Forró APAExonado.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2310/emenda_n55-2196.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2310/emenda_n55-2196.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 055/2024, de iniciativa do vereador Enfermeiro Olailton, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 40.000,00, ao Rotary Club de Altamira, para implantação do sistema de energia fotovoltaica na Capela Mortuária.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2311/emenda_n56-2197.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2311/emenda_n56-2197.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 56/2024, de iniciativa do vereador Enfermeiro Olailton, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 20.000,00, a APATA Altamira, para castração de animais recolhidos nas ruas.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2312/emenda_n57-2198.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2312/emenda_n57-2198.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 57/2024, de iniciativa do vereador Davi Teixeira, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 40.000,00, a Associação de Idosos da Amazônia, para aquisição de materiais para construção da sede da Associação.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2313/emenda_n58-2199.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2313/emenda_n58-2199.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 58/2024, de iniciativa do vereador Davi Teixeira, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 27.000,00, ao Rotary Club de Altamira, para implantação do sistema de energia fotovoltaica na Capela Mortuária.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2314/emenda_n59-2200.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2314/emenda_n59-2200.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 059/2024, de iniciativa do vereador Davi Teixeira, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 30.000,00, a equipe da Portuguesa de Desportos de Altamira, para aquisição de materiais esportivos.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2315/emenda_n60-2201.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2315/emenda_n60-2201.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 060/2024, de iniciativa do vereador Davi Teixeira, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 15.508,12, ao Instituto Geração Primícias, para aquisição de materiais de expediente.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2316/emenda_n61-2202.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2316/emenda_n61-2202.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 61/2024, de iniciativa do vereador Davi Teixeira, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754.12, a Secretaria Municipal de Saúde, para aquisição de equipamento e mobiliários para o UBS Sudam II.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2317/emenda_n62-2203.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2317/emenda_n62-2203.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 62/2024, de iniciativa do vereador Davi Teixeira, ao Projeto de Lei nº 252/2024, orçamento para o exercício de 2025, destinando R$ 68.754.12, a Secretaria Municipal de saúde, para execução do programa “Saúde Itinerante”, conforme postula na Lei Municipal nº 3390/2022.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 63/2024, de iniciativa do vereador Juarês Giachini ao Projeto de Lei nº252/2024, orçamento para o exercício de 2025, destinando R$ 82.508,12 a Secretaria Mundial de Saúde a fim de que esta utilize tais recursos, especificamente, na aquisição de medicamentos para atender a demanda do Posto de Saúde Santa Luzia, sediado no distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2318/emenda_n64-2204.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2318/emenda_n64-2204.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 64/2024, de iniciativa do vereador Davi Teixeira, ao Projeto de Lei nº252/2024, orçamento para o exercício de 2025, destinando R$ 25.000,00, a Associação dos Moradores do Loteamento Buriti Altamira – ACBA, para aquisição de materiais para construção da sede da Associação.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação em Conjunto</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2069/indicacao_em_conj_n01-24_2095.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2069/indicacao_em_conj_n01-24_2095.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Maria do Socorro Rodrigues do Carmo e Davi Teixeira sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, seja feita a contratação de um Professor de libras urgente, para atender alunos com deficiência auditiva.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_em_conj.n2-2132.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_em_conj.n2-2132.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Roni Heck e Tércio Brito, que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que após deliberação do Plenário, á mesa Diretora direcione expediente a deputada Federal Renilce Nicodemos, MDB/PA, para que a mesma indique em novembro, para ser compensada em 2025 ao município de Altamira, emenda parlamentar direcionada á melhorias do sistema de abastecimento de água.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_em_conj.n3-2133.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_em_conj.n3-2133.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Roni Heck e Tércio Brito, que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que após deliberação do Plenário, á mesa Diretora direcione expediente a deputada Federal Renilce Nicodemos, MDB/PA, para que a mesma indique em novembro, para ser compensada em 2025 ao município de Altamira, emenda parlamentar direcionada a ampliação de uma ala no Hospital Regional da Transamazônica, para implantação de uma unidade UNACON.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_em_conj.n4-2134.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_em_conj.n4-2134.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Roni Heck e Tércio Brito, que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que após deliberação do Plenário, á mesa Diretora direcione expediente a deputada Federal Renilce Nicodemos, MDB/PA, para que a mesma indique em novembro, para ser compensada em 2025 ao município de Altamira, emenda parlamentar direcionada a construção de uma unidade do SAMU no distrito de Castelo dos Sonhos, distrito de Altamira/PA.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>Enf°. Tércio Brito, Roni Heck</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Roni Heck e Tércio Brito, que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que após deliberação do Plenário, á mesa Diretora direcione expediente secretária de estado de saúde do Pará, Ivete Vaz e ao adjunto Sipriano Ferraz providenciem aquisição de cadeiras de descanso para acompanhantes de pacientes em internação no hospital de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Roni Heck e Tércio Brito, que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que após deliberação do Plenário, á mesa Diretora direcione expediente secretária de estado de saúde do Pará, Ivete Vaz e ao adjunto Sipriano Ferraz para que seja autorizado o Hospital Geral de Castelo de Sonhos a realizar cirurgias de Vasectomia e Laqueadura.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2004/pedido_de_inf_07-242030.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2004/pedido_de_inf_07-242030.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos termos Regimentais, depois de aprovado em Plenário REQUERER ao Excelentíssimo Senhor Claudomiro Gomes – Prefeito de Altamira, através da secretaria competente, para que informe a esta Casa de Leis as seguintes informações:_x000D_
  Quantos pacientes estão cadastrados nesse ano de 2024 no TFD_x000D_
 (Tratamento Fora Domicilio);_x000D_
  Quantas pessoas trabalham no TFD, e qual a função de cada servidor?_x000D_
  Como funciona o acolhimento do setor?_x000D_
  Quantas pacientes aguardam para receber ajuda de custo e qual o mês está_x000D_
 sendo pago?_x000D_
  Qual sua proposta como Gestão Plena, para melhorar o fluxo de_x000D_
 hemodinâmica no município?_x000D_
 Justifico a pedido de informação, pois nosso gabinete recebe diariamente reclamações sobre a demora do pagamento do TFD, sobre a entrega do processo, na qual o paciente tem que chegar muito cedo e ainda ter limites de senhas para atendimento._x000D_
 Visando melhorar o atendimento de pacientes de TFD, precisamos analisar o fluxo.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2057/pedido_de_inf08-242083.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2057/pedido_de_inf08-242083.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos termos Regimentais, depois de aprovado em Plenário REQUERER ao Excelentíssimo Senhor Claudomiro Gomes – Prefeito de Altamira, através da secretaria competente, para que informe a esta Casa de Leis as seguintes informações: Quantas creches temos em Altamira? Qual o quantitativo de vagas distribuídas por idade? Qual o motivo da falta de berço, sendo que as vagas foram disponibilizadas? Quantas crianças estão cadastradas na lista de espera, por vaga?</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2088/pedido_de_inf09-242114.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2088/pedido_de_inf09-242114.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento requerer ao Senhor Prefeito Municipal  e ao Secretário de Cultura de Altamira as seguintes informações e cópias dos documentos públicos:_x000D_
 a) Cronograma de eventos da Secretaria de Cultura no ano de 2023;_x000D_
 b) Informações dos valores gastos nos eventos realizados pela Secretaria em 2023;_x000D_
 c) Detalhamento dos patrocínios realizados para os grupos folclóricos de Altamira;_x000D_
 d) Cópia de todas as notas pagas pelo Secretário responsável, se houver;_x000D_
 e) Informações dos repasses realizados pelo Governo Federal, através do Ministério da Cultura para a Prefeitura de Altamira, no ano de 2023;_x000D_
 f) Detalhamento dos gastos da Secretaria, através da utilização dos royalties.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2141/pedido_de_inf_n10-2024.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2141/pedido_de_inf_n10-2024.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos termos Regimentais, depois de aprovado em Plenário REQUERER ao Excelentíssimo Senhor Claudomiro Gomes – Prefeito de Altamira, através da secretaria competente, para que informe a esta Casa de Leis as seguintes informações:_x000D_
 - Quais são os diretores Clínicos do Hospital Geral de Altamira e da Unidade de Pronto Atendimento (UPA)?_x000D_
 - Qual a carga horária dos Diretores Clínicos ?_x000D_
 - Quais são os horários de visitas para os pacientes internados, das duas unidades?_x000D_
 _x000D_
 Diante do exposto, aguardo o retorno das informações solicitadas o mais breve possível.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento requerer informações referente a arrecadação e destinação dos alimentos arrecadados no Festival Folclórico de Altamira.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
@@ -4605,67 +4605,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_n442-1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1970/indicacao_n447-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_n456-24_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_n458-24_2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1983/indicacao_n459-24_2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_n460-24_2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1985/indicacao_n461-24_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_n462-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_n463-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_n464-24_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_n465-24_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_n466-24_2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_n467-24_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1992/indicacao_n468-24_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1993/indicacao_n469-23_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1994/indicacao_n470-24_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1995/indicacao_n471-24_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1997/indicacao_n472-24_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_n473-24_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1999/indicacao_n474-24_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_n475-24_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_n476-24_2027.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_n477-24_2028.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_n478-24_2029.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_n479-24_2031.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2006/indicacao_n480-24_2032.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2007/indicacao_n481-24_2033.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_n482-24_2034.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_n483-24_2035.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_n484-24_2036.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_n485-24_2037.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_n486-24_2038.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_n487-24_2039.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_n488-24_2040.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_n489-24_2041.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2016/indicacao_n490-24_2042.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2017/indicacao_n491-24_2043.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_n492-24_2044.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2019/indicacao_n493-24_2045.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2020/indicacao_n494-24_2046.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2021/indicacao_n495-24_2047.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2022/indicacao_n496-24_2048.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2023/indicacao_n497-24_2049.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_n498-24_2050.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_n499-24_2051.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_n500-24_2052.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_n501-24_2053.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_n502-24_2054.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_n503-24_2055.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_n504-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_n505-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_n506-24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2034/indicacao_n507-24.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2035/indicacao_n508-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2036/indicacao_n509-24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2037/indicacao_n510-24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2038/indicacao_n511-24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2039/indicacao_n512-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2040/indicacao_n513-24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_n514-24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2042/indicacao_n515-24_2068.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2043/indicacao_n516-24_2069.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2044/indicacao_n517-24_2070.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2045/indicacao_n518-24_2071.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2047/indicacao_n520-24_2073.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_n521-24_2074.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2049/indicacao_n522-24_2075.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_n523-24_2076.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2051/indicacao_n524-24_2077.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2052/indicacao_n525-24_2078.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2053/indicacao_n526-24_2079.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2054/indicacao_n527-24_2080.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2058/indicacao_n528-24_2084.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_n529-24_2085.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2060/indicacao_n530-24_2086.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_n531-24_2087.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2062/indicacao_n532-24_2088.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2063/indicacao_n533-24_2089.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2064/indicacao_n534-24_2090.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2065/indicacao_n535-24_2091.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2066/indicacao_n536-24_2092.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2067/indicacao_n537-24_2093.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2068/indicacao_n538-24_2094.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2071/indicacao_n539-24_2097.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2072/indicacao_n540-24_2098.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2073/indicacao_n541-24_2099.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_n542-24_2100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_n543-24_2101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_n544-24_2102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_n545-24_2103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_n546-24_2104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_n547-24_2105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2080/indicacao_n548-24_2106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_n549-24_2107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2082/indicacao_n550-24_2108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2083/indicacao_n550-24_2108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_n552-24_2110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2085/indicacao_n553-24_2111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_n554-24_2112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_n555-24_2113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2089/indicacao_n556-24_2115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2090/indicacao_n557-24_2116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2091/indicacao_n558-24_2117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2092/indicacao_n559-24_2118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2093/indicacao_n560-24_2119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_n561-24_2120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_n562-24_2121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2096/indicacao_n563-24_2122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_n564-24_2123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_n565-24_2125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_n566-24_2126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_n567-24_2127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2102/indicacao_n568-24_2128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2104/indicacao_n570-24_2130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_n571-24_1993.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2108/indicacao_n572-24_1994.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2109/indicacao_n573-24_1995.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_n574-24_1996.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2111/indicacao_n575-24_1997.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_n576-24_1998.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_em_conj_577-241999.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_n578-24_2000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_n579-24_2001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_n580-24_2003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_n581-24_2004.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_n582-24_2005.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_n583-24_2006.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2121/indicacao_n584-24_2007.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2122/indicacao_n585-24_2008.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_n586-24_2009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_n587-24_2010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_n588-24_2011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_n589-24_2012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_n590-24_2013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_n591-24_2014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_n592-24_2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_n593-24_2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_n594-24_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_n595-24_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_n596-24_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_em_conj_n597-24_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_em_conj_n598-24_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_n600-24_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_n601-24_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_n602-24_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2140/indicacao_n603-24_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_n604-24_2028.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_n605-24_2029.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_n606-24_2030.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_n607-24_2031.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n608-24_2032.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_n609-24_2033.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_n610-24_2034.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_n611-24_2035.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_n612-24_2036.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_n613-24_2037.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_n614-24_2038.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_n615-24_2039.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_n616-20242041.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_n617-20242042.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2157/indicacao_n618-20242043.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_n619-20242044.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_n620-20242045.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_n621-20242046.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_n622-20242047.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n623-20242048.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_n624-20242049.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_n625-20242050.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_n626-20242051.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2166/indicacao_n627-20242052.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_n628-20242053.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_n629-20242054.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_n630-20242055.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_n631-20242056.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_n632-20242057.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_n633-20242058.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n634-2059.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n635-2060.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_n636-2061.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2176/indicacao_n637-2062.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_n638-2063.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2179/indicacao_n640-2065.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2180/indicacao_n641-2066.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_n642-2067.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n643-2068.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_n644-2069.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_n645-2070.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_n646-2071.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_n647-2072.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_n648-2073.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_n649-2074.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_n650-2075.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_n651-2076.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_n652-2077.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_n664-2091.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_n665-2092.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_n666-2093.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n668-2095.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_n669-2096.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_n670-2097.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_n671-2100.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_n672-2101.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_n673-2102.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_n674-2103.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_n675-2104.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_n676-2105.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_n677-2106.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_n678-2107.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_n679-2108.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_n680-2109.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_n681-2110.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_n682-2111.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n683-2112.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_n684-2113.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_n685-2114.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_n686-2115.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n687-2117.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_n688-2118.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_n689-2119.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_n690-2120.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_n691-2121.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_n692-2122.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_n693-2123.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_n694-2124.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_n695-2127.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_n696-2128.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_n697-2129.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_n698-2130.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_n699-2131.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_n_702-2137.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_n_703-2138.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_n_704-2139.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_n705-2140.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_n706-2141.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1996/mocao_n39-23.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2055/mocao_n40-24_2081.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2056/mocao_n41-24_2082.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2106/mocao_n42-2024_1992.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2214/mocao_n44-2099.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2239/mocao_n45-2125.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2030/requerimento_n01-24_2056.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n2-2090.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2213/requerimento_n3-2098.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2257/emenda_n2-2143.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2258/emenda_n3-2144.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2260/emenda_n5-2146.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2261/emenda_n6-2147.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2262/emenda_n7-2148.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2263/emenda_n8-2149.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2264/emenda_n9-2150.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2265/emenda_n10-2151.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2266/emenda_n11-2152.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2267/emenda_n12-2153.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2268/emenda_n13-2154.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2269/emenda_n14-2155.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2270/emenda_n15-2156.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2271/emenda_n16-2157.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2272/emenda_n17-2158.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2273/emenda_n18-2159.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2274/emenda_n19-2160.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2275/emenda_n20-2161.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2276/emenda_n21-2162.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2277/emenda_n22-2163.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2278/emenda_n23-2164.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2279/emenda_n24-2165.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2280/emenda_n25-2166.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2281/emenda_n26-2167_2.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2282/emenda_n27-2168.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2283/emenda_n28-2169.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2284/emenda_n29-2170.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2285/emenda_n30-2171.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2286/emenda_n31-2172.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2287/emenda_n32-2173.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2288/emenda_n33-2174.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2290/emenda_n35-2176.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2291/emenda_n36-2177.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2292/emenda_n37-2178.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2293/emenda_n38-2179.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2294/emenda_n39-2180.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2295/emenda_n40-2181.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2296/emenda_n41-2182.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2297/emenda_n42-2183.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2298/emenda_n43-2184.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2299/emenda_n44-2185.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2300/emenda_n45-2186.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2301/emenda_n46-2187.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2302/emenda_n47-2188.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2303/emenda_n48-2189.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2304/emenda_n49-2190.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2305/emenda_n50-2191.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2306/emenda_n51-2192.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2307/emenda_n52-2193.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2308/emenda_n53-2194.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2309/emenda_n54-2195.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2310/emenda_n55-2196.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2311/emenda_n56-2197.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2312/emenda_n57-2198.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2313/emenda_n58-2199.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2314/emenda_n59-2200.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2315/emenda_n60-2201.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2316/emenda_n61-2202.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2317/emenda_n62-2203.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2318/emenda_n64-2204.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2069/indicacao_em_conj_n01-24_2095.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_em_conj.n2-2132.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_em_conj.n3-2133.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_em_conj.n4-2134.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2004/pedido_de_inf_07-242030.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2057/pedido_de_inf08-242083.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2088/pedido_de_inf09-242114.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2141/pedido_de_inf_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1965/indicacao_n442-1992.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1970/indicacao_n447-1997.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1980/indicacao_n456-24_2006.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1982/indicacao_n458-24_2008.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1983/indicacao_n459-24_2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1984/indicacao_n460-24_2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1985/indicacao_n461-24_2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1986/indicacao_n462-2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1987/indicacao_n463-2013.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1988/indicacao_n464-24_2014.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1989/indicacao_n465-24_2015.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1990/indicacao_n466-24_2016.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1991/indicacao_n467-24_2017.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1992/indicacao_n468-24_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1993/indicacao_n469-23_2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1994/indicacao_n470-24_2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1995/indicacao_n471-24_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1997/indicacao_n472-24_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1998/indicacao_n473-24_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1999/indicacao_n474-24_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2000/indicacao_n475-24_2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2001/indicacao_n476-24_2027.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2002/indicacao_n477-24_2028.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2003/indicacao_n478-24_2029.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2005/indicacao_n479-24_2031.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2006/indicacao_n480-24_2032.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2007/indicacao_n481-24_2033.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2008/indicacao_n482-24_2034.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2009/indicacao_n483-24_2035.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2010/indicacao_n484-24_2036.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2011/indicacao_n485-24_2037.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2012/indicacao_n486-24_2038.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2013/indicacao_n487-24_2039.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2014/indicacao_n488-24_2040.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2015/indicacao_n489-24_2041.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2016/indicacao_n490-24_2042.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2017/indicacao_n491-24_2043.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2018/indicacao_n492-24_2044.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2019/indicacao_n493-24_2045.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2020/indicacao_n494-24_2046.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2021/indicacao_n495-24_2047.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2022/indicacao_n496-24_2048.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2023/indicacao_n497-24_2049.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2024/indicacao_n498-24_2050.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2025/indicacao_n499-24_2051.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2026/indicacao_n500-24_2052.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2027/indicacao_n501-24_2053.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2028/indicacao_n502-24_2054.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2029/indicacao_n503-24_2055.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2031/indicacao_n504-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2032/indicacao_n505-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2033/indicacao_n506-24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2034/indicacao_n507-24.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2035/indicacao_n508-24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2036/indicacao_n509-24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2037/indicacao_n510-24.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2038/indicacao_n511-24.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2039/indicacao_n512-24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2040/indicacao_n513-24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2041/indicacao_n514-24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2042/indicacao_n515-24_2068.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2043/indicacao_n516-24_2069.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2044/indicacao_n517-24_2070.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2045/indicacao_n518-24_2071.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2047/indicacao_n520-24_2073.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2048/indicacao_n521-24_2074.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2049/indicacao_n522-24_2075.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2050/indicacao_n523-24_2076.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2051/indicacao_n524-24_2077.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2052/indicacao_n525-24_2078.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2053/indicacao_n526-24_2079.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2054/indicacao_n527-24_2080.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2058/indicacao_n528-24_2084.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2059/indicacao_n529-24_2085.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2060/indicacao_n530-24_2086.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2061/indicacao_n531-24_2087.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2062/indicacao_n532-24_2088.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2063/indicacao_n533-24_2089.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2064/indicacao_n534-24_2090.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2065/indicacao_n535-24_2091.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2066/indicacao_n536-24_2092.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2067/indicacao_n537-24_2093.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2068/indicacao_n538-24_2094.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2071/indicacao_n539-24_2097.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2072/indicacao_n540-24_2098.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2073/indicacao_n541-24_2099.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2074/indicacao_n542-24_2100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2075/indicacao_n543-24_2101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2076/indicacao_n544-24_2102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2077/indicacao_n545-24_2103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2078/indicacao_n546-24_2104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2079/indicacao_n547-24_2105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2080/indicacao_n548-24_2106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2081/indicacao_n549-24_2107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2082/indicacao_n550-24_2108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2083/indicacao_n550-24_2108.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2084/indicacao_n552-24_2110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2085/indicacao_n553-24_2111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2086/indicacao_n554-24_2112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2087/indicacao_n555-24_2113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2089/indicacao_n556-24_2115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2090/indicacao_n557-24_2116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2091/indicacao_n558-24_2117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2092/indicacao_n559-24_2118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2093/indicacao_n560-24_2119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2094/indicacao_n561-24_2120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2095/indicacao_n562-24_2121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2096/indicacao_n563-24_2122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2097/indicacao_n564-24_2123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2099/indicacao_n565-24_2125.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2100/indicacao_n566-24_2126.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2101/indicacao_n567-24_2127.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2102/indicacao_n568-24_2128.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2104/indicacao_n570-24_2130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2107/indicacao_n571-24_1993.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2108/indicacao_n572-24_1994.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2109/indicacao_n573-24_1995.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2110/indicacao_n574-24_1996.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2111/indicacao_n575-24_1997.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2112/indicacao_n576-24_1998.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2113/indicacao_em_conj_577-241999.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2114/indicacao_n578-24_2000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2115/indicacao_n579-24_2001.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2117/indicacao_n580-24_2003.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2118/indicacao_n581-24_2004.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2119/indicacao_n582-24_2005.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2120/indicacao_n583-24_2006.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2121/indicacao_n584-24_2007.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2122/indicacao_n585-24_2008.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2123/indicacao_n586-24_2009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2124/indicacao_n587-24_2010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2125/indicacao_n588-24_2011.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2126/indicacao_n589-24_2012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2127/indicacao_n590-24_2013.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2128/indicacao_n591-24_2014.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2129/indicacao_n592-24_2015.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2130/indicacao_n593-24_2016.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2131/indicacao_n594-24_2017.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2132/indicacao_n595-24_2018.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2133/indicacao_n596-24_2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2134/indicacao_em_conj_n597-24_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2135/indicacao_em_conj_n598-24_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2137/indicacao_n600-24_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2138/indicacao_n601-24_2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2139/indicacao_n602-24_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2140/indicacao_n603-24_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2142/indicacao_n604-24_2028.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2143/indicacao_n605-24_2029.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2144/indicacao_n606-24_2030.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2145/indicacao_n607-24_2031.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2146/indicacao_n608-24_2032.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2147/indicacao_n609-24_2033.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2148/indicacao_n610-24_2034.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2149/indicacao_n611-24_2035.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2150/indicacao_n612-24_2036.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2151/indicacao_n613-24_2037.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2152/indicacao_n614-24_2038.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2153/indicacao_n615-24_2039.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2155/indicacao_n616-20242041.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2156/indicacao_n617-20242042.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2157/indicacao_n618-20242043.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2158/indicacao_n619-20242044.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2159/indicacao_n620-20242045.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2160/indicacao_n621-20242046.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2161/indicacao_n622-20242047.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2162/indicacao_n623-20242048.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2163/indicacao_n624-20242049.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2164/indicacao_n625-20242050.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2165/indicacao_n626-20242051.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2166/indicacao_n627-20242052.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2167/indicacao_n628-20242053.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2168/indicacao_n629-20242054.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2169/indicacao_n630-20242055.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2170/indicacao_n631-20242056.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2171/indicacao_n632-20242057.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2172/indicacao_n633-20242058.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2173/indicacao_n634-2059.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2174/indicacao_n635-2060.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2175/indicacao_n636-2061.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2176/indicacao_n637-2062.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2177/indicacao_n638-2063.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2179/indicacao_n640-2065.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2180/indicacao_n641-2066.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2181/indicacao_n642-2067.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2182/indicacao_n643-2068.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2183/indicacao_n644-2069.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2185/indicacao_n645-2070.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2186/indicacao_n646-2071.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2187/indicacao_n647-2072.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2188/indicacao_n648-2073.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2189/indicacao_n649-2074.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2190/indicacao_n650-2075.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2191/indicacao_n651-2076.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2192/indicacao_n652-2077.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2206/indicacao_n664-2091.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2207/indicacao_n665-2092.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2208/indicacao_n666-2093.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2210/indicacao_n668-2095.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2211/indicacao_n669-2096.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2212/indicacao_n670-2097.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2215/indicacao_n671-2100.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2216/indicacao_n672-2101.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2217/indicacao_n673-2102.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2218/indicacao_n674-2103.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2219/indicacao_n675-2104.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2220/indicacao_n676-2105.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2221/indicacao_n677-2106.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2222/indicacao_n678-2107.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2223/indicacao_n679-2108.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2224/indicacao_n680-2109.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2225/indicacao_n681-2110.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2226/indicacao_n682-2111.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2227/indicacao_n683-2112.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2228/indicacao_n684-2113.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2229/indicacao_n685-2114.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2230/indicacao_n686-2115.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2231/indicacao_n687-2117.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2232/indicacao_n688-2118.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2233/indicacao_n689-2119.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2234/indicacao_n690-2120.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2235/indicacao_n691-2121.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2236/indicacao_n692-2122.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2237/indicacao_n693-2123.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2238/indicacao_n694-2124.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2241/indicacao_n695-2127.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2242/indicacao_n696-2128.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2243/indicacao_n697-2129.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2244/indicacao_n698-2130.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2245/indicacao_n699-2131.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2251/indicacao_n_702-2137.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2252/indicacao_n_703-2138.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2253/indicacao_n_704-2139.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2254/indicacao_n705-2140.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2255/indicacao_n706-2141.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/1996/mocao_n39-23.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2055/mocao_n40-24_2081.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2056/mocao_n41-24_2082.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2106/mocao_n42-2024_1992.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2214/mocao_n44-2099.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2239/mocao_n45-2125.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2030/requerimento_n01-24_2056.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2205/requerimento_n2-2090.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2213/requerimento_n3-2098.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2257/emenda_n2-2143.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2258/emenda_n3-2144.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2260/emenda_n5-2146.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2261/emenda_n6-2147.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2262/emenda_n7-2148.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2263/emenda_n8-2149.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2264/emenda_n9-2150.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2265/emenda_n10-2151.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2266/emenda_n11-2152.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2267/emenda_n12-2153.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2268/emenda_n13-2154.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2269/emenda_n14-2155.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2270/emenda_n15-2156.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2271/emenda_n16-2157.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2272/emenda_n17-2158.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2273/emenda_n18-2159.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2274/emenda_n19-2160.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2275/emenda_n20-2161.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2276/emenda_n21-2162.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2277/emenda_n22-2163.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2278/emenda_n23-2164.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2279/emenda_n24-2165.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2280/emenda_n25-2166.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2281/emenda_n26-2167_2.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2282/emenda_n27-2168.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2283/emenda_n28-2169.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2284/emenda_n29-2170.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2285/emenda_n30-2171.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2286/emenda_n31-2172.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2287/emenda_n32-2173.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2288/emenda_n33-2174.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2290/emenda_n35-2176.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2291/emenda_n36-2177.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2292/emenda_n37-2178.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2293/emenda_n38-2179.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2294/emenda_n39-2180.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2295/emenda_n40-2181.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2296/emenda_n41-2182.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2297/emenda_n42-2183.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2298/emenda_n43-2184.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2299/emenda_n44-2185.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2300/emenda_n45-2186.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2301/emenda_n46-2187.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2302/emenda_n47-2188.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2303/emenda_n48-2189.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2304/emenda_n49-2190.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2305/emenda_n50-2191.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2306/emenda_n51-2192.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2307/emenda_n52-2193.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2308/emenda_n53-2194.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2309/emenda_n54-2195.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2310/emenda_n55-2196.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2311/emenda_n56-2197.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2312/emenda_n57-2198.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2313/emenda_n58-2199.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2314/emenda_n59-2200.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2315/emenda_n60-2201.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2316/emenda_n61-2202.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2317/emenda_n62-2203.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2318/emenda_n64-2204.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2069/indicacao_em_conj_n01-24_2095.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2246/indicacao_em_conj.n2-2132.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2247/indicacao_em_conj.n3-2133.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2248/indicacao_em_conj.n4-2134.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2004/pedido_de_inf_07-242030.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2057/pedido_de_inf08-242083.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2088/pedido_de_inf09-242114.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2024/2141/pedido_de_inf_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H359"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>