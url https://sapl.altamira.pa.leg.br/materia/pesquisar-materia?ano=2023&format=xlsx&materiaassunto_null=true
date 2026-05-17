--- v0 (2025-12-14)
+++ v1 (2026-05-17)
@@ -54,5497 +54,5497 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Assis Cunha</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/</t>
+    <t>http://sapl.altamira.pa.leg.br/media/</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar setor competente, viabilização de conceder de forma gratuita CNH (Carteira Nacional de Habilitação) às pessoas de baixa renda do município.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_n02-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_n02-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibidade nas seguintes ruas do Bairro Jardim França._x000D_
 Travessa Raimundo Nonato (372 Metros)._x000D_
 Rua Estrada Fazenda Água Azul (472 Metros)._x000D_
 Rua Luiz das Neves (400 Metros)._x000D_
 Rua José Maria( 543 Metros)._x000D_
 Totalizando 1787 Metros.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_n_03-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_n_03-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, que, solicite o apoio do Governo Federal, através da atuação do Ministério das Cidades, para retomada do programa Minha Casa Minha Vida no Residencial Ilha do Arapujá, localizado na entrada do Ramal dos Cocos, situado no município de Altamira, Estado do Pará.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_n_04-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_n_04-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto ao senhor Hélder Barbalho, Governador do Estado, através do Detran, estudar a possibilidade de conceder, de forma de Gratuita, a concessão de CNH-(Carteira Nacional de Habilitação), ou seja, CNH Social, as pessoas de baixa renda.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Enfermeiro Jaime</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_n_05-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_n_05-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, Que por meio da secretaria competente, realize serviço de instalação de rede de internet na Escola Alteir Madergan no Travessão da Firma.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_n_06-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_n_06-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que nomeie a Escola de Ensino Infantil do Ruc Jatobá Professora Nina Aranha.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_n07-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_n07-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a reforma da Creche Municipal irmã Vitalina Maria Gontijo, localizada no reassentamento urbano coletivo Ruc Jatobá, Município de Altamira.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Tania Souza</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_n08-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_n08-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que tome providências, para solucionar a falta de água, no Ramal Monte Santo, próximo de escola São Pedro. Disponibilizando um caminhão pipa, para abastecimento de água.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_n09-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_n09-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem na forma Regimental, depois de aprovado em plenário, indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, para que seja realizada, a revitalização dos brinquedos da Praça da Independência, localizada na Rua Coronel José Porfírio.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Roni Heck</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_n10-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_n10-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que providencie em caráter de urgência a substituição de todos os pontos de iluminação pública que não estão funcionando no distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_n11-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_n11-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, realizar o serviço de pavimentação asfáltica na Travessa Pedro Miranda bairro Brasília.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_n12-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_n12-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica, como realizar o serviço de pavimentação asfáltica na Rua Passagem 6, bairro Ibiza.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Davi Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao_n13-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao_n13-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar troca e manutenção das lâmpadas dos refletores na Quadra de Esportes do bairro Colina.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Davi Teixeira, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_em_conjunto_n_14-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_em_conjunto_n_14-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Davi Teixeira e Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, renovar a emissão do passe livre no Transporte Público Municipal, aos alunos que estão cursando Ensino Médio.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>João do Fusca</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_n15-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_n15-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize o serviço de tapa buraco (recuperação do asfaltamento)na rodovia Transassurini, iniciando no Porto da Balsa até Agrovila Sol Nascente, como também, do desvio até a propriedade do Dr. Alzito, no Assurini.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_n16-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_n16-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto ao Governo do Estado - Helder Barbalho, ao Prefeito de Senador José Porfirio - Dirceu Biancardi e ao Deputado Estadual Eraldo Pimenta, para que viabize a construção de  uma ponte de concreto armado, no Km 43, sentido Vila da Ressaca, no Assurini.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1411/indicacao_n17-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1411/indicacao_n17-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, solicita que seja feita calçadas rebaixadas na Avenida Coronel José Porfírio, 1° de Janeiro e Travessa Magalhães Barata.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_n18-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_n18-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que providencie a recuperação Imediata das ruas do Distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_n19-23_1461.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_n19-23_1461.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviço de reforma da Quadra de Esportes localizada entre as ruas 4 e 5 no bairro Mutirão.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_n20-23_1462.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_n20-23_1462.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a recuperação horizontal com pintura das faixas de pedestres das ruas João Coelho, Antônio Vieira e Joaquim Acácio no Bairro Brasília.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao_n21-23_1463.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao_n21-23_1463.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a reforma das dependências do Conselho Tutelar e do Conselho Municipal dos Direitos da criança e do Adolescente no município de Altamira.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_n22-23_1464.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_n22-23_1464.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize o Conserto das Centrais de Ar da Escola EMEIF Artur Pessoa na comunidade do Mixila-Zona Rural, Município de Altamira.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao_n23-23_1465.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao_n23-23_1465.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte, como também, realizar o serviço de terraplenagem do travessão Bom Jardim 2, até a beira do rio, no Assurini.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao_n24-23_1463.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao_n24-23_1463.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, que indica ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação e encascalhamento do Travessão  Bom Jardim 1, km 39, lado esquerdo, no Assurini.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_n25-23_1467.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_n25-23_1467.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que o serviço de Laqueadura, ofertado pelo SUS, instituído pela Lei 14.443/2022, seja garantido com mais agilidade, para as mulheres do município de Altamira.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_n26-23_1468.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_n26-23_1468.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que faça adequação de parte da EMEIF Francisco Carneiro localizada no Bairro Alberto Soares, para Unidade Básica de Saúde e destine outra parte para atividades sociais do bairro, como cursos aulas de capoeira e outros, acompanhados pela Associação Comunitária.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_n27-23_1469.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_n27-23_1469.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, solicita que seja feita calçadas rebaixadas na Avenida Djalma Dutra, Rua Manoel Umbuzeiro, Anchieta e Intendente Floriano.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_n_28-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_n_28-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da secretaria competente, realizar a implantação do prontuário eletrônico, nas Unidades Básicas de Saúde – UBS e HGA, considerando também que seja concedido o direito de trinta dias consecutivos de férias de acordo com o regime jurídico único aos ACS Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, reajuste salarial dos Agentes Comunitários de Saúde contratados do nosso município.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_n30-23_1472.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_n30-23_1472.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que por meio da secretaria competente, realize alterações estruturais na Rotatória da Comandante Castilho com Cicero Maia e Djalma e Djalma Dutra a fim de corrigir o fluxo de veículos daquele setor.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_n31-23_1473.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_n31-23_1473.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao excelentíssimo senhor Helder Barbalho, Governador do Estado do Pará, que através da secretaria competente, realize a construção de um novo Terminal Rodoviário em nossa cidade, dadas as condições precárias nas quais se encontra a atual estrutura.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, terraplanagem, elevação de aterros, implantação de bueiros e empissarramento na estrada do Ramal Trai rinha localizado na Gleba Assurini.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_n33-23_1475.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_n33-23_1475.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, terraplanagem com empiçarramento, elevação de aterros, e drenagem nos ramais Dispensa I e Ideal ambos localizados na Gleba Assurini.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_n34-23_1481.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_n34-23_1481.pdf</t>
   </si>
   <si>
     <t>de iniciativa da vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, adotar as devidas providencias para normalizar a situação do Transporte Escolar no município de Altamira.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_n35-23_1482.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_n35-23_1482.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar atendimentos e consultas com pequenos procedimentos cirúrgicos oftalmológicos aos moradores da zona rural de nosso município.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar a equiparação salarial dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias e os Microscopista contratados do nosso município, com os efetivos, e que o pagamento dos médicos e profissionais de nível superior, que recebem_x000D_
 do teto financeiro de média e alta complexidade sejam no máximo até o dia 10 de cada mês.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_n_37-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_n_37-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente,  realize a aquisição de centrais de ar para as salas de aula da escola Oneide Tavares, bebedouro e um parque ao ar livre para os alunos da pré-escola.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_n_38-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_n_38-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize o serviço de instalação de corrimão nas pontes do ramal da 05.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_n_39-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_n_39-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, que indica ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação  do Travessão do Jiboião, lado esquerdo, km 40, sentido a Vila Ressaca no Assurini</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_n_40-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_n_40-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilize a recuperação do Travessão da Preenchida, ao lado direito, km 37, sentido vila Ressaca, no Assurini.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_n_41-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_n_41-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a reforma e ampliação da unidade básica de saúde do Ramal Cipó Ambé.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_n_42-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_n_42-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, serviços de reabertura e empissarramento no Ramal Jéssica Pedrosa localizado na PA 415, primeira entrada a esquerda da saída pra Vitória do Xingu ao lado de uma oficina de tratores.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_n_43-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_n_43-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, em caráter de urgência a contratação de médico para UBS Santa Luzia em Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_n_44-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_n_44-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, encaminhe a autorização em caráter de urgência para a destinação de uma Ambulância para o Distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_n_45-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_n_45-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a reforma e ampliação da Unidade de Saúde de Vila Canopus.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Juarez Giachini - Palito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_n_46-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_n_46-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Juares Giachini, oficia-se ao ilustríssimo senhor Secretário Estadual de Segurança Publica e Defesa Social, Ualame Machado, que destine efetivo humano e viaturas, específicos, para a instalação de uma Patrulha Rural, que atenda o Distrito de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_n_47-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_n_47-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, para que seja realizado, contratação de um Profissional para o setor de Farmácia da Unidade Básica de Saúde Laranjeiras.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_n_48-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_n_48-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que realize a coleta de lixo semanalmente, no bairro: Brasília na Travessa Capitão Pereira, além de informar moradores sobre dias e horários da passagem do caminhão de lixo.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_n_49-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_n_49-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que proceda a aquisição de veículo que atenda a rota escolar da Ponte do Rio Bala, na Vila Canopus.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_n_50-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_n_50-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que junto à empresa Equatorial Energia no sentido que os projetos de extensão das linhas de transmissão de energia nas áreas urbana e rural dos distritos de Castelo de Sonhos e Cachoeira da Serra sejam posto em prática em regime de urgência.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_n_51-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_n_51-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar o serviço de tapa buraco nas ruas: Crisântemos, Jasmins, Tv. Girassol e Avencas no Jardim Primavera.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_n_52-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_n_52-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar o serviço de tapa buraco na Travessa 1, Rua 7 e 8 no bairro mutirão.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_n_53-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_n_53-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar a equiparação salarial dos Agentes de Vigilância Sanitárias municipais com o piso nacional dos agentes comunitários de saúde e dos agentes de combate a endemias.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_n_54-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_n_54-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Socorro do Carmo e Silvano Fortunato, sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realize o serviço de limpeza, capina e roçagem, com troca de lâmpadas no bairro Bonanza.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfermeiro Jaime, Enfº. Olailton, Juarez Giachini - Palito, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_n_55-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_n_55-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Olailton Carvalho, Juares Giachini, Davi Teixeira, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, que possa interceder junto ao Governo Federal e Infraero, no sentido que a área no entorno do aeroporto de Altamira, local onde será construído o novo Parque de Exposições, seja cedido ao Sindicato Rural de Altamira -SIRALTA, para facilitar o acesso da população e dos produtores.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Enf°. Tércio Brito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_n_56-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_n_56-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar em caráter de urgência serviços de revitalização na Avenida Acesso 3, bairro Jardim Oriente, a mesma encontra-se em Estado de Abandono, colocando em risco a vida dos moradores e transeuntes na localidade citada.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_n57-23_1504.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_n57-23_1504.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a implantação de Academia ao Ar livre na Comunidade Agrovila Vale Piauiense localizada no Km 23 sentido Brasil Novo.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_n58-23_1505.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_n58-23_1505.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que providencie a aquisição de duas roçadeiras articuladas a fim de serem utilizadas pela Secretaria de Agricultura, com finalidade de realizarem a roçagem de locais em nosso município onde há vegetação que prejudica a boa circulação de veículos e compromete a segurança do tráfego.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_n59-23_1506.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_n59-23_1506.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, oficia-se ao ilustríssimo Manoel da Conceição da Silva Filho - Diretor do Departamento Municipal de Trânsito de Altamira (DEMUTRAN), que realize a realocação de placas de trânsito estabelecida em passagens de pedestres para outros locais.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_n60-23_1507.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_n60-23_1507.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva Neto, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a manutenção e encascalhamento do travessão do Cajá 1, próximo a propriedade do senhor Amarildo, no Assurini.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_n61-23_1508.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_n61-23_1508.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação e manutenção no Travessão Terra Preta, Km 15, lado esquerdo, ate a Fazenda do Irmão Eronia, no Assurini</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_n62-23_1509.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_n62-23_1509.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a implantação do SAMU FLUVIAL, serviços de Ambulâncha no porto da balsa em Altamira com o porto da balsa do Assurini.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_n63-23_1510.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_n63-23_1510.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde - SESMA, realizar a prorrogação automática do prazo de validade das receitas médicas, por um período mais amplo a ser avaliado, para usuários portadores de hipertensão, diabetes e pessoas que utilizam medicamentos psicotrópicos, na rede pública municipal.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_n62-23_1511.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_n62-23_1511.pdf</t>
   </si>
   <si>
     <t>A vereadora que está subscreve sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que INDIQUE ao excelentíssimo senhor Claudiomiro Gomes – Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, para que seja disponibilizado os exames de URÉIA E PSA Total, na rede municipal de saúde.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_n65-23_1512.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_n65-23_1512.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que INDIQUE ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, que providencie no ambiente Hospitalar, alimentação saudável e saborosa, para os funcionários e pacientes do Hospital Geral de Altamira (HGA).</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_n63-23_1513.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_n63-23_1513.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar o atendimento médico odontológico, dispensa de medicamentos, vacinas, testes rápidos e outros serviços disponíveis na rede, para funcionários que atuam como garis, vigias, motoristas, assim também como todos os servidores da Secretaria de Viação e Obras.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_n67-23_1514.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_n67-23_1514.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a reforma do Mercado Municipal Moreirão, assim como a implantação de pias de mármore e balcão customizado para o setor onde ficam os vendedores de peixe do local.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_n_68-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_n_68-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, conceda um mês de férias para todos os Servidores Contratados:  (Serviços Gerais, Agentes Administrativos, Técnicos de Enfermagem, Técnico em Laboratório, Vigilante e etc).</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfª. Socorro do Carmo</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Socorro do Carmo e Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a recuperação da Rua da Concórdia no bairro: Boa Esperança, no município de Altamira.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_n_70-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_n_70-2023.pdf</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_n_71-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_n_71-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Ramal do Lisboa, adjacente do Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_n_72-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_n_72-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto ao Governador do Estado - Helder Barbalho, Prefeito de Senador José Porfirio - Dirceu Biancardi e Deputado Estadual Eraldo Pimenta, para que viabilize a construção de uma Ponte de Concreto armado, no Km 69, Transaunião, no Assurini.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, recuperação asfáltica, calçamento, linha d'água e meio fio das ruas localizadas no Bairro Brasília; Horácio Boanerges-707 metros, Rua CDR-347 metros e Travessa Pedro Acácio-253 metros.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Nelsinho Campeiro</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1479/indicacao_n_74-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1479/indicacao_n_74-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Ivonnelson Alves Soares, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a construção de um Poço semi artesiano, na Emef Alteir Mardegan, na localidade vicinal da Firma, comunidade do Picadão, no Assurini.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Assis Cunha, Enfermeiro Jaime</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_em_conj._n_75-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_em_conj._n_75-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Assis Cunha e Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar o serviços de reabertura e terraplanagem das seguintes ruas, do bairro Brasília, nas Travessas Luiz Coutinho 100 M, Lucio Gitirana 181M e Capitão Pereira129 M, totalizando 410 metros.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Assis Cunha, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, João do Fusca, Juarez Giachini - Palito, Silvano Fortunato</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Eládio Lampião, Assis Cunha, Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Thais Nascimento, Adevaldo Brito, Davi Teixeira, Nelsinho Campeiro, João do Fusca, Olailton Carvalho, Roni Heck, Tânia Souza, Tércio Brito e Juarês Giachini, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura com galeria pluvial, linha d'água, rampa de acessibilidade, pavimentação asfáltica ou bloqueteamento da Avenida Paraiso, no bairro Santa Ana.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1482/indicacao_n_77-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1482/indicacao_n_77-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a instalação de uma Estação de Calistenia e barras fixas nas praias da Orla do Cais.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfº. Olailton</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Davi da Silva Teixeira e Olailton Carvalho , que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a criação de um programa de vigilância e monitoramento para rede municipal de ensino.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao_em_conj._n_79-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao_em_conj._n_79-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Socorro do Carmo e Silvano sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, retorne para o cartório para as dependências do Hospital Geral de Altamira -HGA.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao_n_80-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao_n_80-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, implante a sala de vacina no Ambulatório do Hospital Geral de Altamira-HGA.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1486/brnb42200422d8a_018504.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1486/brnb42200422d8a_018504.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem na forma Regimental, depois de aprovado em plenário, indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que providencie armários, para armazenar pertences pessoais dos acadêmicos de medicina, que atuam no Hospital geral de Altamira (HGA), afim de facilitar sua rotina de trabalho.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço roçagem nas laterais da Rodovia Transassurini, Iniciando no Porto da Balsa até a Agrovila sol Nascente, como também o desvio do Luiz Pereira até a propriedade do Dr. Alzito.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao_n83-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao_n83-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de asfaltamento ou bloqueteamento com infraestrutura completa, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas do bairro Santa Ana: Rua Joana Darc 147 M, 1° de Maio 152 M, Santa Rosa146 M e Travessa Santos Dumont 214 M._x000D_
 .</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao_n84-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao_n84-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, asfaltamento ou bloqueamento, com infraestrutura completa, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes ruas do bairro Santa Ana: Travessa Dois 123 M, Rua Altamira 126 M, Rua das Flores 292 M e Rua Jatobá 545 M, totalizando 1086 metros.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1494/indicacao_n85-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1494/indicacao_n85-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, solicita que seja feita calçadas rebaixadas na rua Otaviano Santos-Sudam I.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_n86-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_n86-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, disponibilize Agentes de Transito em frente a Feira do Produtor no centro da cidade do Município de Altamira aos sábados e domingos.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_n87-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_n87-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão do Chico Cesário, km 37, lado direito no Transassurini.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_n88-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_n88-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do Travessão do Cajá 2, até a beira do Rio Ituna, km 36, no Assurini.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_n89-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_n89-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize o serviço de climatização da Emef Alteir Mardegan, no Travessão da Firma, no Assurini.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_n90-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_n90-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Vanderjaime Santos, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que realize o serviço de climatização EMEF Nova Vida na Agrovila Quatro Bocas, no Assurini.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_n91-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_n91-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira e Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar o serviço de tapa buraco na Rua Manjericão, no RUC  São Joaquim.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_n92-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_n92-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de reforma na Quadra de Esportes no conjunto Santa Benedita.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao_n93-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao_n93-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja disponibilizado merenda nas Escolas Municipais Urbanas, Rurais e Distritais, que obedeça os padrões de qualidade Nutricional, composta por alimentos saudáveis com proteínas, fibras, carboidratos, lipídios e minerais.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_n94-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_n94-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, para que seja disponibilizado, uma mesa do jogo de Ping Pong, para casa de Convivência dos Idosos, para contribuir com a socialização, divertimento e aprendizagem dos idosos.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao_n95-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao_n95-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Soares, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, construção de um abrigo no porto do Assurini, para os pilotos de voadeiras credenciados, que transportam produtores rurais no sentido Assurini a Altamira e Altamira a Assurini.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao_n96-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao_n96-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de Maquinas para a recuperação do seguinte Travessão: Gorgulho da Rita Km-25 na Gleba Assurini.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao_n97-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao_n97-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que INDIQUE ao Excelentíssimo senhor Helder Barbalho, Governador do Estado, através das Secretaria competente, realizar contratação de Porteiros, para as escolas de Ensino Médio como também interceder junto a Secretária de Estado de Segurança Pública, no sentido que seja intensificada as Rondas Ostensivas da Policia Militar, no estorno das referidas escolas.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1507/indicacao_n98-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1507/indicacao_n98-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através das Secretaria competente, realizar contratação de Porteiros e/ou Vigilantes, para a portaria das Escolas Municipais e também, para Escola Municipal de Dança; interceder junto a Guarda Municipal, no sentido de intensificar as rondas nas proximidades das escolas.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacao_n99-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacao_n99-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Socorro do Carmo e Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, amplie as instalações da Unidade Pronto Atendimento-UPA  e construa uma nova Unidade Pronto atendimento-UPA, no município de Altamira.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_n99-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_n99-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Silvano Fortunato e Vanderjaime Santos sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através do PROCON Altamira, realizar a fiscalização em açougues e pontos de vendas de carnes bovinas, com intuito de verificar os preços que estão sendo comercializados em nosso município tanto na zona urbana como na zona rural.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_n101-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_n101-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, solicita que seja feita a reforma completa do barracão do PET na vila piauiense km 23 Altamira Itaituba.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1512/indicacao_n102-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1512/indicacao_n102-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, que sugere ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, solicita que seja feita a compra de uma ambulância para a Vila Piauiense km 23 Altamira Itaituba.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1513/indicacao_n103-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1513/indicacao_n103-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através das Secretaria competente, realizar a alteração nos contracheques dos Técnicos de Enfermagem, que foram amparados na Lei Municipal nº 3345/21, que dispõe sobre a reorganização da Estrutura Administrativa da Prefeitura Municipal de Altamira, os quais ainda hoje estão constando como Auxiliar Técnico de Saúde, cargos extintos quando da promulgação da referida Lei.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_n104-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_n104-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reforma e ampliação do Mercado Municipal Central de Altamira localizado na avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_n105-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_n105-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reforma geral e ampliação da Escola Municipal de Ensino Fundamental Cristo Redentor na comunidade ribeirinha do Rio Xingu Piranhaquara.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1518/indicacao_n106-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1518/indicacao_n106-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Davi Teixeira e Silvano Fortunato, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de revitalização, terraplanagem, ligação de água e esgoto, bloqueteamento ou asfaltamento, da Rua Nicolau Martins, no bairro Jardim independente II.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao_n107-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao_n107-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a criação do Festival de Musica Cristã em Altamira.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_n108-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_n108-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, oficia-se a ilustríssima senhora Maria das Neves Morais de Azevedo, Secretária Municipal de Assistência Social, que destine um Grupo de profissionais, via CRAS Volante, para atender os distritos de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_n109-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_n109-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, que sugere ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, solicita que seja feita no RUC São Joaquim uma quadra de vôlei no espaço restante da quadra de futebol que lá já existe.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, em caráter de urgência o Projeto de Lei onde o mesmo traga a Revisão Geral Salarial do funcionalismo público municipal, conforme preconiza o artigo 37, inciso X da Constituição Federal, c/c Art. 130, 2° Lei Municipal n.° 1767 de 02 de outubro de 2007.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao_n111-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao_n111-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Socorro do Carmo, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, faça aquisição de um gerador para a Vila Canopus no município de altamira Pará.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_n112-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_n112-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Socorro do Carmo, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, realize a recuperação da Rua Mario Soares, quadra 2, localizada no bairro Alberto Soares no município de Altamira.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_n113-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_n113-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Travessão Bom Jardim 1, próximo a propriedade do senhor Divino, no Assurini.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1526/indicacao_n114-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1526/indicacao_n114-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Travessão do Ananias até o Itapuama.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_n115-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_n115-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública - DIP, realizar o serviço de TROCA DE LÂMPADAS, dos postes do Bairro Alberto Soares (Terra de Bonanza), conforme anexo ao oficio 001/2023 recebido a data 24 de abril de 2023.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_n116-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_n116-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao excelentíssimo senhor Helder Barbalho, Governador do Estado do Pará, buscar parcerias com a iniciativa privada, o Sistema S, o Governo Federal e quaisquer outros entes pertinentes, no sentido de implementar um programa voltado à orientação profissional para o primeiro emprego, na rede pública estadual.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_n118-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_n118-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde( SESMA), realize a contratação de intérprete de língua Brasileira de Sinais-LIBRA, para proporcionar um atendimento inclusivo aos deficientes auditivos nas Unidades de Saúde do município de Altamira.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_n119-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_n119-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize a recuperação das Ruas A e D da Comunidade Princesa do Xingu no Município de Altamira.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_n120-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_n120-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja realizado o pagamento das Emendas Impositivas nos valores de R$ 30.000,00 (trinta mil reais) referente ao ano de 2021 e R$ 50.000,00 (cinquenta mil reais) referente ao ano de 2022, destinado Associação de Proteção de Animais (APATA), para custear cirurgias, aquisição de medicamentos e construção do abrigo de animais.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_n121-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_n121-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja realizado a aplicação de rede de proteção e reparos na iluminação da Quadra Esportiva Colina, localizada na rua oito, no bairro: Colina.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1542/indicacao_n122-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1542/indicacao_n122-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reforma geral e ampliação da Escola nossa Senhora Aparecida localizada no Bairro Liberdade.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1543/indicacao_n123-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1543/indicacao_n123-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize a construção de salas de aula na comunidade índio Preto-Cajueiro na localidade Assurini.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Adevaldo Brito e Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, a construção de Posto de Saúde no Travessão da Firma localidade do Assurini.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao_n125-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao_n125-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar o serviço de tapa buraco nas ruas das Hortênsias e Jasmins, no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao_n126-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao_n126-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Davi Teixeira e Olailton Carvalho, sugerem ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar serviços de infraestrutura com galeria pluvial, linha d'água, calçada, rampa de acessibilidade e pavimentação asfáltica ou bloqueamento, na rua Olga Belo Soares no bairro Ibiza próximo a Ponto alto Leilões.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_n127-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_n127-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reforma geral e ampliação da Escola Municipal de Ensino Fundamental localizada na Comunidade Babaquara no Assurini.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_n128-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_n128-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, através da Secretaria Competente, que viabilize a manutenção das lâmpadas, da rua Acesso 11, no bairro Sudam I.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao_n129-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao_n129-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Ramal do Serafim adjacente do Travessão do Cajá 1, Km 27, no Assurini.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacao_n130-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacao_n130-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que providencie a revitalização do trapiche, dos brinquedos na parte da orla conhecida como ''Novo Cais."</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1551/indicacao_n131-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1551/indicacao_n131-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos Leite, oficie-se a Direção Socioambiental da Norte Energia que providencie a recuperação das praças e passarelas do sistema de Parques e Orlas, bem como devolva um projeto de arborização e realize a roçagem destes espaços.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_n132-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_n132-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja realizado estudos para analisar a Rede de Distribuição de Água, afim de sanar o problema de falta de água, no bairro Dom Lorenzo.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao_n133-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao_n133-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja disponibilizado o exame de_x000D_
 Eletrocardiograma, no Centro de Diagnóstico, no período da tarde.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_n134-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_n134-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial na Estrada do Sanatório no bairro Dom Lorenzo.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_n135-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_n135-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública-DIP, realizar o serviço de troca de lâmpadas, dos Postes das Estrada do Sanatório no bairro Dom Lorenzo.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de manutenção das centrais de ar da EMEI Professora Eulália Soares De Oliveira.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1558/indicacao_n137-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1558/indicacao_n137-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a manutenção do Travessão do Ananias Correia e encascalhamento da ladeira no km 68, até o Itapuama no Assurini.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao_n138-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao_n138-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, solicito um transporte Público para os Bairros, Laranjeiras e Mexicano.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_n139-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_n139-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a construção de duas salas aula e construção do muro ou cerca ao redor da Escola Emef Alteir Mardegan, na localidade do Assurini.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_n140-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_n140-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, asfaltamento ou bloqueamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade seguintes ruas do bairro Dom Lorenzo._x000D_
 Rua Ângelo Dias, Rua SR. Jesus, Avenida Dom Lorenzo.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_n141-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_n141-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que interceda junto ao Governo do Estado a construção de um Posto de apoio Policial na Agrovila Quatro Bocas no Assurini.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_n142-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_n142-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que seja realizado aquisição de um novo suporte de braço - Braçadeira estofada, para coleta de exames laboratoriais e outros, na sala de medicação da Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_n143-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_n143-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira sugerem ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, que sugere a empresa Norte Energia, através da direção Socioambiental realizar serviços de recuperação de praças e passarelas do Parque Boa Esperança, bem como, realizar o serviço de roçagem e capina desses espaços.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_n144-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_n144-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, que realize a regularização fundiária urbana dos terrenos das ruas: Princesa Izabel, Rosário, Tiradentes, Presidente Dutra, Paraíso, Fernando Henrique, Antônio Barbosa, da Paz, da Amizade R. São José, e das Travessas: Castanheira e Santos Dumont, além da Av. Castelo Branco, bairro São Domingos.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_n145-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_n145-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Davi Teixeira e Olailton Carvalho, que indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar o serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial da Rua Rio Curuá Grande, no Bairro Independente I.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_n146-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_n146-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que envie a esta Casa de Leis projeto implementando voucher educação para as famílias carentes com crianças de 0 e 5, à semelhança de demais cidades do Brasil que estão dando provimento a essa medida.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1569/indicacao_n147-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1569/indicacao_n147-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se a ilustríssima senhora Secretária Municipal de Educação, Maria das Neves Moraes de Azevedo, que, sabendo da priori não ser suficiente, mobilize esforços junto ao Governo Federal, Juntamente com o Prefeito Claudomiro Gomes, para que seja ampliado número de creches no município de Altamira; e desenvolva um Projeto com Secretarias de Finanças e Administração que estimule a vinda do capital privado para suprir essa demanda, haja visto o setor público não ser capaz de sana-la.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1570/indicacao_n148-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1570/indicacao_n148-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, que através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de pavimentação asfáltica ou de bloqueteamento na Rua Antônio Penna, localizada no bairro Ibiza.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1571/indicacao_n149-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1571/indicacao_n149-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, que através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de limpeza e roçagem do Cemitério Municipal São Sebastião, localizado no km 04 da Rodovia Transamazônica, no município de Altamira.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao_n150-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao_n150-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, para realizar, a aquisição de um equipamento Soprador de Folhas, para os Trabalhadores da Secretaria de Viação e Obras, que realizam a limpeza das ruas do município de Altamira.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_n151-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_n151-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construa uma rampa de acesso ao porto da Funai, na Orla do Cais.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_n152-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_n152-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente. A implantação de uma faixa de pedestre e redutor de velocidade na Rodovia Transamazônica em frente à Rua nova com o intuito de facilitar o acesso dos alunos a Escola Anísio Uchôa localizada no bairro Brasília.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao_n153-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao_n153-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de recuperação asfáltica, operação tapa buracos, retirada de entulhos e limpeza das margens da Estrada que dá acesso ao Ruc Laranjeiras.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao_n154-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao_n154-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, que viabilize a manutenção, terraplanagem da estrada e encascalhamento de duas ladeiras, no Travessão da dona Graça lado direito, km 38, no Assurini.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao_n155-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao_n155-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção da estrada e encascalhamento da ladeira, no travessão do conradinho km 35, no Assurini.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1582/indicacao_n156-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1582/indicacao_n156-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para realizar o pagamento do piso salarial dos Professores conforme a portaria Nº 17, que estabelece o reajuste de 14,9% e de acordo com a lei 11.738 de 2008, que institui o piso e estabelece que os reajustes devem ocorrer a cada ano, em janeiro.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_n157-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_n157-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que o serviço de Prótese Dentária, retorne seu funcionamento na rede municipal de saúde, o mais breve possível.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_n158-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_n158-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de que o mesmo interceda junto ao Departamento Nacional de Infraestrutura e Transporte, para que seja instalado o semáforo na BR230, com Avenida Circulação Perimetral e Avenida Nova Altamira.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_n159-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_n159-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública, que proceda a implantação de rede de iluminação pública na Avenida Nova Altamira, no bairro Nova Altamira.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_n160-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_n160-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de tapa buraco nas ruas: Crisântemos, Avencas e Travessa das Margaridas e Girassol no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_n161-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_n161-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, instalar uma rede de proteção na quadra de esportes na Rua Santa Luzia, no Bairro Jardim Independente I.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_n162-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_n162-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, providencie um caminhão pipa para inibir poeira nas ruas do Distrito de Cachoeira da Serra, no município de Altamira.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_n163-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_n163-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Davi Teixeira e Olailton Carvalho, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, no sentido de solicitar setor competente, os serviços de reabertura, terraplenagem com encascalhamento na Rua Itatá no Bairro Jardim Independente III, próximo ao quartel da Polícia Militar.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao_n164-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao_n164-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize ações de tapa buraco e restabeleça a iluminação pública nas ruas C23, C24 e C25 do Loteamento Buriti, no município de Altamira.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_n165-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_n165-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que encaminhe a esta Casa Legislativa, um Projeto de Lei que regulamente a efetivação dos servidores, agentes comunitários de saúde, agentes de combates à endemias que foram efetivados com a base na lei federal 11.350/2006 e Emenda Constitucional 51/2006no no ano de 2011, para que estes profissionais possam ter  todos os seus direitos garantidos, em consonância com o Regime Jurídico Único - RJU, dos servidores públicos municipais, assim como direito líquido e certo de aposentadoria pelo ALTAPREV.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_n166-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_n166-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que encaminhe a esta Casa Legislativa, Projeto de Lei que regulamente o reenquadramento dos profissionais dos cargos na área da saúde que foram extintos, na Lei 3.308/2019, que aprovou o Plano de Cargos, Carreiras e Salários - PCCR, dos servidores públicos municipais. Alguns cargos foram criados pela referida lei, porém não reenquadrou os servidores nos devidos cargos criados, como por exemplo: técnico de enfermagem, técnico de saneamento básico, dentre outros.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1593/indicacao_167-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1593/indicacao_167-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente em caráter de emergência, os serviços de terraplanagem com encascalhamento, elevação de aterros, e drenagem no Ramal do Carrapato com extensão aproximada de 5,28 km e dando continuidade com reabertura elevação de aterros, drenagem implantação de bueiros e terraplanagem no Ramal dos Cafundós com extensão aproximada a 9 km e no desvio que dá acesso ao Ramal do Cajueiro com extensão aproximada a 3km, a 17,28 km, ambos localizados na Gleba Assurini conforme mapas e fotos em anexo.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1594/indicacao_168-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1594/indicacao_168-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente em caráter de emergência, os serviços de terraplanagem e empiçarramento nos Ramais; Limão com extensão de 06 km e Lages com extensão de 08 km e adjacências ambos totalizando 14 km localizados na Gleba Assurini conforme mapas e fotos em anexos.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1595/indicacao_169-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1595/indicacao_169-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilizar uma reforma no Serviço de Convivência e Fortalecimento de Vínculos, (SCFV).</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_170-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_170-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, que viabilize a manutenção e encascalhamento da ladeira no Travessão do Johnson, lado esquerdo, adjacente do Travessão do Cajá 1, no Assurini.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao_171-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao_171-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, construa uma nova estrutura de alvenaria para a Escola na Comunidade do Cajueiro localidade Assurini.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_172-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_172-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria Competente, construa uma nova estrutura de alvenaria para a Escola Municipal de Ensino Fundamental-EMF. Paulo Freire na Comunidade Quatro Bocas na Localidade Assurini.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao_173-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao_173-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao ilustríssimo senhor Secretário Municipal de Saúde, Waldecir Maia, que desenvolva e implemente um programa regular de conscientização de riscos na gravidez na adolescência, que poderia ser executado nas escolas de Ensino Fundamental do Município de Altamira.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1600/indicacao_174-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1600/indicacao_174-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, oficia-se ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que envie ao Travessão da Firma e ao Travessão da 9 (Nove), um comando do Programa Saúde Itinerante, segundo postula a Lei n.° 3.390 de 01 de Junho de 2022.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1601/indicacao_175-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1601/indicacao_175-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize o acompanhamento das mudas de árvores plantadas em nossa cidade, pois intervenções como plantio e manutenção devem ser assistida pelo poder executivo.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1602/indicacao_176-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1602/indicacao_176-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que realize a construção de uma parada de ônibus com cobertura para os estudantes, na comunidade Lama Negra.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1604/indicacao_177-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1604/indicacao_177-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto ao Governo do Estado, no sentido de informar como está o convênio com em relação ao Banco do Cidadão, sobre o fomento de crédito solidário para de geração de renda para autônomos, MEIs e pequenos negócios em Altamira.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_178-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_178-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Davi Teixeira e Olailton Carvalho, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviços de manutenção com terraplanagem e encascalhamento na estrada que dá acesso à Praia do Massanori.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_179-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_179-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato e Davi Teixeira, sugerem ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de meio fio, linha d'água, calçada, pavimentação ou bloqueamento na Alameda Anápolis no Conjunto Altaville 2, no Bairro Alberto Soares.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao_180-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao_180-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente realize serviços de tapa buraco na Rua 13 no bairro Jardim França.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_181-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_181-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, ou de bloqueteamento da Rua Presidente Lula, localizada no loteamento Ayrton Sena 2, município de Altamira.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao_182-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao_182-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a troca do local de entrada que dá acesso a UBS do bairro da Brasília, da Avenida João Coelho para a rua Isaac Barbosa.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1611/indicacao_n183-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1611/indicacao_n183-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, através da Secretaria Competente, que viabilize a manutenção no Travessão do Santos, lado esquerdo, km 24, no Assurini.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1612/indicacao_n184-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1612/indicacao_n184-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, através da Secretaria competente, que viabilize a manutenção no km 24, lado direito, até a Propriedade do Senhor Tobata, no Assurini.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_n185-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_n185-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, construa uma Unidade de Saúde no bairro Mexicano.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao_n186-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao_n186-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, construa uma nova estrutura para o Centro de Convivência e Fortalecimento de Vínculo-CFV na localidade Princesa do Xingu.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao_n187-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao_n187-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, que sugere ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, solicita 10 exaustores grandes para feira do produtor no Mercado Central.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, que sugere ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, solicita uma segunda unidade de pronto atendimento (UPA), para o bairro Brasília.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1617/indicacao_n189-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1617/indicacao_n189-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a revitalização, adequação, com construção de quiosques, paisagismo e iluminação pública na praia do Massanori.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_n190-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_n190-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Meio Ambiente - SEMMA, realizar o serviço de implantação de lixeiras de coletas seletivas em toda Orla do Cais.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Enfermeiro Jaime, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_n191-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_n191-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato e Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar serviço de troca do bebedouro de água mineral do Centro de Apoio em Diagnósticos.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_n192-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_n192-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura terraplenagem com empiçarramento, elevação de aterros e drenagem no Ramal Cama de Vara e na Comunidade Chácara Renascer.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Eládio Lampeão</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_n193-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_n193-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de iluminação pública com lâmpadas de LED, em todos os postes da Avenida Circulação Perimetral do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_n194-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_n194-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura terraplenagem com empiçarramento, elevação de aterros implantação de bueiros e encascalhamento na estrada do Ramal Trairinha localizado no Assurini.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_n195-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_n195-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, que sugere ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, em parceria com Governo do Estado solicitar em caráter de urgência urgentíssima a visita de uma equipe do INMETRO em Altamira para inspecionar a instalação do dispositivo de segurança nos caminhões basculantes e nos caminhões tratores.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_n196-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_n196-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que envie ao Travessão do Babaquara um Programa Saúde Itinerante, segundo postula a Lei n.° 3.390 de 01 de junho de 2022.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_n197-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_n197-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que providencie os serviços de pavimentação asfáltica, drenagem, calçamento e linha d'água na Rua Passagem 1, Passagem 2 e Rua São Sebastião no bairro Jardim Ibiza.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_n198-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_n198-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que a Prefeitura Municipal de Altamira Pá, apresente um projeto de revitalização para Lagoa do Independente I.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_n199-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_n199-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente que viabilize imediatamente, a colocação de uma Placa de Identificação na entrada do HGA (Hospital Geral de Altamira), informando que o referido Hospital é público e tem portas abertas, para atender gestante idosos e crianças, de acordo com a norma prevista pelo SUS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_n200-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_n200-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, Governador do Estado o Senhor Helder Barbalho, no sentido de realizar uma aquisição de um veículo ambulância tipo C- UR de resgate para 9 GBM- grupamento de Bombeiro Militar do município  de Altamira-Pará.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao_n201-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao_n201-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria Competente, realize o asfaltamento do 9 GBM-Grupamento Bombeiro Militar do Município de Altamira-Pará.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_n202-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_n202-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, solicitar que Escola nossa Senhora Aparecida localizada no Bairro Liberdade, seja transformada em uma creche e que os alunos do ensino fundamental da mesma sejam transferidos para Escola Anísio Uchôa.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao_n203-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao_n203-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, a construção de uma praça com academia ao ar livre na comunidade Agrovila Princesa do Xingu.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao_n204-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao_n204-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de pavimentação asfáltica ou bloqueamento com infraestrutura, calçamento, rampa com acessibilidade, linha d'água e galeria pluvial da Rua D no Conjunto Panorama, próximo ao Anel viário.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1633/indicacao_n205-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1633/indicacao_n205-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial nas ruas; Sete amigos, Nova Altamira e São Paulo, todas do Bairro Nova Altamira.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1634/indicacao_n206-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1634/indicacao_n206-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar o serviço de Recapeamento asfáltico das Ruas 5, 7 e João Pinho, assim como a Pavimentação asfáltica e linha D'água da Rua 8, no bairro Jardim Altamira.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao_n207-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao_n207-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize o encascalhamento da Ladeira km 04, do Travessão do Cajá 1, próximo a propriedade da dona Silva, no Assurini.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_n208-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_n208-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção da Estrada e encascalhamento de duas ladeiras no Ramal do Dira KM35 lado esquerdo, até a propriedade do senhor Rui, no Assurini.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_n209-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_n209-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a aquisição de detectores de metal, para serem utilizados em cada escola municipal.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao_n210-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao_n210-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato e Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, seja realizado em na comunidade, Agrovila Canaã, localizado no Travessão da Firma, uma AÇÃO COMUNIDADE com os referidos atendimentos: Emissão de Documentos (RG, CPF) / Comando Médico / Atendimento Bucal / Atendimento Oftalmológico /Corte de Cabelos, dentre outros.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao_n211-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao_n211-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja instituído o Auxílio Fardamento, para a aquisição de uniforme e acessórios e apropriados ao desempenho das funções institucionais dos servidores e ocupantes dos cargos de atendimentos do SAMU  192 – Serviço de Atendimento Móvel de Urgência, para que possam renovar os fardamentos de trabalho, o Auxílio previsto corresponderá ao valor de dois (dois) salários-mínimos vigentes no país, a serem pagos anualmente, em duas vezes, sendo uma no mês de setembro de 2023 e outra março 2024.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao_n212-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao_n212-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar a construção de um Auditório, instalação de um playground, uma brinquedoteca e rede de internet na EMEF Rui Barbosa, no RUC Laranjeiras.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1642/indicacao_n213-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1642/indicacao_n213-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, que sugere senhor governador do Estado do Pará Helder Barbalho e ao deputado estadual Eraldo pimenta para que através da secretaria competente adotem as medidas necessárias com a soma de esforços em suas respectivas áreas de atuação com a finalidade de viabilizar um aporte financeiro de 5 milhões de reais destinados à construção de um novo Parque de Exposições e feira agropecuária no município de Altamira Pará.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1643/indicacao_n214-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1643/indicacao_n214-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços recuperação asfáltica, operação tapa buracos, retirada de entulhos e limpeza das margens das seguintes ruas do Ruc. São Joaquim; Rua Capim Limão, Rua Poeja, Rua Pequi, Rua Urucum.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao_n215-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao_n215-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços recuperação asfáltica, operação tapa buracos, retirada de entulhos e limpeza das margens das seguintes ruas do Ruc. São Joaquim; Gengibre, Rua Mastruz, Rua Cidreira, Rua Hortelã.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_n216-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_n216-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize a contratação de um Assistente Social para Hospital Geral de Altamira Pará.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_n217-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_n217-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize o pagamento do piso salarial, para todos os Enfermeiros, Técnicos de Enfermagem e Auxiliares.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_n218-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_n218-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a Manutenção do Travessão Do João Baiano , Km 04, do lado direito, adjacente do Travessão do Gorgulho da Rita, no Assurini.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_n219-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_n219-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que Viabilize a Manutenção do Travessão do Catituba, Km 98,adjacente do Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_n220-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_n220-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja garantido, o direito a licença-prêmio aos servidores da Educação, que estão na fila de espera.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_n221-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_n221-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos, a fim de promover o empreendedorismo, empregabilidade e geração de renda para a população LGBTQIA+.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao_n222-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao_n222-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize os serviços pavimentação asfáltica, calçamento e linha d’água das ruas Castro Erenio, Alameda Ana Elen e Alameda Wenderson Castro, no bairro Airton Sena I.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_n223-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_n223-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize o serviço de recuperação asfáltica das ruas Curimatá, Matrinxã e Tambaqui, do RUC Laranjeiras.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_n224-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_n224-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, ou de bloqueteamento da Rua 01, localizada no bairro Paixão de Cristo, município de Altamira.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_n225-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_n225-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, que tome às devidas providências para sanar o problema do alagamento existente na Travessa Pastor Raimundo Marinho, também conhecida como a rua do cinema, no bairro Premem, município de Altamira.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_n226-23_1696.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_n226-23_1696.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de uma praça com uma quadra esportiva com cobertura e arquibancada na E.M.E.I.F Alteir Mardegan localizada no travessão da firma no Assurini A 93 KM da sede do município.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1657/indicacao_n227-23_1697.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1657/indicacao_n227-23_1697.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, elevação de aterros, drenagem, implantação de bueiros e terraplanagem no Ramal do Índio Preto no travessão do cajueiro localizados no Assurini.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_n228-23_1698.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_n228-23_1698.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a manutenção e higienização das caixas de água do bairro Nova Altamira, assim como a troca das peças de madeira que sustentam as caixas.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_em_conjunto_n229-23_1699.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_em_conjunto_n229-23_1699.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve sugere à Mesa Diretora, ouvida o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Governador do Estado Helder Barbalho, para que realize a contratação de um psicólogo para atuar na unidade do Parápaz em Altamira.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_n230-23_1700.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_n230-23_1700.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Ramal do Paulo Cambuhi, KM 36, até a beira do Rio, adjacente ao Travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_n231-23_1701.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_n231-23_1701.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão do Palhal, Km 27, em frente a propriedade do senhor Garimpeiro, no Assurini.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_n_232-23_1702.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_n_232-23_1702.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que proceda a transferência do ponto de ônibus do Departamento Municipal de Trânsito Público do estacionamento da Feira Livre Central para a Avenida João Rodrigues, no Camelódromo; e a instalação de cobertura na praça de alimentação do Camelódromo, bem como assentos para os usuários do transporte público.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_n233-23_1703.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_n233-23_1703.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que, por meio da secretária competente, realize a instalação de cliclofaixas na Avenida Cloures Mendes.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1664/indicacao_n234-23_1704.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1664/indicacao_n234-23_1704.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, faça a aquisição de uma central de ar na sala de cardiotocografia situada no setor do pre-parto do Hospital Geral de Altamira.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_n235-23_1705.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_n235-23_1705.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, instale o telefone fixo nas dependências na Unidade de Pronto Atendimento-UPA e Hospital Geral de Altamira.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1666/indicacao_n236-23_1706.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1666/indicacao_n236-23_1706.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Helder Barbalho - Governador do Estado do Pará, através da Secretaria competente, para que providencie o funcionamento imediato, da tomografia do (HRPT) Hospital Regional Público da Transamazônica.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_n237-23_1727.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_n237-23_1727.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que, por meio da secretária competente, realize a instalação de cliclofaixas da Via Oeste, nas imediações da Praça do Ulisses Guimarães, até a Rua A, no bairro Premem; bem como da Acesso II, nas proximidades do SESI, até a Avenida Jader Barbalho.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que, por meio da secretária competente, proceda a aquisição de um Castramóvel para atender as demandas de Altamira.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_n239-23_1709.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_n239-23_1709.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a implantação de 4 contêineres para coleta de lixo domésticos no Ramal da Floresta 01 cruzamento do loteamento do senhor Silas e 01 encontro da entrada do senhor napoleão, assim também como no Ramal Cipó Ambé: 01 na frente ao balneário do paquinha 01 próximo a igreja onde  há mais concentração dos Chacreiros.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_n240-23_1710.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_n240-23_1710.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços recuperação asfáltica, operação tapa buracos, na rua Francisco Pedrosa, assim também como os serviços de bloqueteamento, calçamento e galeria pluvial na rua Passagem 10, Localizada no bairro Independente I.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_n241-23_1711.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_n241-23_1711.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a implantação de dois redutores de velocidades na Rodovia Transassurini km 01, próximo ao posto de gasolina no Assurini trevo que segue para Agrovila Sol Nascente e para Vila 4 Bocas, Itapuama, Espelho e etc...</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_n242-23_1712.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_n242-23_1712.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a Instalação de iluminação pública da Rua Curuá Grande, Bairro Independente I.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_n243-23_1713.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_n243-23_1713.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente,  para que seja garantido, um portal dos serviços para os servidores municipais, dando acesso ao calendário de pagamento com data fixa.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_n244-23_1714.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_n244-23_1714.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a pintura na faixa de pedestres, na Travessa Comandante Castilho, em frente à Praça Magid Mauad, bairro Centro.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_n245-23_1715.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_n245-23_1715.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção no Travessão Terra Preta, Km 15 lado direito, ate a fazenda do senhor Zelito, no Assurini.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_n246-23_1716.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_n246-23_1716.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, realizar comando médicos com os atendimentos de consultas, atendimentos com dentistas, enfermeiros, técnicos de enfermagem, vacinadores, dentre outros, nas comunidades da Vila Canopus e Vila Cabocla.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_n247-23_1717.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_n247-23_1717.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que encaminhe a esta Casa, um posicionamento sobre como esta o pagamento do Piso Salarial dos profissionais da área da Enfermagem, conforme aprovado no Congresso Nacional.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_n248-23_1718.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_n248-23_1718.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, restabeleça a iluminação pública nas ruas Manoel Amorim e Alameda Bonfim no bairro Jardim Independente I.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_n249-23_1719.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_n249-23_1719.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize ações de asfaltamento, linha d'água e calçada, situada na Avenida Tancredo Neves, em especifico no loteamento jardim dona Elvira no bairro jardim Independente III.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1680/indicacao_n250-23_1720.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1680/indicacao_n250-23_1720.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte do Travessão do Cajá 1, próximo ao antigo JS, no Assurini.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1681/indicacao_n251-23_1721.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1681/indicacao_n251-23_1721.pdf</t>
   </si>
   <si>
     <t>De iniciativa de todos os vereadores desta casa sugere ao Excelentíssimo Senhor Claudomiro Gomes, Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, que viabilize a recuperação da Ponte do Travessão do Cajá 1, próximo a propriedade do senhor Noca, no Assurini.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_n252-23_1722.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_n252-23_1722.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Maria do Socorro Rodrigues do Carmo e Silvano Fortunato sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, que seja feita a contratação de um Agente Comunitário de Saúde -ACS para Comunidade Bom Jardim na Localidade Assurini, município de Altamira.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Maria do Socorro Rodrigues do Carmo e Davi Teixeira sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, feito o retorno da coleta de exames domiciliar dos pacientes acamados.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_n254-23_1724.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_n254-23_1724.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira que sugere ao Excelentíssimo Senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da secretaria competente, a troca e manutenção de lâmpadas queimadas dos postes da Rua 03 do Bairro Mutirão</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_n255-23_1725.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_n255-23_1725.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira que sugere ao Excelentíssimo Senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da secretaria competente, a instalação de um Parque de Calistenia na praça Magid Mauad, localizada na bifurcação da Travessa Comandante Castilho com a Avenida Cícero Maia.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_n256-23_1726.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_n256-23_1726.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Leite sugere ao Prefeito Municipal de Altamira Claudomiro Gomes, através da secretaria competente realizar a construção de uma via de acesso da parte traseira do Complexo de Pescados do Xingu a PA-415.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_n257-23_1727.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_n257-23_1727.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha sugere ao Prefeito Municipal de Altamira Claudomiro Gomes, determinar ao setor competente, a construção de um posto de saúde no ramal São Francisco localizado na estrada que dá acesso a Princesa do Xingu.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_n258-23_1728.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_n258-23_1728.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza que sugere ao Prefeito Municipal de Altamira Claudomiro Gomes, através da secretaria competente, a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial, na rua 01, no bairro Lama Negra.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_n259-23_1729.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_n259-23_1729.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza que sugere ao Prefeito Municipal de Altamira Claudomiro Gomes, através da secretaria competente, que providencie a construção de mais uma quadra de esportes, com cestas para a prática de basquete, na Orla do cais do município de Altamira.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_n260-23_1730.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_n260-23_1730.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Leite sugere ao Prefeito Municipal de Altamira Claudomiro Gomes, através da secretaria competente realize a instalação de lâmpadas na via de acesso que circunda Complexo de Pescados do Xingu.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1691/indicacao_n261-23_1731.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1691/indicacao_n261-23_1731.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a nomeação da Unidade Básica de Saúde - UBS da Brasília, para o nome de José Domingos Pereira.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_n262-23_1732.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_n262-23_1732.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, que adote as providências para contratação de um monitor para auxiliar o transporte escolar que faz linha na comunidade dos Morro dos Araras no município de Altamira.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_n263-23_1733.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_n263-23_1733.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro do Carmo, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, restabeleça a Iluminação Pública na Avenida João Pessoa - Orla do Cais no final da Avenida próximo a Casa do Índio Funai.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_n264-23_1734.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_n264-23_1734.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Maria do Socorro Rodrigues do Carmo e Silvano Fortunato sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira que interceda junto ao Excelentíssimo senhor Governador do Estado Helder Barbalho, que retorne os serviços de Ressonância Magnética para o município de Altamira.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_n265-23_1735.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_n265-23_1735.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira,  através da Secretaria competente, que estude a possibilidade de incluir do projeto de cobertura do Mercado do Peixe e na cobertura dos Açougues, um sistema de isolamento térmico, com a utilização da tecnologia mais adequada para o espaço, pois, a cobertura esta projetada, não ira oferecer condições adequadas as pessoas que trabalham como também, aos consumidores.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_n266-23_1736.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_n266-23_1736.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, que sugere ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, solicita a compra de EPIS para colaboradores que trabalham com a limpeza dos bueiros em caráter de urgência urgentíssima.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_n267-23_1737.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_n267-23_1737.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a abertura de uma estrada no travessão do Paulão, km 35, adjacente do travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_n268-23_1738.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_n268-23_1738.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação e construção de uma base de concreto no meio da ponte no Travessão da Firma, km100, no rio Ituna, Assurini.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_n269-23_1739.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_n269-23_1739.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que faça parcerias com casas de apoio em Belém e Santarém-Pá para os pacientes de TFD.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de uma praça com academia ao ar livre com internet gratuita no bairro Liberdade.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_n271-23_1741.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_n271-23_1741.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de uma quadra de esportes coberta com academia ao ar livre no Bairro Airton Senna II.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_n272-23_1742.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_n272-23_1742.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Leite sugere ao Prefeito Municipal de Altamira Claudomiro Gomes, para que conjuntamente com Departamento Municipal de Trânsito de Altamira, a Guarda Municipal o 9° Grupamento de Bombeiro Militar, seja desenvolvido projeto educacional nas escolas de Ensino Fundamental de Altamira.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_n273-23_1743.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_n273-23_1743.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos Leite, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária Municipal de Saúde, no sentido de que sejam realizados estudo de viabilidade técnica e logística para que a coleta de material para exames (sangue, fezes e urina) possam a ocorrer nas Unidades Básicas de Saúde dos bairros.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_n274-23_1744.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_n274-23_1744.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a manutenção e troca de lâmpadas dos postes localizados na Rua Jutaí, Ruc Água Azul, Altamira/Pará.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_n275-23_1745.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_n275-23_1745.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria do Departamento Municipal de Transporte cumpra a Lei n° 12.587/12 - Política Nacional de Mobilidade Urbana (PNMU) e adote às adote ás devidas providências para a renovação de frota do transporte público coletivo urbano do município de Altamira.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_n276-23_1747.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_n276-23_1747.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Eládio Lampião, Assis Cunha, Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Davi Teixeira, João do Fusca, Olailton Carvalho, Roni Heck, e Juarês Giachini, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de reforma, ampliação e mobiliários que se fazem necessários, entre são cadeiras, centrais de ar, fogão, bebedouro para Sindisaúde (Sindicato dos Trabalhadores em Saúde no Estado do Pará.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_n277-48_1748.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_n277-48_1748.pdf</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_n278-23_1749.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_n278-23_1749.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica na rua de acesso, como também, nas proximidades da Unidade de Saúde da comunidade Quatro Bocas, no Assurini.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_n279-23_1750.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_n279-23_1750.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Silvano Fortunato, Eládio Lampião, Assis Cunha, Vanderjaime Santos, Socorro do Carmo, Davi Teixeira, João do Fusca, Olailton Carvalho e Juarês Giachini, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, rever as medidas que foram tomadas pela Secretária Municipal de Saúde, em relação aos cortes feitos nos contracheques dos servidores da mesma.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_n280-23_1751.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_n280-23_1751.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção de duas Pontes no travessão do Pimentel, km 04, lado direito, próximo a propriedade do senhor Zezinho, no Assurini.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_n281-23_1752.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_n281-23_1752.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção de duas Pontes no travessão do Pimentel, km 04, lado direito, próximo a propriedade do senhor João, irmão do senhor Ramiro, no Assurini.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_n_282-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_n_282-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de revitalização da Academia ao Ar Livre e a construção da quadra de Vôlei de Areia no Ruc Laranjeiras.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_n283-23_1754.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_n283-23_1754.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de recuperação asfáltica na estrada laranjeira com extensão de 2 km assim também como o asfaltamento de 600 metros complementares interligando o DNIT ao RUC Laranjeiras conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_n284-23_1755.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_n284-23_1755.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, : Instalação de lixeiras nos bairros: Jardim independente I, Jardim independente II, Jardim independente III e Bela Vista.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_n285-23_1756.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_n285-23_1756.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Alves Soares, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de abrigos de Ônibus para agricultores em diversas localidades na região do Assurini.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_em_conj._n_286-231757.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_em_conj._n_286-231757.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Socorro do Carmo e Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a pavimentação asfáltica da Rua da Concórdia, bairro: Boa Esperança, no município de Altamira.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1720/indicacao_n287-23_1758.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1720/indicacao_n287-23_1758.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria Competente realize a ação de tapa buraco na Avenida Via Oeste – Jardim independente I.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1721/indicacao_n288-23_1759.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1721/indicacao_n288-23_1759.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio da Secretaria Municipal de Saúde, envie ao Travessão do Índio Preto, na região do Cajueiro um Programa Saúde Itinerante, segundo postula a Lei n.° 3.390 de 01 de junho de 2022.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_n289-23_1760.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_n289-23_1760.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio da Secretaria Municipal de Saúde envie ao Ituna I , no Travessão da Firma um comando do Programa Saúde Itinerante, segundo postula a Lei n.° 3.390 de 01 de junho de 2022.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Tania Souza</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1723/indicacao_n290-23_1761.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1723/indicacao_n290-23_1761.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Tânia Souza da Silva e Adevaldo Brito sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, no sentido de implantar no HGA (Hospital Geral de Altamira), no mínimo quatro Leitos Psiquiátricos.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_n291-23_1762.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_n291-23_1762.pdf</t>
   </si>
   <si>
     <t>Assunto: De iniciativa da vereadoras Tânia Souza da Silva e Thais Nascimento sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja instituída a Secretaria da Mulher no Município de Altamira.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_n292-23_1763.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_n292-23_1763.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira que sugere ao Excelentíssimo Senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da secretaria competente, realizar a construção de uma cobertura externa para área de recreação dos alunos na EMEF Esther Figueiredo Ferraz.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_n293-23_1764.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_n293-23_1764.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereador Davi Teixeira, que sugere ao Excelentíssimo Senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria Competente, realizar a construção de um refeitório na EMEF M° Luiza da Silva Holanda.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_n294-23_1765.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_n294-23_1765.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, providências para a instalação de lombada na Rua Umbelino de Oliveira em frente a RC Academia no bairro Jardim Independente II.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_n295-23_1766.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_n295-23_1766.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, encaminhar e esta Casa, esclarecimentos sobre os distrato (demissões) ocorridos na Secretaria Municipal de Educação, de professores e com o pessoal de apoio.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_n296-23_1767.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_n296-23_1767.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, colocar na cobertura do Mercado do Peixe TELHAS ISOTÉRMICAS, e que o telhado na área dos açougues possa ser feito na altura mais elevada da que está prevista, para que com isto possa o ar ter uma melhor circulação, além de ventilação e regulação da temperatura, que nessa época do ano ultrapassa os 40 graus. Isso irá garantir o melhor atendimento aos consumidores, e também vai melhorar para os feirantes o seu ambiente de trabalho.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Davi Teixeira, Eládio Lampeão, Enfermeiro Jaime, Enfº. Olailton, João do Fusca, Juarez Giachini - Palito, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_n297-23_1769.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_n297-23_1769.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Silvano Fortunato, Eládio Lampião, Vanderjaime Santos, , Davi Teixeira, João do Fusca, Olailton Carvalho e Juarês Giachini, determinar uma data para a restituição dos valores retirados dos contracheques dos servidores da saúde, que deverão ser devolvidos, por tratarem de direitos de vantagens assegurados no Regime Jurídico Único - RJU, dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1735/indicacao_n298-23_1773.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1735/indicacao_n298-23_1773.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a construção de um barracão para descarregar a produção dos Agricultores que vem do Assurini para Altamira.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1736/indicacao_n299-23_1774.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1736/indicacao_n299-23_1774.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Ramal Maranhense, no Transaunião.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1737/indicacao_n300-23_1775.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1737/indicacao_n300-23_1775.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial nas ruas das Violetas, Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_n301-23_1776.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_n301-23_1776.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar a instalação de lombadas com placas sinalizadoras em frente o Hospital Regional Público da Transamazônica.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_n302-23_1777.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_n302-23_1777.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que o Executivo encaminhe um Projeto de Lei para tramitação afim de consolidar o Piso salarial dos servidores, Enfermeiros, Técnicos de Enfermagem, Auxiliares e Parteiras do Município de Altamira Pará.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, realize a revitalização da Praça do Mirante e que através da Secretária de Cultura realize eventos culturais na referida Praça.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_n304-23_1779.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_n304-23_1779.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que faça parcerias com casas de apoio no município de Santarém-Pá para os pacientes de TFD.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_n305-23_1780.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_n305-23_1780.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos e adote medidas necessárias, para realizar a reforma da Praça do Mirante, localizada na rua: Monte Sião, no bairro: Brasília, visando fomentar a cultura da nossa cidade.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_n306-23_1781.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_n306-23_1781.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial nas ruas do bairro independente III; Estrada do Pajé-400 m, Rua Itatá-514m totalizando 914 metros.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_n307-23_1782.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_n307-23_1782.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Leite sugere ao Prefeito Municipal de Altamira Claudomiro Gomes, através da secretaria competente, realize o serviço de urbanização das saídas para o município de Brasil Novo e Agrovila Princesa do Xingu.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_n308-23_1783.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_n308-23_1783.pdf</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_n309-23_1785.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_n309-23_1785.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto ao Governo Federal, no sentido que as casas do Instituto Nacional de Reforma Agrária- INCRA, localizadas na Alameda Heroíto de Medeiros, bairro centro, na cidade de Altamira, também conhecida como Vila do Incra, ocupadas atualmente pelos servidores ativos e inativos Instituto, sejam repassadas ao município, para que a administração pública municipal, possa viabilizar o processo de regularização e titulação definitiva, para os servidores, que hoje tem usufruto do imóvel.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_n310-23_1786.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_n310-23_1786.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Educação - SEMED, para que promova o curso de capacitação dos Professores Auxiliares e orientadores educacionais na educação inclusiva em Altamira.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_n311-23_1787.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_n311-23_1787.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que encaminhe a esta Casa de Legislativa, para discussão e votação, Projeto de Lei alterando a nomenclatura dos Auxiliares de Vigilância para Agentes Patrimoniais.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_n312-23_1788.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_n312-23_1788.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade nas seguintes Ruas do Bairro Independente III, Rua Euclides Câmara-354m,  Tv 13 de Maio - 222 m, totalizando: 576 metros conforme o Mapa em Anexo.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_n313-23_1790.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_n313-23_1790.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, que a Secretaria Municipal de Saúde retorne o setor dos Recursos Humanos para que as dependências da referida secretaria, uma vez que o RH esta funcionando nas dependências da Prefeitura Municipal de Altamira.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_n314-23__1791.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_n314-23__1791.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, realize a recuperação das três pontes, próximo a casa da Neide na comunidade Babaquara localidade Assurini no município de Altamira-PA.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_n315-23_1792.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_n315-23_1792.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize uma faixa de pedestres, na avenida Bom Jesus, Bairro Mutirão, em frente Supermercado Peg Pag.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_n316-23_1793.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_n316-23_1793.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção do Travessão do Esperancinha, , ao lado esquerdo, km 57,  no Assurini.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1755/indicacao_n317-23_1794.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1755/indicacao_n317-23_1794.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que realize a doação de um bem imóvel (terreno) para a construção da Sede do Conselho de Pastores de Altamira (COPEA).</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que realize a construção de uma praça de alimentação com quiosques em um terreno na esquina da rua Antônio Acácio Sobrinho, em frente a rotatória do Conjunto Santa Benedita.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1757/indicacao_n319-23_1789.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1757/indicacao_n319-23_1789.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade nas seguintes Ruas do Bairro Independente III, Rua Dez de Dezembro-241m, Rua Trinta e Um de Março - 324 m, totalizando: 565 metros conforme o Mapa em Anexo.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1758/indicacao_n320-23_1796_03.10.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1758/indicacao_n320-23_1796_03.10.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretárias de Educação e da Gestão do Meio Ambiente, crie um programa regular de conscientização ambiental de educação de coleta seletiva de resíduos, nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1759/indicacao_n321-23_1797_03.10.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1759/indicacao_n321-23_1797_03.10.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se a ilustríssima senhora secretaria estadual de educação, Rossielli Soares da Silva, no sentido de que, em parceria com a SESPA, disponibilize equipes de trabalho compostas por psicólogos, assistentes sociais e terapeutas ocupacionais, para prestarem atendimento regular aos pais, alunos, professores e demais servidores nas de Ensino Médio, no município de Altamira.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1760/indicacao_n322-23_1798.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1760/indicacao_n322-23_1798.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado a contratação de um Médico com especialidade em Dermatologia e Urologia, para atendimento na rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1761/indicacao_n323-23_1799.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1761/indicacao_n323-23_1799.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que encaminhe em caráter abertura da Rua paralela a BR 163 no perímetro do bairro Ouro Verde em Castelo de Sonhos.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1762/indicacao_n324-23_1800.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1762/indicacao_n324-23_1800.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, construir uma Ponte de concreto armado, na Curva do S, rodovia Gleba Assurini, próximo a Fazenda 3 Irmãos.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao_n325-23_1801.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao_n325-23_1801.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura com galeria pluvial, linha d' água, calçada, meio fio, bloqueteamento ou pavimentação asfáltica. indica também, que seja realizada a revitalização da rede de iluminação pública na passagem 6, no bairro Ibiza.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_n326-23_1802.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_n326-23_1802.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura com galeria pluvial, linha d' água, calçada, meio fio, bloqueteamento ou pavimentação asfáltica. indica também, que seja realizada a revitalização da rede de iluminação pública na Rua Coronel José Porfírio (Condomínio Tropical), no bairro Jardim Independente II.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_n327-23_1804.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_n327-23_1804.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção da Ponte em frente a propriedade do senhor Garimpeiro, Km 27, no Assurini.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1767/indicacao_n328-23_1805.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1767/indicacao_n328-23_1805.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a construção da Ponte no Travessão da 6 lado esquerdo, 1 km, depois da Princesa do Xingu, sentido Transamazônica no igarapé Panelas.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_n329-23_1806.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_n329-23_1806.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a implantação do sistema de abastecimento de água com poços artesianos nas comunidades dos ramais Monte Santo e Mixila.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_n330-23_1807.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_n330-23_1807.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a implantação do sistema de abastecimento de água com poços artesianos nas comunidades dos ramais Cipó Ambé e Floresta.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_n331-23_1809.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_n331-23_1809.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja disponibilizado uma senha de acesso do CNS (Cartão Nacional de Saúde -SUS), na recepção da Unidade de Pronto Atendimento (UPA).</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_n332-23_1811.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_n332-23_1811.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, que o executivo instale uma Secretaria de Defesa Civil no município de Altamira.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_n333-23_1812.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_n333-23_1812.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, crie um Centro de Atendimento ao Turista - CAT no município de Altamira.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_n334-23_1813.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_n334-23_1813.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, realizar a reforma com implantação de cobertura, da quadra de esportes da Praça Ulysses Guimarães, localizada na AV. Tancredo Neves, bairro Independente.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_n335-23_1814.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_n335-23_1814.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Davi Teixeira e Olailton Carvalho, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, na forma regimental, que solicita ao senhor João Pedro, gerente da Equatorial, informações a respeito das recorrentes quedas de Energia Elétrica nos bairros de Altamira Pará.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_n336-23_1815.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_n336-23_1815.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento ou bloqueteamento, calçamento e pintura na Travessa Carolina Bairro Sudam II Altamira-PA.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1779/indicacao_n337-23_1817.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1779/indicacao_n337-23_1817.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Leite sugere ao Prefeito Municipal de Altamira Claudomiro Gomes, através da secretaria competente, para que seja construído uma rotatória no encontro da Rodovia Transamazônica com a Avenida Jader Barbalho, no km 04, bem como sinalização horizontal e vertical na referida localidade.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_n338-23_1818.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_n338-23_1818.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar os serviços de pavimentação asfáltica, drenagem, calçamento e linha d'água da Passagem 1 e 2, e da Rua Circular 2, no bairro Ibiza.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_n339-23_1819.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_n339-23_1819.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que possa fazer a devolução na íntegra, retroativa e imediatamente ao mês dos cortes dos valores descontados indevidamente dos contracheques dos servidores da saúde, por meio de norma regulamentar do Executivo Municipal, para garantir a segurança jurídica do pagamento em folha suplementar.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1783/indicacao_n340-23_1820.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1783/indicacao_n340-23_1820.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, conforme levantamento realizado no final da Travessa Leste Oeste, com as coordenadas 3º12’25,55 S; 52º13’39,41’ O. A rua em questão não possui pavimentação ou asfáltica ou em blocos de concreto sextravado (bloquetes); escoamento de água pluvial superficial e drenagem sobre o solo. A extensão total da rua é de 156 metros, constatou-se a necessidade de ser colocado aproximadamente 10.500 (dez mil e quinhentos bloquetes).</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_n341-23_1821.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_n341-23_1821.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize a contratação do serviço de (20) exames de Ressonâncias Magnéticas, no município de Altamira, que já é Gestão Plena, para atender Crianças Autistas e pacientes de Urgência e Emergência.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Assis Cunha, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, Enf°. Tércio Brito, João do Fusca, Juarez Giachini - Palito, Nelsinho Campeiro, Roni Heck, Silvano Fortunato, Tania Souza, Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_conj._n342-23_1822.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_conj._n342-23_1822.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores  Tânia Souza da Silva, Silvano Fortunato da Silva, Vanderjaime Santos Leite, Davi da Silva Teixeira, Maria do Socorro Rodrigues do Carmo, Olailton Carvalho Ferreira, Tercio Gustavo Affonso T. S. S. Brito de Oliveira, Eládio Farias de Oliveira, João Estevam da Silva Neto, Ivonnelson Alves Soares,  Roni Emerson Heck, Thais Miranda Nascimento, Adevaldo da Silva Brito, Francisco de Assis Cunha e  Juares Giachini,  que indique ao excelentíssimo senhor Helder Barbalho - Governador do Estado do Pará, através da Secretaria competente, que viabilize estudos no sentido de aumentar o aditivo dos exames de Ressonância Magnética da 10° CRS-SESPA, no município de Altamira.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1787/indicacao_n343-23_1824.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1787/indicacao_n343-23_1824.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de implantação de iluminação pública na estrada laranjeira com extensão de 2 km interligando o DNIT ao Ruc Laranjeiras conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1788/indicacao_n344-23_1825.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1788/indicacao_n344-23_1825.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d' água, galeria pluvial e acessibilidade nas seguintes ruas do bairro Independente III._x000D_
 _x000D_
 Tv. seis de novembro-208 m_x000D_
 Tv. vinte e quatro de Dezembro-192 m._x000D_
 Totalizando: 400 metros conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_n345-23_1826.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_n345-23_1826.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, um programa de Gestão de Segurança e Saúde do Trabalho.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1790/indicacao_n346-23_1827.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1790/indicacao_n346-23_1827.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, instale a feira do produtor nos Ruc's do município de Altamira Pará.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1791/indicacao_n347-23_1828.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1791/indicacao_n347-23_1828.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize s troca de lâmpadas de led, da travessa Deoclides de Almeida, bairro de Brasília entre rua Monte Sião e Transamazônica.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1792/indicacao_n348-23_1829.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1792/indicacao_n348-23_1829.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão do Lindomar, adjacente do Travessão do Cajá 1, lado direito até a beira do Rio, no Assurini.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1793/indicacao_n349-23_1830.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1793/indicacao_n349-23_1830.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal através da Secretaria Municipal de Obras, Viação e Infraestrutura (SEMOVI) e Coordenadoria de Saneamento de Altamira (COSALT), realize o abastecimento de água no Ruc São Joaquim, localizado no município de Altamira.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria de Esporte e Lazer (SEMEL), realize reforma e melhorias na quadra esportiva de basquete localizada na Rua Perimetral, Bairro Sudam I, município de Altamira.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_n351-23_1835.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_n351-23_1835.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, apresentar uma data dentro do cronograma de obras e serviços da prefeitura, o início da obra de reforma da quadra de esportes, situada na Avenida Perimetral, no bairro Sudam 2. Considerando, os recursos financeiros, da emenda impositiva destinados, por este vereador, no orçamento do município, exercício do ano de 2023.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_n352-23_1836..pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_n352-23_1836..pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública – DIP, realizar o serviço de revitalização, com troca de lâmpadas queimadas, como também novos pontos de iluminação pública, na entrada que dá acesso ao bairro Cidade Nova, sentido Mix Matheus.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1802/indicacao_n353-23_1838..pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1802/indicacao_n353-23_1838..pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, indicar ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Esporte e Lazer (SEMEL), realize reforma e melhorias na quadra esportiva de Basquetebol, localizada na Avenida Cícero Maia, setor Parques e Orlas, bairro Sudam I, no município de Altamira</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1803/indicacao_n354-23_1834.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1803/indicacao_n354-23_1834.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck indicar após a deliberação em Plenário, à mesa diretora encaminhe a presente matéria aos órgãos competentes de fiscalização, também a ANAC ( Agência Nacional de Aviação Civil), para que notifique o proprietário do Aeródromo Aero Xingu, designativo SJJJ no município de Altamira, a sinalizar, bem como fazer cercas de contenção para impedir o acesso de pedestres e veículos ao referido aeródromo.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1804/indicacao_n355-23_1840.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1804/indicacao_n355-23_1840.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte no Travessão do Gorgulho da Rita, km 03, lado esquerdo, próximo a propriedade da Professora Cristina, no Assurini.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_n356-23_1841.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_n356-23_1841.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte na Rodovia Transassurini, na baixada, próximo a propriedade do senhor José, entre em Travessão do Palhal e Agrovila Sol Nascente, no Assurini.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1806/indicacao_n357-23_1842.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1806/indicacao_n357-23_1842.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reabertura elevação de aterro, terraplanagem e empissarramento no Ramal do Américo com extensão 2 km conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1807/indicacao_n358-23_1843.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1807/indicacao_n358-23_1843.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reforma geral da Quadra de esporte na Rua Abel Figueiredo no bairro Aparecida.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_n359-23_1844.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_n359-23_1844.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, destine um espaço do HGA para os Enfermeiros realizarem a triagem obstétrica.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, contrate um profissional para cada Unidade de Saúde da Família, afim de administrar as referidas Unidades.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_n361-23_1847.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_n361-23_1847.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos Termos Regimentais, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos e tome providências, objetivando disponibilizar no mínimo vinte (20) cestas básicas mensais, para o grupo de mulheres portadoras de câncer participantes do Projeto Braços Abertos.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1812/indicacao_n362-23_1848.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1812/indicacao_n362-23_1848.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, na forma regimental que indique, ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos e tome providências, no sentido de disponibilizar um profissional Psicólogo, para pacientes portadores de Câncer, Objetivando-se o acolhimento e cuidado com saúde emocional de cada um.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1813/indicacao_n363-23_1849.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1813/indicacao_n363-23_1849.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, prestar esclarecimentos e transparências a população Altamirense da Emenda Parlamentar, do Deputado Federal Joaquim passarinho indica pelo líder do PSD Altamira, vereador Enfermeiro Tércio Brito.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_n364-23_1850.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_n364-23_1850.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realize a instalação de postes de Energia Elétrica na Rua Jose Balduino Fernandes, no Conjunto Santa Benedita</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1815/indicacao_n365-23_1851.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1815/indicacao_n365-23_1851.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, oficia-se ao senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, realize recapeamento asfáltico na Rua Anfrísio Nunes no Bairro Jardim independente I.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_n366-23_1852.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_n366-23_1852.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, disponibilize um local para que seja executada, de forma regular, a Feira no Carro.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, realize o serviço de revitalização do sistema de iluminação pública das vias da Agrovila Princesa do Xingu.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_n368-23_1854.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_n368-23_1854.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, implantar redutores de velocidade (lombadas), devidamente sinalizadas na rua Acesso Cinco, bairro Sudam 2.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_n_369-2023_1855.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_n_369-2023_1855.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, realize a reforma e ampliação da Creche ABAPA EMI (Associação de Bairros de Altamira-Pá).</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_n_370-2023_1856.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_n_370-2023_1856.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, no sentido de intervir junto ao Excelentíssimo Governador do Estado o Senhor Helder Barbalho, no sentido de implantar uma Escola de Ensino Médio no bairro Santa Benedita, no município de  Altamira.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_n_371-2023_1857.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_n_371-2023_1857.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte do Pimentel,  a 50 metros da próximo da propriedade do Senhor Chico Cristodi, no Assurini.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1822/indicacao_n_372-2023_1858.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1822/indicacao_n_372-2023_1858.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a troca de lâmpadas queimadas, lâmpadas de led, na Rua 11 subindo, bairro Mutirão.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade nas seguintes Ruas Francisco Nunes Bezerra com extensão 306 M e Francisco Barboza com extensão 300 M, totalizando 606 M conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas, do bairro Ayrton Senna II: Viviane Leão com extensão de 308 M e Abílio Pereira Leão, com extensão de 300 M, totalizando 608 M,  conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_n_375-2023_1861.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_n_375-2023_1861.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, implante redutores de velocidade (lombadas), devidamente sinalizadas na Av. Governador Jader Barbalho, (antiga Avenida Perimetral) em frente à empresa Parágas, na mão direita.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_n_376-2023_1862.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_n_376-2023_1862.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento e calçamento nas Travessas Três, Quatro e Cinco no bairro Mutirão.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_n_377-2023_1863.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_n_377-2023_1863.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar a conclusão do asfaltamento com ligação de água e esgoto e calçamento da Rua Dezesseis no Bairro Mutirão.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1829/indicacao_n_378-2023_1865.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1829/indicacao_n_378-2023_1865.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de reparo da tubulação de água encanada localizada na rua Acesso Quatorze, altura do número 31, Bairro SUDAM II, município de Altamira.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1830/indicacao_n_379-2023_1866.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1830/indicacao_n_379-2023_1866.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio da Secretaria competente, proceda a revitalização da pintura das cliclofaixas da Avenida Tancredo Neves, João Rodrigues e Jader Barbalho.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_n_380-2023_1867.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_n_380-2023_1867.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que realize a construção e cadastro junto à Agência Nacional de Aviação (ANAC) do Heliponto Público nas dependências da Secretaria Municipal de Segurança Pública, Mobilidade Urbana e Articulação da Cidadania (SEGMUG), capacitado para operações diurnas e noturnas e seu anexo (abrigo para aeronave).</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_n_381-2023_1868.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_n_381-2023_1868.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construir uma QUADRA POLIESPORTIVA, no Km 23 na Vila Piauiense.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1833/indicacao_n382-23_1869.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1833/indicacao_n382-23_1869.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio do Departamento de Iluminação Pública -DIP, realize a instalação de um Poste para prestar um serviço de iluminação pública na entrada da Via Chácara Paraíso das Aves, as margens da PA 416.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_n383-23_1870.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_n383-23_1870.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio da Secretaria Municipal de Saúde, envie ao Travessão Grota Seca um programa de Itinerante, segundo postula a Lei n.° 3.390 de 01 de junho de 2022.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_n384-23_1871.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_n384-23_1871.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação da Ponte do Travessão do Cocal 01, KM 36, no Assurini.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_n385-23_1872.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_n385-23_1872.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão do Jaci, no km 19, no Assurini.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_n386-23_1873.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_n386-23_1873.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade no Loteamento Airton Senna II no bairro liberdade, nas ruas Prof. Ubirajara Umbuzeiro com extensão 280 M e Alameda Nilza Barbosa com extensão de 185 M, totalizando 465 M conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_n387-23_1874.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_n387-23_1874.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade no Loteamento Airton Senna II no bairro liberdade, nas ruas Princesa Dayana com extensão 194 M e Princesa Izabel com extensão de 220 M, totalizando 414 M conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_n388-23_1875.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_n388-23_1875.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que encaminhe a presente matéria a Superintendência Estadual do DNIT solicitando brevidade da obra paralelas da BR 163, rotatórias e redutores de velocidades no perímetro urbano do Distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_n389-23_1876.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_n389-23_1876.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que encaminhe a presente ao Gerente Regional do IBJE/Altamira e também ao coordenador estadual, solicitando dados do Censo Demográfico deste ano, dos Distritos de Castelo dos Sonhos e Cachoeira da Serra, por distrito e por setores censitários.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1841/indicacao_n390-23_1877.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1841/indicacao_n390-23_1877.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a implantação de um playground e academia ao ar livre ao lado da quadra localizada entre as Ruas 4 e 5 no bairro Mutirão.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_n391-23_1878.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_n391-23_1878.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira que sugere ao Excelentíssimo Senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da secretaria competente, viabilize a manutenção com encascalhamento de pontos críticos do Ramal Cajá 2 no Assurini.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1843/indicacao_n392-23_1879.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1843/indicacao_n392-23_1879.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, na forma regimental que indique, ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos e tome providências, objetivando-se a construção de um galpão na área interna do Centro de convivência de Idosos- CCI, destinado ao uso de atividades realizadas diariamente.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1844/indicacao_n393-23_1880.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1844/indicacao_n393-23_1880.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja instalado a rede elétrica das centrais de ar na Escola São Pedro, localizada na Rodovia Magalhães Barata, Ramal Monte Santo, Zona Rural.'</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_n394-23_1881.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_n394-23_1881.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construir uma Quadra Poliesportiva e também uma academia ao Ar Livre, na comunidade Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1846/indicacao_n395-23_1882.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1846/indicacao_n395-23_1882.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, realize a reforma na Quadra de Esporte no bairro Joaquim no Município de Altamira-PA.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_n396-23_1883.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_n396-23_1883.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente realize ações tapa buraco nas ruas; Cravo e Preciosa no bairro São Joaquim no município de Altamira Pará.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1848/indicacao_n397-23_1884.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1848/indicacao_n397-23_1884.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, que, através da Secretaria Municipal de Esporte e Lazer (SEMEL), providencie um espaço para a prática da modalidade esportiva “Foot Table” (Futmesa) no município de Altamira.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1849/indicacao_n398-23_1885.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1849/indicacao_n398-23_1885.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que sugere ao senhor Claudomiro Gomes, Prefeito Municipal de Altamira, instituir e realizar o primeiro festival de verão de Altamira, a ser realizado no novo cartão postal, na praia do Massanori.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Davi Teixeira e Olailton Carvalho, na forma Regimental, solicita que a Prefeitura de Altamira declare SITUAÇÃO DE EMERGÊNCIA nas áreas do município de Altamira afetados por estiagem, para que assim o município busque auxílio extraordinário junto ao Governo Federal destinados a pescadores e pescadoras.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1851/indicacao_n400-23_1887.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1851/indicacao_n400-23_1887.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competentes, iniciar um estudo para que o município de Altamira, solicita o asfaltamento do final da Avenida João Pessoa no sentido do trapiche, trecho em torno de uns 150 metros.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1852/indicacao_n401-23_1888.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1852/indicacao_n401-23_1888.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competentes, iniciar um estudo para que o município de Altamira, seja contemplado na, medida Provisória (MP), 1.192 de 2023, institui o auxilio extraordinário, no valor de 2.640,00 que será pago em uma parcela, para pescadores artesanais e municípios da Região Norte, afetados pela estiagem.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1853/indicacao_n402-23_1889.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1853/indicacao_n402-23_1889.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do Gorgulho da Rita e e Encascalhamento das ladeira, próximo a propriedade do senhor Almiro Ribeiro, no Assurini.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_n403-23_1890.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_n403-23_1890.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, através da Secretaria competente, que viabilize a recuperação da ponte do travessão do Lico, km 7, adjacente ao Travessão das Mangueira, lado esquerdo no Assurini.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_n404-23_1896.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_n404-23_1896.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, na forma regimental que indique, ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos e tome providências, objetivando-se a aquisição de veículo, exclusivo para atender a Casa de Idosos.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_n405-23_1897.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_n405-23_1897.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, na forma regimental que indique, ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos e tome providências, objetivando-se a implementação de um albergue noturno, com capacidade inicial para 20 (vinte) pessoas que se encontram em situação de rua.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_n406-23_1898.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_n406-23_1898.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eládio Farias, que sugere ao Senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de infraestrutura, com galeria pluvial, linha d' água asfaltamento da estrada que dá acesso a Praia do Massanori.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_n407-23_1905.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_n407-23_1905.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade no Loteamento Airton Senna II no bairro liberdade, nas ruas Dois com extensão de 130 M e Três com extensão 125 M, totalizando 255 M conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_n408-23_1911.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_n408-23_1911.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial e acessibilidade no Loteamento Airton Senna II no bairro liberdade, nas ruas UM com extensão de 460 M e Sitio São Francisco com extensão 464 M, totalizando 924 M conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_n409-23_1924.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_n409-23_1924.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao ilustríssimo senhor Gerente Executivo da Equatorial Altamira, no sentido se que a empresa realize a instalação de um transformador para atender as demandas dos moradores do bairro Cidade Nova.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_n410-23_1925.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_n410-23_1925.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos Leite, oficie-se o Excelentíssimo senhor Prefeito de Altamira Claudomiro Gomes, que interceda junto a Norte Energia a fim de que a empresa proceda a roçagem, a revitalização das passarelas e do sistema de iluminação, bem como a limpeza do canal e arborização da praça do Projeto Parques e Orlas localizada no bairro Jardim Independente II, ao final da Rua Acesso Dois e entre as ruas Nicolau Martins e Coronel José Porfirio.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_n411-23_1934.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_n411-23_1934.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria de Saúde do Estado Ivete Gadelha Vaz , ao adjunto Sipriano Ferraz Santos Junior e o Governador Helder Barbalho da necessidade de aquisição/destinação de um aparelho de Tomografia (Tomógrafo) para o Hospital Público de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_n412-23_1935.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_n412-23_1935.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade na rua João Alves de Sousa, Sudam II.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_n413-23_1936.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_n413-23_1936.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de limpeza, capina e roçagem, na Avenida Leste Oeste, Sudam II.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_n_414-23_1959.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_n_414-23_1959.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva Neto, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação da Ponte no do Cajá 1, próximo a propriedade do senhor Geraldinho, no Assurini.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1925/indicacao_n_415-23_1960.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1925/indicacao_n_415-23_1960.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva Neto, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que viabilize a reforma e implantação de mais brinquedos na Praça Glauco Meireles, na Avenida João Pessoa, esquina com a travessa Comandante Castilho.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_n_416-23_1961.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_n_416-23_1961.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize ações de limpeza e construção de uma rampa de acesso no porto da Funai, na Avenida João Pessoa (Orla do Cais), Altamira-Pará.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_n_417-23_1962.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_n_417-23_1962.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, compre cinco monitores multiparâmetros completo para Unidade de Pronto Atendimento-UPA e dez monitores multiparâmetros para o Hospital Geral de Altamira-HGA, município de Altamira Pará.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_n_418-23_1963.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_n_418-23_1963.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas; na Avenida Castelo Branco com extensão de 820 M, no Loteamento Santa Ana, dando continuidade na Rua Cacau, com extensão de 1.349 M, no Ruc Casa Nova dando acesso a Rodovia Transamazônica no complexo Nova Brasília II liberdade, totalizando 2.170 M, conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_n_419-23_1964.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_n_419-23_1964.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de uma praça com academia ao ar livre na comunidade da Serrinha.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_n_420-23_1966.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_n_420-23_1966.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, encaminhe a esta casa Projeto de Lei regulamentando que os impostos (ISS) e os valores da compensação financeira pela exploração mineral (CFEM), proveniente do Projeto Castelo de Sonhos, da empresa Castelo de Sonhos Mineração LTDA que iniciarão processo de instalação em breve e ano de 2027 processo de extração mineral, para que os mesmos sejam destinados na sua totalidade em investimentos e obras no Distrito de Castelo dos Sonhos, devendo os valores serem destinados em conta específica regulamentada e indicada pela administração municipal.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Obras, Viação e Infraestrutura – SEMOVI, realize o serviço de manutenção e conserto, localizada na Rua Rio Xingu com a travessa Jarbas Passarinho, bairro Premem, município de Altamira.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_n_422-23_1968.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_n_422-23_1968.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública – DIP, realize o serviço de revitalização do sistema de iluminação pública, com trocas de lâmpadas nas Ruas Niterói e Acesso cinco, Sudam II.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_n_423-23_1969.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_n_423-23_1969.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente,  que seja feita urgentemente uma nova estrutura para caixa d’água, como também a compra de uma caixa nova de 3 mil litros, e que seja feito os reparos na fiação e bomba da Vila do Cemitério São João Batista.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1935/indicacao_n_424-23_1970.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1935/indicacao_n_424-23_1970.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize o serviço de pavimentação, calçamento e construção de linha d' água das vias da agrovila quatro bocas.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_em_conj._n_425-23_1972.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_em_conj._n_425-23_1972.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Silvano Fortunato e Vanderjaime Santos, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, dar celeridade da reforma da Praça do Mattias, em Altamira.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1938/indicacao_n_426-23_1973.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1938/indicacao_n_426-23_1973.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária Municipal de Agricultura, disponibilize auxilio ao produtores rurais que necessitarem da instalação de bebedouros para o gado, considerando os impactos climáticos vivenciados em nosso município, inclusive, incidiram no decreto 2993, de 17 de novembro 2023.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_n_427-23_1974.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_n_427-23_1974.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a sistema de abastecimento de água da rede pública para as ruas de Acesso-IV e continuidade da TV. Deoclides de Almeida a direita da Rodovia Transamazônica margeando o Igarapé Jabuti no bairro mutirão. Segue o mapa em em anexo.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_n_428-23_1975.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_n_428-23_1975.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construção de muro em frente ao Cemitério Campina da Igualdade, localizado no KM 07 da PA-415 sentido ao Município de Vitória do Xingu.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Assis Cunha, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, João do Fusca, Juarez Giachini - Palito, Roni Heck, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_n_429-23_1976.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_n_429-23_1976.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro do Carmo, oficie-se ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, no sentido de interceder junto ao excelentíssimo senhor Helder Barbalho - Governador do Estado do Pará, que disponibilize 10 km de asfalto para a Avenida Principal e demais ruas adjacentes, no Distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1942/indicacao_n_430-23_1977.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1942/indicacao_n_430-23_1977.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Eládio Lampião, Assis Cunha, Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Davi Teixeira, João do Fusca, Olailton Carvalho, Roni Heck, e Juarês Giachini, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente,  realizar os serviços de infraestrutura, linha d’água, calçada, rampa de acessibilidade e bloqueteamento na Rua Rio Branco do Bairro Ibiza, próximo ao Ponto Alto Leilões.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_n_431-23_1978.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_n_431-23_1978.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a implantação de iluminação pública, nas rotatórias em frente o Posto JF e na rotatória entre os bairros do Cidade Nova e Bela Vista todas localizadas na Rodovia Transamazônica perímetro urbano do Munícipio de Altamira.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_n_432-23_1979.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_n_432-23_1979.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a troca de lâmpadas queimadas, por lâmpadas de Led, na Travessa Lindolfo Aranha entre Avenida João Pessoa e Coronel Jose Porfirio Centro.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_n_433-23_1980.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_n_433-23_1980.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação da Ponte do Guilherme Travessão do Cajá 2, a mil metros do Transassurini.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_n_434-23_1981.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_n_434-23_1981.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar a instalação de uma rotatória na esquina da Rua Curimatã com rua Matrinchã, em frente a igreja Assembleia de Deus, na entrada do Ruc Laranjeiras.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_n_435-23_1982.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_n_435-23_1982.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar a instalação de Lombadas na rua Curimatã, do Ruc Laranjeiras.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1948/indicacao_n_436-23_1983.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1948/indicacao_n_436-23_1983.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que providencie a construção de uma quadra de esportes na Escola São Pedro, localizada na Rodovia Magalhães Barata, Ramal Monte Santo, Zona Rural, no município de Altamira.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_n_437-23_1984.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_n_437-23_1984.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos e tome providências, objetivando realizar uma ceia em comemoração ao Natal e Virada de Ano nos dias 25/12 e 31/12 para os funcionários da UPA, HGA e SAMU.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_n_438-23_1985.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_n_438-23_1985.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, inclua na programação do projeto ''Presente de Natal'', a CASAI - Casa de Saúde Indígena e, também todos os seus usuários que estão em tratamento de saúde, principalmente as crianças indígenas, para que sejam comtempladas pela programação.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_n_439-23_1986.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_n_439-23_1986.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato indique ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que possa garantir a realização dos jogos com as diversas modalidades esportivas, dentro dos festejos do Padroeiro São Sebastião, que ocorrem no mês de janeiro.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_n_440-23_1987.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_n_440-23_1987.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, para que proceda a realização de um estudo abrangente de viabilidade técnica e orçamentaria destinado à criação e operação de um Centro de Referência voltado, exclusivamente, à saúde do homem no âmbito do município de Altamira.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1953/indicacao_n_441-23_1988.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1953/indicacao_n_441-23_1988.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, a implementação de um programa destinado a ampliar a divulgação e o acesso a serviços de prevenção, controle e combate ao câncer de próstata no âmbito do município de Altamira.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1407/mocao_n01-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1407/mocao_n01-23.pdf</t>
   </si>
   <si>
     <t>Moção em conjunto de iniciativa dos vereadores Davi Teixeira, Silvano Fortunato e Vanderjaime Santos, Moção de congratulação pela passagem do aniversário de 44 anos de ministério do Pastor Valdemar Oliveira a frente da igreja Assembleia de Deus missão em Altamira Pará Qual foi comemorado no dia 15 de fevereiro.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1413/mocao_n02-231460..pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1413/mocao_n02-231460..pdf</t>
   </si>
   <si>
     <t>De inciativa da vereador Silvano Fortunato, Moção de Aplausos para com todas as mulheres do município e Região Xingu, pelo "Dia Internacional da Mulher''.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1430/mocao_n03-231476.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1430/mocao_n03-231476.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, requer que seja enviada Moção de agradecimento ao Sargento Marcos Roberto Araújo, F3 do Batalhão da Força Nacional-(BFN)-Tapajós-Pará.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1431/mocao_n04-231477.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1431/mocao_n04-231477.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, requer que seja enviada Moção de Agradecimento ao Cabo PM MA , José de Sousa Pereira, F3 do Batalhão da Força Nacional-(BFN)-Tapajós-Pará.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1432/mocao_n05-231478.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1432/mocao_n05-231478.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, requer que seja enviada Moção de Agradecimento ao Cabo PM PI , Francisco Igo Figueiredo dos Santos, Batalhão da Força Nacional-(BFN)-Tapajós-Pará.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1433/mocao_n06-231479.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1433/mocao_n06-231479.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, requer que seja enviada Moção de Agradecimento ao Major PM RR , Sebastião José de Sousa Lima, Comandante do Batalhão da Força Nacional-(BFN)-Tapajós-Pará.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1434/mocao_n07-231480.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1434/mocao_n07-231480.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, requer que seja enviada Moção de Agradecimento ao Coordenador da Operação Guardiões do Bioma, Wedsney Luís Lopes Rogerio, servidor mobilizado da diretoria de operações integradas da inteligência-DIOPI/MJP, Ministério da Justiça e Segurança Pública.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1469/mocao_n08-23_1515.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1469/mocao_n08-23_1515.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos de iniciativa do vereador Silvano Fortunato, para Pessoas ligadas a órgãos e instituições que prestam atendimentos às pessoas afetadas pelo Transtorno do Espectro Autista (TEA), que lutam para que cada criança possa ter seus direitos garantidos, vivendo numa sociedade sem preconceito e totalmente inclusiva.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1476/mocao_09-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1476/mocao_09-23.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos, de iniciativa do vereador Roni Heck, ao clube de Desbravadores da Igreja Adventista do Sétimo Dia de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1477/mocao_10-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1477/mocao_10-23.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos, de iniciativa do vereador Roni Heck, a instituição Igreja Adventista do Sétimo Dia de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1478/mocao_11-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1478/mocao_11-23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, de iniciativa do vereador Roni Heck, aos dirigentes atuais da Associação Comercial e Industrial-ACICS e CDL.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1487/mocao_12-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1487/mocao_12-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza que seja consignada Moção de Congratulações e Aplausos pela passagem do dia Mundial da Saúde que é celebrado dia 7 de Abril.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>Moção de Aplausos de iniciativa do vereador Silvano Fortunato, aos escoteiros do nosso município e Região Xingu pela passagem do "Dia do Escoteiro" que foi comemorado no dia 23 de abril.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1534/mocao_n14-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1534/mocao_n14-2023.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza MOÇÃO DE CONGRATULAÇÕES E APLAUSOS pela passagem do dia do Assistente Social, que será celebrado no dia 15 de maio.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que seja encaminhada Moção de Aplausos a todos os enfermeiros e técnicos de enfermagem de nosso município e Região Xingu, pela “ Semana da Enfermagem no dia 12 a 20 de maio”</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1536/mocao_n16-2023.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1536/mocao_n16-2023.pdf</t>
   </si>
   <si>
     <t>Moção de pesar de iniciativa do vereador Silvano Fortunato, a família do Professor Francisco Edigar Viana da Silva, pelo seu falecimento, ocorrido no dia 04 de maio de 2023.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos de iniciativa do vereador Silvano Fortunato, pela Passagem do dia das Mães.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1554/mocao_n_18-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1554/mocao_n_18-23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, de iniciativa do vereador Roni Heck, ao Professor Edir Silva de Souza pelos relevantes serviços prestados a frente da 10ª URE de Altamira no período de 2019 a 2023.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>Tania Souza, Thais Nascimento</t>
   </si>
   <si>
     <t>Moção de iniciativa das vereadoras Thais Nascimento e Tânia Souza, aplausos e congratulações  à APATA, em reconhecimento aos trabalhos prestados à causa animal no município de Altamira.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>Moção de iniciativa das vereadora Thais Nascimento,  Moção de Aplausos e Congratulações ao “Amamos Patadas”, em reconhecimento aos trabalhos prestados à causa animal no município de Altamira.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>Moção de iniciativa da vereadora Thais Nascimento, Moção de Aplausos e Congratulações ao Delegado Wilson José da Silva e sua equipe, em reconhecimento aos trabalhos prestados pela Polícia Civil à causa animal no município de Altamira.</t>
   </si>
@@ -5560,138 +5560,138 @@
   <si>
     <t>Moção de iniciativa das vereadora Thais Nascimento, Moção de Aplausos e Congratulações ao coletivo socioambiental jovens pelo futuro do Xingu, em alusão ao dia mundial do Meio Ambiente.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos que seja consignada MOÇÃO DE APOIO AO DIA MUNDIAL DO DOADOR DE SANGUE”, que ocorreu no dia 14 de junho.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, seja consignada MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, ao Humberto Cley Farias dos Santos, pela passagem do dia Mundial do LGBTQIA+, que será celebrado no dia 28 de junho de 2023.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>Moção de Aplausos e congratulações, de iniciativa do vereador Roni Heck, em homenagem ao dia do Contador que se comemora nacionalmente no dia 22 de setembro.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1746/mocao_27-23_1784.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1746/mocao_27-23_1784.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Instituto Cultural Educacional E Profissionalizante Dos Surdos De Altamira (ICEPSA), em comemoração ao dia da pessoa surda (26 de setembro) .</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1765/mocao_28-23_1803.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1765/mocao_28-23_1803.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, de iniciativa do vereador Davi Teixeira, aos Pastores da Igreja do Evangelho Quadrangular, pela passagem do seu dia, comemorado no dia 1° de outubro.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1770/mocao_29-23_1808.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1770/mocao_29-23_1808.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos de iniciativa do vereador Silvano Fortunato, aos Agentes Comunitários de Saúde (ACS) e aos Agentes de Combate a Endemias pela passagem do dia do ACE e do ACS, comemorado anualmente no dia 4 de outubro.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1778/mocao_n30-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1778/mocao_n30-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, que seja consignada MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, ao professor Lucivan Gonçalves de Sousa, em reconhecimento dos seus relevantes serviços prestados e pela dedicação em sua digna profissão ao município de Altamira, através da Educação.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere que seja consignada MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, a voluntária Luiza Araújo Bertolo, pelo projeto de braços abertos e pela passagem do mês Outubro Rosa, mês da conscientização do Câncer de Mama.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>As Vereadoras que este o subscrevem, vem mui respeitosamente, requerer, nos termos regimentais, a apreciação e aprovação pelo Plenário de Moção de Aplausos e Congratulações ao “SINTEPP (Sindicato dos Trabalhadores em Educação do estado do Pará - subsede Altamira)”, em alusão ao Dia do Professor, comemorado no dia 15 de outubro de 2023.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>De iniciativa das vereadora Thais Nascimento, Moção de Aplausos e Congratulações a professora Isméria Polliana de Oliveira em comemoração ao dia do Professor (A).</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>De iniciativa das vereadora Thais Nascimento, Moção de Aplausos e Congratulações a professora Adriana da Costa Paiva em comemoração ao dia do Professor (A).</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1810/mocao_n35-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1810/mocao_n35-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Socorro do Carmo, Eládio Lampião, Assis Cunha, Silvano Fortunato, Vanderjaime Santos, Davi Teixeira, João do Fusca, Olailton Carvalho, Roni Heck, e Juarês Giachini,  que seja encaminhada Moção de congratulações ao Dia do Médico.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1828/mocao_n36-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1828/mocao_n36-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito requerer Moção de 1 minuto de silêncio em repúdio a descriminalização do Aborto.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1855/mocao_n37-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1855/mocao_n37-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Davi Teixeira que seja consignada Moção de reconhecimento e aplausos a Igreja do Evangelho Quadrangular, que no dia 15 de Novembro completa 50 anos no Pará e 43 anos em Altamira.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1930/mocao_38-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1930/mocao_38-23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos de iniciativa do vereador Silvano Fortunato, pela Passagem do ''Dia Nacional Doador de Sangue''.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal n.° 13.709/2018 - Lei Geral de Proteção de Dados Pessoais - LGPD, no âmbito do Poder Legislativo do Município de Altamira e dá outras providências.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal n.° 14.129/2021 - instituindo o Programa "Governo Digital '' no âmbito do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
@@ -5728,627 +5728,627 @@
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, Emenda Aditiva ao Projeto de Lei n.° 222, de 28 de novembro de 2023, do poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>EMEC</t>
   </si>
   <si>
     <t>Emendas em Conjunto</t>
   </si>
   <si>
     <t>Emenda em conjunto de iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Maria do Socorro, Davi da Silva e Eládio Farias de Oliveira dá nova redação ao caput e s 5°, do art. 100-B, da Lei Orgânica do Município de Altamira e dá outras providências.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1510/pedido_de_informacao_n01-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1510/pedido_de_informacao_n01-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito requerer informações referente a arrecadações e gastos totais investimentos e subsídios do transporte público municipal, tendo em conta, que é matéria de interesse, do Poder Executivo e Poder Legislativo.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1706/pedido_de_inf_n_02-23_1746.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1706/pedido_de_inf_n_02-23_1746.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento requerer informações referente ao executivo municipal sobre as despesas realizadas na Resex no ano de 2023 através do Fundo Municipal de Educação.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1772/pedido_de_inf_03-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1772/pedido_de_inf_03-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos Termos Regimentais, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que informe a esta Casa de Leis as seguintes informações conforme em anexo abaixo:</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1797/pedido_de_informacao_n_04-23_1834.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1797/pedido_de_informacao_n_04-23_1834.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento requerer a V. Exª. que sejam solicitadas ao Sr. Prefeito Municipal e ao Secretário de Saúde de Altamira as seguintes informações e cópias dos documentos públicos:_x000D_
 a) Informações sobre a data do pagamento do empenho nº 1205000, no valor de R$145.000,00 para aquisição do veículo “Castra Móvel” para atendimento das demandas do município e cópia da nota de pagamento, se houver;_x000D_
 b) Informações sobre a data de início do programa de castração de cães e gatos_x000D_
 por meio do Castra móvel no município de Altamira;</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1954/pedido_de_inf_n_05-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1954/pedido_de_inf_n_05-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, pedido de informação : Ao chefe do Executivo Municipal, Excelentíssimo Claudomiro Gomes: Atendendo ao apelo dos pais dos alunos da Escola com Supervisão Militar Raimunda Rodrigues Mota, localizada no bairro Bonanza, dirige-se respeitosamente Vossa Excelência, com o objetivo de apresentar o seguinte pedido de informação, sobre o funcionamento do ano letivo de 2024, da citada.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>De iniciativa do vereador Thais Nascimento requerer informações referente ao Executivo Municipal sobre a execução das Emendas Impositivas do Ano de 2023.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1856/emenda_01-2023_-_roni_-_aibealt.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1856/emenda_01-2023_-_roni_-_aibealt.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Roni Heck destina o valor de RS 25.000,00 (vinte e cinco mil reais) á AIBEALT-Associação das Irmãs Beneficentes de Altamira, para promover ações ligadas a cultura e a arte em Altamira.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1857/emenda_02-2023_-_roni_-_copea.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1857/emenda_02-2023_-_roni_-_copea.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Roni Heck destina o valor de RS 75.000,00  (setenta e cinco mil reais) à COPEA - Conselho dos Pastores Evangélicos de Altamira, para realização de eventos religiosos e/ou filantrópicos na sede Altamira e no Distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1858/emenda_03-2023_-_roni_-_medicamentos_castelo_e_cachoeira.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1858/emenda_03-2023_-_roni_-_medicamentos_castelo_e_cachoeira.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Roni Heck destina o valor de RS 129.373,50 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta centavos) à Secretaria Municipal de Saúde, para aquisição de medicamentos para Unidades de Saúde dos Distritos de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1859/emenda_04-2023_-_roni_-_eventos_esportivo_castelo.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1859/emenda_04-2023_-_roni_-_eventos_esportivo_castelo.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Roni Heck destina o valor de R$ 29.373,50 (vinte e nove mil, trezentos e setenta e três reais e cinquenta e um centavos) à Secretaria Municipal de esportes, para promoção de evento esportivo em Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1863/emenda_05-2023_-_joao_estevam_-_posto_saude_babaquara.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1863/emenda_05-2023_-_joao_estevam_-_posto_saude_babaquara.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, dentina o valor 58.00,00 ( cinquenta e oito mil reais), à Secretaria Municipal de Saúde, para realizar a reforma e ampliação do Posto de Saúde da comunidade Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1864/emenda_06-2023_-_joao_estevam_-_tapa_buraco_transassurini.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1864/emenda_06-2023_-_joao_estevam_-_tapa_buraco_transassurini.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, dentina o valor R$129.373,50 ( cento e vinte nove mil, trezentos e setenta e três reais e cinquenta centavos) à Secretaria Municipal de obras, Viação e infraestrutura, para realizar o serviço de tapa buraco na rodovia Transassurini, no Assurini.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1865/emenda_07-2023_-_joao_estevam_-_const._posto_saude_trav._firma.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1865/emenda_07-2023_-_joao_estevam_-_const._posto_saude_trav._firma.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, dentina o valor R$ 71.258,01( setenta e um mil, duzentos e cinquenta e oito mil, setecentos e quarenta e sete reais e um centavo) à Secretaria Municipal de Saúde, para a construir um Posto de Saúde da comunidade Altair Mardegan, no Travessão da Firma, no Assurini.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1866/emenda_08-2023_-_adevaldo_-_equipe_da_portuguesa_esportiva.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1866/emenda_08-2023_-_adevaldo_-_equipe_da_portuguesa_esportiva.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, destina o valor de R$ 129.373,515 (cento e vinte nove mil trezentos e setenta e três reais quinhentos e quinze avos), para aquisição de materiais de construção e suprimentos esportivo e afins para o clube da Portuguesa do município de Altamira.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1867/emenda_09-2023_-_adevaldo_-_apae.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1867/emenda_09-2023_-_adevaldo_-_apae.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, destina o valor de R$ 49,747,03 (quarenta e nove mil, setecentos e quarenta e sete reais e três centavos), a serem repassados a APAE, para aquisição de gaiola de habilidades, kit de acessórios internos para gaiola, kit de peso, par de faixa abdutora, tela extensora, barra de metal com suporte para fixação na gaiola, disco de equilíbrio, bolas feijão, suporte de bola, Step, kit de bola de pilates, tatames de 1x1 de 30mm, tatames de 1x1 de 40mm, kit bolas peso, kit primeiros socorros, esteira kids, esteira adulto 150kg, aparelho neurodyn II tens. FES e russa 4 canais, Ibramed.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1868/emenda_10-2023_-_adevaldo_-_medicamento_e_exames_proj._bracos_abertos.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1868/emenda_10-2023_-_adevaldo_-_medicamento_e_exames_proj._bracos_abertos.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, destina o valor de R$ 80.000,00 (oitenta mil reais), para aquisição de medicação, exames e demais itens afins a que que possa beneficiar o projeto Braços Abertos, Luiza Bertolo.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1870/emenda_11-2023_-_tania_-_upa.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1870/emenda_11-2023_-_tania_-_upa.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 129.373,51 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta e um centavos), para a contratação do serviço de Ressonância Magnética e para a compra de dois equipamentos de Hemograma atualizado em nível de exames laboratoriais, destinado a Unidade de Pronto Atendimento (UPA) e Centro de Diagnóstico.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1871/emenda_12-2023_-_tania_-_apata_-_racao.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1871/emenda_12-2023_-_tania_-_apata_-_racao.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 15.000,00 (quinze mil reais), para a Secretaria Municipal de Assistência e Promoção Social – SEMAPS, através da Associação de Proteção de Animais e do Meio Ambiente de Altamira – APATA, CNPJ n.º 19.522.047/0001-43, para custear a compra de ração para os animais.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1872/emenda_13-2023_-_tania_-_apae_-_forro_apaexonado.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1872/emenda_13-2023_-_tania_-_apae_-_forro_apaexonado.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 20.000,00 (vinte mil reais), para o Forró Apaexonado da ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ALTAMIRA-PARÁ- APAE, CNPJ n. º 84.001.981/0001-81. Entidade sem Fins Lucrativos, cujo objetivo principal é promover a atenção integral à pessoa com deficiência intelectual e múltipla.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1873/emenda_14-2023_-_tania_-_aquisicao_veiculo_-_casa_do_idoso.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1873/emenda_14-2023_-_tania_-_aquisicao_veiculo_-_casa_do_idoso.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 64.373,50 (Sessenta e quatro mil, trezentos e setenta e três reais e cinquenta centavos), para a Secretaria Municipal de Assistência e Promoção Social – SEMAPS, para aplicação na Casa do Idoso, destinado a compra de um veículo, para transportar idosos para suas atividades diárias.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1874/emenda_15-2023_-_tania_-_sopao_solidario_do_mutirao.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1874/emenda_15-2023_-_tania_-_sopao_solidario_do_mutirao.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 30.000,00 (trinta mil reais), para a Secretaria Municipal de Assistência e Promoção Social – SEMAPS, para aplicação no Sopão Solidário, localizado na rua nove, do bairro: Mutirão, destinado a compra de ingredientes: para realização da Sopa:_x000D_
 (Macarrão espaguete e Carvão).</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1876/emenda_16-2023_-_assis_cunha_-_poco_artesiano_com._monte_santo.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1876/emenda_16-2023_-_assis_cunha_-_poco_artesiano_com._monte_santo.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha destina o valor de R$ 129.373,50 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta centavos), para a implantação de 1 (um) poço artesiano para abastecer os moradores do Ramal das Chácaras e toda comunidade Monte Santo</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1877/emenda_17-2023_-_assis_cunha_-_infraestrutura.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1877/emenda_17-2023_-_assis_cunha_-_infraestrutura.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha destina o valor de R$ 129.373,50 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta centavos), para bloquetear as ruas Acesso-IV e a continuidade da TV. Deoclides De Almeida a direita da Rod. Transamazônica Margeando o Igarapé Jabuti no Bairro Mutirão e Alameda Paraty no Bairro Brasília Conforme Mapa em anexo.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1878/emenda_18-2023_-_nelsinho_-_equipamento_saude_posta_saude_trav._firma.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1878/emenda_18-2023_-_nelsinho_-_equipamento_saude_posta_saude_trav._firma.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro destina R$ 258.747,00 (duzentos e cinquenta e oito mil, setecentos e quarenta e quarenta e sete reais), à Secretaria Municipal de Saúde, para aquisição de Equipamentos Hospitalares do Posto de Saúde na UBS (Unidade Básica de Saúde) na Comunidade do Travessão da Firma, no Assurini.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1879/emenda_19-2023_-_tercio_-_medicamento_ubs_i_e_ii.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1879/emenda_19-2023_-_tercio_-_medicamento_ubs_i_e_ii.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina R$ 40.000,00 (quarenta mil reais), para aquisição de medicação e insumos para UBS Brasília I e II.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1880/emenda_20-2023_-_tercio_-_medicamentos_ubs_buriti.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1880/emenda_20-2023_-_tercio_-_medicamentos_ubs_buriti.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina o valor R$ 24.686,75 (vinte e quatro mil, seiscentos e oitenta e seis reais e setenta e cinco centavos), para a aquisição de medicamentos e insumos para UBS do Buriti.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1881/emenda_21-2023_-_tercio_-_const._canil_caes_e_gatos.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1881/emenda_21-2023_-_tercio_-_const._canil_caes_e_gatos.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina o valor R$ 64.686,75 (sessenta e quatro mil, seiscentos e oitenta e seis reais e setenta e cinco centavos), para a construção de canis para internação de cães e gatos. Foco principal é a internação de animais com Zoonese, cães com tumor venéreo transmissível e gatos com esporotricose.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1882/emenda_22-2023_-_tercio_-_apoio_ao_esporte_-_leal.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1882/emenda_22-2023_-_tercio_-_apoio_ao_esporte_-_leal.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina o valor R$ 59.373,50 (Cinquenta e nove mil, trezentos e setenta e três reais e cinquenta centavos) apoio para equipes de futebol federados na Leal (Liga Esportiva Altamirense).</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1883/emenda_23-2023_-_tercio_-_material_emef_piranhaquara.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1883/emenda_23-2023_-_tercio_-_material_emef_piranhaquara.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina o valor R$ 30.000,00 ( Trinta Mil Reais) Aquisição de Carteira Escolar, materiais didáticos, quadro branco, ventilador, entre outros, para a Escola da comunidade Pinhanhaquara.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1884/emenda_24-2023_-_tercio_-_equipamentos_emef_piranhaquara.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1884/emenda_24-2023_-_tercio_-_equipamentos_emef_piranhaquara.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina R$ 40.000,00 (quarenta mil reais), para aquisição de computador, impressora, central de ar, cadeira e ventilador para a colônia de pescadores Z-57.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1885/emenda_25-2023_-_socorro__-_apata_-_racao.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1885/emenda_25-2023_-_socorro__-_apata_-_racao.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Maria do Socorro Rodrigues do Carmo, destina o valor R$ 64.686,75 (sessenta e quatro mil, seiscentos e oitenta e seis reais e setenta e cinco centavos), à APATA/Altamira para apoiar na compra de alimento (rações), considerado um alimento completo e balanceado com seus aspectos nutricionais importantes aos cães e gatos.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1886/emenda_26-2023_-_socorro_-_apae_-_educacao_especial_de_criancas.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1886/emenda_26-2023_-_socorro_-_apae_-_educacao_especial_de_criancas.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Maria do Socorro Rodrigues do Carmo, destina o valor R$ 64.686,75 (sessenta e quatro mil, seiscentos e oitenta e seis reais e setenta e cinco centavos) à APAE/Altamira, para apoiar e promover a prevenção, reabilitação e educação especial de crianças, jovens e adultos c/deficiência intelectual e/ou física.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1887/emenda_27-2023_-_socorro_-_oficinas_do_capsi.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1887/emenda_27-2023_-_socorro_-_oficinas_do_capsi.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, destina o valor de R$ 129.373,50 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta centavos) à Secretária Municipal de Saúde, para a manutenção das oficinas do Capsi.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1890/emenda_28-2023_-_juares_-_palito_-_posto_de_saude_santa_luzia.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1890/emenda_28-2023_-_juares_-_palito_-_posto_de_saude_santa_luzia.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juarês Giachini destina valor de R$ 64.686,75 (Sessenta e Quatro Mil e Seiscentos e Oitenta e Seis Reais e Setenta e Cinco Centavos) à Secretaria Municipal de Saúde a fim de que esta utilize tais recursos, especificamente, em qualquer assunto pertinente ao Posto de Saúde Santa Luzia, sediado no distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1891/emenda_29-2023_-_juares_-_palito_-_revitalizacao_prca_de_castelo_sonhos.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1891/emenda_29-2023_-_juares_-_palito_-_revitalizacao_prca_de_castelo_sonhos.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juarês Giachini destina valor de R$ 129.373,50 (Cento e Vinte e Nove Mil e Trezentos e Setenta e Três Mil Reais e Cinquenta Centavos) à Secretaria Municipal de Obras, Viação e Infraestrutura a fim de que esta utilize tais recursos, especificamente, nos serviços de revitalização da Praça de Castelo de Sonhos, sediada no distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1892/emenda_30-2023_-_juares_-_palito_-_ubs_cachoeira_da_serra.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1892/emenda_30-2023_-_juares_-_palito_-_ubs_cachoeira_da_serra.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juarês Giachini destina valor de R$ 64.686,75 (Sessenta e Quatro Mil e Seiscentos e Oitenta e Seis Reais e Setenta e Cinco Centavos) à Secretaria Municipal de Saúde a fim de que esta utilize tais recursos, especificamente, em qualquer assunto pertinente à UBS Cachoeira da Serra, sediada no distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1893/emenda_31-2023_-_thais_-_apae_-_forro_apaexonado.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1893/emenda_31-2023_-_thais_-_apae_-_forro_apaexonado.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 5.000,00 (cinco mil reais) à Associação de Pais e Amigos dos Excepcionais - APAE/PA, para a realização do evento “Forró Apaexonado”.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1894/emenda_32-2023_-_thais_-_adepix_-_cadeira_de_rodas.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1894/emenda_32-2023_-_thais_-_adepix_-_cadeira_de_rodas.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de  R$ 12.000,00 (doze mil reais) à Associação Desportiva Para O Deficiente do_x000D_
 Polo de Inclusão Xingu - ADEPIX/PA, para aquisição de cadeiras de rodas.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1895/emenda_33-2023_-_thais_-_instituto_patadas_-_racao.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1895/emenda_33-2023_-_thais_-_instituto_patadas_-_racao.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 5.000,00 (cinco mil reais) ao Instituto Amamos Patadas – IAP, para a_x000D_
 compra/aquisição de ração para animais.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1896/emenda_34-2023_-_thais_-_instituto_patadas_-_procedimentos_cirurgicos.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1896/emenda_34-2023_-_thais_-_instituto_patadas_-_procedimentos_cirurgicos.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 10.000,00 (dez mil reais) ao Instituto Amamos Patadas – IAP, para realização_x000D_
 de consultas e procedimentos cirúrgicos em animais.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1897/emenda_35-2023_-_thais_-_apata_-_procedimentos_cirurgicos.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1897/emenda_35-2023_-_thais_-_apata_-_procedimentos_cirurgicos.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 10.000,00 (dez mil reais) à Associação e Proteção dos Animais e Meio Ambiente de Altamira (APATA), para realização de consultas e procedimentos cirúrgicos em animais.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1902/emenda_36-2023_-_thais_-_reforma_quadra_esporte_sudam_i.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1902/emenda_36-2023_-_thais_-_reforma_quadra_esporte_sudam_i.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 15.000,00 (quinze mil reais) para a revitalização/reforma da quadra de basquete do Bairro SUDAM I, através da Secretaria de Esportes e Lazer de Altamira – SEMEL.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1903/emenda_37-2023_-_thais_-_leal_-_material_esportivo.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1903/emenda_37-2023_-_thais_-_leal_-_material_esportivo.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 20.000,00 (vinte mil reais) à Liga Esportiva de Altamira – LEAL, para a_x000D_
 aquisição de materiais esportivos.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1904/emenda_38-2023_-_thais_-_apae_-_exames_laboratoriais.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1904/emenda_38-2023_-_thais_-_apae_-_exames_laboratoriais.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 30.000,00 (trinta mil reais) para custear a realização de exames laboratoriais_x000D_
 para os assistidos pela Associação de Pais e Amigos dos Excepcionais – APAE/PA, através da_x000D_
 Secretaria Municipal de Saúde de Altamira – SESMA.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_39-2023_-_thais_-_apae_-_consultas_fonoaudiologas.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_39-2023_-_thais_-_apae_-_consultas_fonoaudiologas.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 12.000,00 (doze mil reais) para custear a realização de consultas com fonoaudiólogos para os assistidos pela Associação de Pais e Amigos dos Excepcionais –APAE/PA, através da Secretaria Municipal de Saúde de Altamira-SESMA.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1906/emenda_40-2023_-_thais_-_coletivo_de_mulheres_-_projeto_aldeias.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1906/emenda_40-2023_-_thais_-_coletivo_de_mulheres_-_projeto_aldeias.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 4.747,01 (quatro setecentos e quarenta e sete reais e um centavo) ao Coletivo de Mulheres Negras “Maria Maria” – COMUNEMA, para aplicação no projeto “Aldeias”.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1907/emenda_41-2023_-_thais_-_afaja_-_aulas_de_fitdance.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1907/emenda_41-2023_-_thais_-_afaja_-_aulas_de_fitdance.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 5.000,00 (cinco mil reais) à Associação das Famílias do Jatobá – AFAJA,_x000D_
 para a realização de aulas de Fitdance para a comunidade.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1908/emenda_42-2023_-_thais_-_refletores_e_iluminacao_praia_da_orla_do_cais.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1908/emenda_42-2023_-_thais_-_refletores_e_iluminacao_praia_da_orla_do_cais.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 3.000,00 (três mil reais) para a aquisição de refletores para a iluminação da praia da orla do cais, através da Secretaria de Esportes e Lazer de Altamira – SEMEL.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1909/emenda_43-2023_-_silvano_-_medicamento_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1909/emenda_43-2023_-_silvano_-_medicamento_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, destina o valor de R$ 129.373,51 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta e um centavos), a Secretaria Municipal de Saúde, para a aquisição de medicamentos para Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1910/emenda_44-2023_-_silvano_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1910/emenda_44-2023_-_silvano_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, destina o valor de R$ 129.373,50 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta centavos), a Secretaria Municipal de Obras, para a aquisição de insumos de infraestrutura para bloquetear e/ou pavimentar ruas em Altamira.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1911/emenda_45-2023_-_jaime_-_medicamentos_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1911/emenda_45-2023_-_jaime_-_medicamentos_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, destina o valor de R$ 129.373,51 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta e um centavos), a Secretaria Municipal de Saúde, para a aquisição de medicamentos para Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1912/emenda_46-2023_-_jaime_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1912/emenda_46-2023_-_jaime_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, destina o valor de R$ 114.373,50 (cento e quatorze mil, trezentos e setenta e três reais e cinquenta centavos), a Secretaria Municipal de Obras, para a aquisição de insumos de infraestrutura para bloquetear e/ou pavimentar ruas em Altamira.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1913/emenda_47-2023_-_davi_-_medicamentos_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1913/emenda_47-2023_-_davi_-_medicamentos_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, destina o valor de R$ 129.373,51 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta e um centavos), a Secretaria Municipal de Saúde, para a aquisição de medicamentos para Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1914/emenda_48-2023_-_davi_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1914/emenda_48-2023_-_davi_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, destina o valor de R$ 129.373,50 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta centavos), a Secretaria Municipal de Obras, para a aquisição de insumos de infraestrutura para bloquetear e/ou pavimentar ruas em Altamira.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>Enfº. Olailton</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1915/emenda_49-2023_-_olailton_-_medicamentos_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1915/emenda_49-2023_-_olailton_-_medicamentos_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho, destina o valor de R$ 129.373,51 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta e um centavos), a Secretaria Municipal de Saúde, para a aquisição de medicamentos para Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1916/emenda_50-2023_-_olailton_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1916/emenda_50-2023_-_olailton_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho, destina o valor de R$ 129.373,50 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta centavos), a Secretaria Municipal de Obras, para a aquisição de insumos de infraestrutura para bloquetear e/ou pavimentar ruas em Altamira.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1917/emenda_51-2023_-_thais_-_abastecimento_agua_ruc_laranjeiras.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1917/emenda_51-2023_-_thais_-_abastecimento_agua_ruc_laranjeiras.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 15.000,00 (quinze mil reais) para o custeio do abastecimento de água do Ruc Laranjeiras, através da Secretária Municipal de Obras, Viação e infraestrutura de Altamira SEMOVI.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1918/emenda_52-2023_-_thais_-_abastecimento_agua_ruc_sao_joaquim.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1918/emenda_52-2023_-_thais_-_abastecimento_agua_ruc_sao_joaquim.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 15.000,00 (quinze mil reais) para o custeio do abastecimento de água do_x000D_
 RUC São Joaquim, através da Secretaria Municipal de Obras, Viação e Infraestrutura de Altamira –SEMOVI.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1919/emenda_53-2023_-_thais_-_consultas_fonoaudiolocas_capsi.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1919/emenda_53-2023_-_thais_-_consultas_fonoaudiolocas_capsi.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 30.000,00 (trinta mil reais) para o custeio de consultas com fonoaudiólogos para o Centro de Atenção Psicossocial Infanto Juvenil Altamira, através da Secretaria Municipal de Saúde de Altamira-SESMA.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1920/emenda_54-2023_-_thais_-_medicamentos_comunidades_ribeirinhas.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1920/emenda_54-2023_-_thais_-_medicamentos_comunidades_ribeirinhas.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 20.000,00 (vinte mil reais) para aquisição de medicação para as comunidades ribeirinhas, através da Secretaria Municipal de Saúde de Altamira – SESMA.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1921/emenda_55-2023_-_eladio_-_medicamento_rede_municipal_de_saude.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1921/emenda_55-2023_-_eladio_-_medicamento_rede_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias de Oliveira, destina o valor de R$ 129.373,51 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta e um centavos), a Secretaria Municipal de Saúde, para a aquisição de medicamentos para Rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1922/emenda_56-2023_-_eladio_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1922/emenda_56-2023_-_eladio_-_infraestrutura_-_bloquetear_e_pavimentar.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias de Oliveira, destina o valor de R$ 129.373,50 (cento e vinte e nove mil, trezentos e setenta e três reais e cinquenta centavos), a Secretaria Municipal de Obras, para a aquisição de insumos de infraestrutura para bloquetear e/ou pavimentar ruas em Altamira.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1923/emenda_57-2023_-_thais_-_exames_laboratorias_-_autistas.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1923/emenda_57-2023_-_thais_-_exames_laboratorias_-_autistas.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 47.000,00 (quarenta e sete mil reais) para o custeio de exames laboratoriais para a pessoas com transtorno do espectro autista, através da Secretaria Municipal de Saúde de Altamira – SESMA.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, destina o valor de R$ 15.000,00 (quinze mil), a Secretaria Municipal de Cultura, incentivo ao Grupo Folclórico  cheiro do Pará, na sua participação no Festival Folclórico de Altamira-FECALT.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Silvano Fortunato</t>
   </si>
   <si>
     <t>Dá nova redação aos dispositivos que menciona do Capítulo II, Seção I, da Lei Orgânica do Município de Altamira e dá outras providencias.</t>
   </si>
@@ -6686,67 +6686,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_n07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_n08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_n09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_n10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_n11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_n12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao_n13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_em_conjunto_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_n15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_n16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1411/indicacao_n17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_n18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_n19-23_1461.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_n20-23_1462.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao_n21-23_1463.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_n22-23_1464.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao_n23-23_1465.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao_n24-23_1463.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_n25-23_1467.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_n26-23_1468.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_n27-23_1469.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_n30-23_1472.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_n31-23_1473.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_n33-23_1475.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_n34-23_1481.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_n35-23_1482.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_n_52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_n_56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_n57-23_1504.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_n58-23_1505.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_n59-23_1506.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_n60-23_1507.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_n61-23_1508.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_n62-23_1509.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_n63-23_1510.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_n62-23_1511.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_n65-23_1512.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_n63-23_1513.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_n67-23_1514.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_n_68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_n_70-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_n_71-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_n_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1479/indicacao_n_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_em_conj._n_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1482/indicacao_n_77-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao_em_conj._n_79-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao_n_80-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1486/brnb42200422d8a_018504.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao_n83-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao_n84-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1494/indicacao_n85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_n86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_n87-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_n88-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_n89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_n90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_n91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_n92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao_n93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_n94-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao_n95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao_n96-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao_n97-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1507/indicacao_n98-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacao_n99-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_n99-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_n101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1512/indicacao_n102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1513/indicacao_n103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_n104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_n105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1518/indicacao_n106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao_n107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_n108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_n109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao_n111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_n112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_n113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1526/indicacao_n114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_n115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_n116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_n118-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_n119-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_n120-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_n121-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1542/indicacao_n122-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1543/indicacao_n123-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao_n125-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao_n126-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_n127-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_n128-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao_n129-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacao_n130-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1551/indicacao_n131-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_n132-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao_n133-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_n134-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_n135-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1558/indicacao_n137-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao_n138-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_n139-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_n140-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_n141-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_n142-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_n143-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_n144-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_n145-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_n146-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1569/indicacao_n147-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1570/indicacao_n148-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1571/indicacao_n149-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao_n150-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_n151-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_n152-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao_n153-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao_n154-23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao_n155-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1582/indicacao_n156-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_n157-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_n158-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_n159-23.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_n160-23.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_n161-23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_n162-23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_n163-23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao_n164-23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_n165-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_n166-23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1593/indicacao_167-23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1594/indicacao_168-23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1595/indicacao_169-23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_170-23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao_171-23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_172-23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao_173-23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1600/indicacao_174-23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1601/indicacao_175-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1602/indicacao_176-23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1604/indicacao_177-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_178-23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_179-23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao_180-23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_181-23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao_182-23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1611/indicacao_n183-23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1612/indicacao_n184-23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_n185-23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao_n186-23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao_n187-23.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1617/indicacao_n189-23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_n190-23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_n191-23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_n192-23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_n193-23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_n194-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_n195-23.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_n196-23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_n197-23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_n198-23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_n199-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_n200-23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao_n201-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_n202-23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao_n203-23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao_n204-23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1633/indicacao_n205-23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1634/indicacao_n206-23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao_n207-23.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_n208-23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_n209-23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao_n210-23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao_n211-23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao_n212-23.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1642/indicacao_n213-23.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1643/indicacao_n214-23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao_n215-23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_n216-23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_n217-23.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_n218-23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_n219-23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_n220-23.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_n221-23.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao_n222-23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_n223-23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_n224-23.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_n225-23.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_n226-23_1696.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1657/indicacao_n227-23_1697.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_n228-23_1698.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_em_conjunto_n229-23_1699.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_n230-23_1700.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_n231-23_1701.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_n_232-23_1702.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_n233-23_1703.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1664/indicacao_n234-23_1704.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_n235-23_1705.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1666/indicacao_n236-23_1706.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_n237-23_1727.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_n239-23_1709.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_n240-23_1710.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_n241-23_1711.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_n242-23_1712.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_n243-23_1713.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_n244-23_1714.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_n245-23_1715.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_n246-23_1716.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_n247-23_1717.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_n248-23_1718.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_n249-23_1719.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1680/indicacao_n250-23_1720.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1681/indicacao_n251-23_1721.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_n252-23_1722.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_n254-23_1724.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_n255-23_1725.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_n256-23_1726.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_n257-23_1727.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_n258-23_1728.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_n259-23_1729.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_n260-23_1730.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1691/indicacao_n261-23_1731.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_n262-23_1732.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_n263-23_1733.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_n264-23_1734.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_n265-23_1735.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_n266-23_1736.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_n267-23_1737.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_n268-23_1738.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_n269-23_1739.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_n271-23_1741.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_n272-23_1742.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_n273-23_1743.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_n274-23_1744.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_n275-23_1745.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_n276-23_1747.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_n277-48_1748.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_n278-23_1749.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_n279-23_1750.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_n280-23_1751.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_n281-23_1752.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_n_282-23.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_n283-23_1754.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_n284-23_1755.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_n285-23_1756.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_em_conj._n_286-231757.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1720/indicacao_n287-23_1758.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1721/indicacao_n288-23_1759.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_n289-23_1760.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1723/indicacao_n290-23_1761.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_n291-23_1762.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_n292-23_1763.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_n293-23_1764.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_n294-23_1765.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_n295-23_1766.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_n296-23_1767.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_n297-23_1769.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1735/indicacao_n298-23_1773.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1736/indicacao_n299-23_1774.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1737/indicacao_n300-23_1775.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_n301-23_1776.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_n302-23_1777.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_n304-23_1779.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_n305-23_1780.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_n306-23_1781.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_n307-23_1782.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_n308-23_1783.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_n309-23_1785.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_n310-23_1786.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_n311-23_1787.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_n312-23_1788.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_n313-23_1790.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_n314-23__1791.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_n315-23_1792.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_n316-23_1793.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1755/indicacao_n317-23_1794.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1757/indicacao_n319-23_1789.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1758/indicacao_n320-23_1796_03.10.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1759/indicacao_n321-23_1797_03.10.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1760/indicacao_n322-23_1798.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1761/indicacao_n323-23_1799.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1762/indicacao_n324-23_1800.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao_n325-23_1801.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_n326-23_1802.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_n327-23_1804.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1767/indicacao_n328-23_1805.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_n329-23_1806.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_n330-23_1807.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_n331-23_1809.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_n332-23_1811.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_n333-23_1812.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_n334-23_1813.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_n335-23_1814.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_n336-23_1815.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1779/indicacao_n337-23_1817.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_n338-23_1818.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_n339-23_1819.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1783/indicacao_n340-23_1820.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_n341-23_1821.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_conj._n342-23_1822.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1787/indicacao_n343-23_1824.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1788/indicacao_n344-23_1825.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_n345-23_1826.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1790/indicacao_n346-23_1827.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1791/indicacao_n347-23_1828.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1792/indicacao_n348-23_1829.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1793/indicacao_n349-23_1830.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_n351-23_1835.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_n352-23_1836..pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1802/indicacao_n353-23_1838..pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1803/indicacao_n354-23_1834.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1804/indicacao_n355-23_1840.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_n356-23_1841.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1806/indicacao_n357-23_1842.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1807/indicacao_n358-23_1843.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_n359-23_1844.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_n361-23_1847.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1812/indicacao_n362-23_1848.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1813/indicacao_n363-23_1849.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_n364-23_1850.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1815/indicacao_n365-23_1851.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_n366-23_1852.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_n368-23_1854.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_n_369-2023_1855.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_n_370-2023_1856.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_n_371-2023_1857.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1822/indicacao_n_372-2023_1858.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_n_375-2023_1861.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_n_376-2023_1862.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_n_377-2023_1863.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1829/indicacao_n_378-2023_1865.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1830/indicacao_n_379-2023_1866.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_n_380-2023_1867.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_n_381-2023_1868.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1833/indicacao_n382-23_1869.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_n383-23_1870.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_n384-23_1871.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_n385-23_1872.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_n386-23_1873.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_n387-23_1874.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_n388-23_1875.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_n389-23_1876.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1841/indicacao_n390-23_1877.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_n391-23_1878.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1843/indicacao_n392-23_1879.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1844/indicacao_n393-23_1880.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_n394-23_1881.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1846/indicacao_n395-23_1882.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_n396-23_1883.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1848/indicacao_n397-23_1884.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1849/indicacao_n398-23_1885.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1851/indicacao_n400-23_1887.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1852/indicacao_n401-23_1888.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1853/indicacao_n402-23_1889.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_n403-23_1890.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_n404-23_1896.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_n405-23_1897.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_n406-23_1898.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_n407-23_1905.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_n408-23_1911.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_n409-23_1924.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_n410-23_1925.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_n411-23_1934.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_n412-23_1935.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_n413-23_1936.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_n_414-23_1959.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1925/indicacao_n_415-23_1960.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_n_416-23_1961.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_n_417-23_1962.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_n_418-23_1963.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_n_419-23_1964.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_n_420-23_1966.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_n_422-23_1968.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_n_423-23_1969.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1935/indicacao_n_424-23_1970.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_em_conj._n_425-23_1972.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1938/indicacao_n_426-23_1973.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_n_427-23_1974.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_n_428-23_1975.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_n_429-23_1976.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1942/indicacao_n_430-23_1977.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_n_431-23_1978.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_n_432-23_1979.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_n_433-23_1980.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_n_434-23_1981.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_n_435-23_1982.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1948/indicacao_n_436-23_1983.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_n_437-23_1984.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_n_438-23_1985.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_n_439-23_1986.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_n_440-23_1987.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1953/indicacao_n_441-23_1988.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1407/mocao_n01-23.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1413/mocao_n02-231460..pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1430/mocao_n03-231476.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1431/mocao_n04-231477.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1432/mocao_n05-231478.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1433/mocao_n06-231479.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1434/mocao_n07-231480.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1469/mocao_n08-23_1515.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1476/mocao_09-23.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1477/mocao_10-23.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1478/mocao_11-23.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1487/mocao_12-23.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1534/mocao_n14-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1536/mocao_n16-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1554/mocao_n_18-23.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1746/mocao_27-23_1784.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1765/mocao_28-23_1803.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1770/mocao_29-23_1808.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1778/mocao_n30-23.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1810/mocao_n35-23.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1828/mocao_n36-23.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1855/mocao_n37-23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1930/mocao_38-23.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1510/pedido_de_informacao_n01-23.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1706/pedido_de_inf_n_02-23_1746.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1772/pedido_de_inf_03-23.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1797/pedido_de_informacao_n_04-23_1834.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1954/pedido_de_inf_n_05-23.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1856/emenda_01-2023_-_roni_-_aibealt.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1857/emenda_02-2023_-_roni_-_copea.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1858/emenda_03-2023_-_roni_-_medicamentos_castelo_e_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1859/emenda_04-2023_-_roni_-_eventos_esportivo_castelo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1863/emenda_05-2023_-_joao_estevam_-_posto_saude_babaquara.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1864/emenda_06-2023_-_joao_estevam_-_tapa_buraco_transassurini.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1865/emenda_07-2023_-_joao_estevam_-_const._posto_saude_trav._firma.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1866/emenda_08-2023_-_adevaldo_-_equipe_da_portuguesa_esportiva.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1867/emenda_09-2023_-_adevaldo_-_apae.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1868/emenda_10-2023_-_adevaldo_-_medicamento_e_exames_proj._bracos_abertos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1870/emenda_11-2023_-_tania_-_upa.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1871/emenda_12-2023_-_tania_-_apata_-_racao.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1872/emenda_13-2023_-_tania_-_apae_-_forro_apaexonado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1873/emenda_14-2023_-_tania_-_aquisicao_veiculo_-_casa_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1874/emenda_15-2023_-_tania_-_sopao_solidario_do_mutirao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1876/emenda_16-2023_-_assis_cunha_-_poco_artesiano_com._monte_santo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1877/emenda_17-2023_-_assis_cunha_-_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1878/emenda_18-2023_-_nelsinho_-_equipamento_saude_posta_saude_trav._firma.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1879/emenda_19-2023_-_tercio_-_medicamento_ubs_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1880/emenda_20-2023_-_tercio_-_medicamentos_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1881/emenda_21-2023_-_tercio_-_const._canil_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1882/emenda_22-2023_-_tercio_-_apoio_ao_esporte_-_leal.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1883/emenda_23-2023_-_tercio_-_material_emef_piranhaquara.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1884/emenda_24-2023_-_tercio_-_equipamentos_emef_piranhaquara.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1885/emenda_25-2023_-_socorro__-_apata_-_racao.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1886/emenda_26-2023_-_socorro_-_apae_-_educacao_especial_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1887/emenda_27-2023_-_socorro_-_oficinas_do_capsi.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1890/emenda_28-2023_-_juares_-_palito_-_posto_de_saude_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1891/emenda_29-2023_-_juares_-_palito_-_revitalizacao_prca_de_castelo_sonhos.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1892/emenda_30-2023_-_juares_-_palito_-_ubs_cachoeira_da_serra.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1893/emenda_31-2023_-_thais_-_apae_-_forro_apaexonado.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1894/emenda_32-2023_-_thais_-_adepix_-_cadeira_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1895/emenda_33-2023_-_thais_-_instituto_patadas_-_racao.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1896/emenda_34-2023_-_thais_-_instituto_patadas_-_procedimentos_cirurgicos.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1897/emenda_35-2023_-_thais_-_apata_-_procedimentos_cirurgicos.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1902/emenda_36-2023_-_thais_-_reforma_quadra_esporte_sudam_i.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1903/emenda_37-2023_-_thais_-_leal_-_material_esportivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1904/emenda_38-2023_-_thais_-_apae_-_exames_laboratoriais.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_39-2023_-_thais_-_apae_-_consultas_fonoaudiologas.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1906/emenda_40-2023_-_thais_-_coletivo_de_mulheres_-_projeto_aldeias.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1907/emenda_41-2023_-_thais_-_afaja_-_aulas_de_fitdance.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1908/emenda_42-2023_-_thais_-_refletores_e_iluminacao_praia_da_orla_do_cais.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1909/emenda_43-2023_-_silvano_-_medicamento_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1910/emenda_44-2023_-_silvano_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1911/emenda_45-2023_-_jaime_-_medicamentos_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1912/emenda_46-2023_-_jaime_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1913/emenda_47-2023_-_davi_-_medicamentos_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1914/emenda_48-2023_-_davi_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1915/emenda_49-2023_-_olailton_-_medicamentos_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1916/emenda_50-2023_-_olailton_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1917/emenda_51-2023_-_thais_-_abastecimento_agua_ruc_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1918/emenda_52-2023_-_thais_-_abastecimento_agua_ruc_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1919/emenda_53-2023_-_thais_-_consultas_fonoaudiolocas_capsi.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1920/emenda_54-2023_-_thais_-_medicamentos_comunidades_ribeirinhas.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1921/emenda_55-2023_-_eladio_-_medicamento_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1922/emenda_56-2023_-_eladio_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1923/emenda_57-2023_-_thais_-_exames_laboratorias_-_autistas.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1395/indicacao_n02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1396/indicacao_n_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1410/indicacao_n_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1397/indicacao_n_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1398/indicacao_n_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1399/indicacao_n07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1400/indicacao_n08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1401/indicacao_n09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1402/indicacao_n10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1403/indicacao_n11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1404/indicacao_n12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1405/indicacao_n13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1406/indicacao_em_conjunto_n_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1408/indicacao_n15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1409/indicacao_n16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1411/indicacao_n17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1412/indicacao_n18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1414/indicacao_n19-23_1461.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1415/indicacao_n20-23_1462.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1416/indicacao_n21-23_1463.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1417/indicacao_n22-23_1464.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1418/indicacao_n23-23_1465.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1419/indicacao_n24-23_1463.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1421/indicacao_n25-23_1467.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1422/indicacao_n26-23_1468.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1423/indicacao_n27-23_1469.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1424/indicacao_n_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1426/indicacao_n30-23_1472.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1427/indicacao_n31-23_1473.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1429/indicacao_n33-23_1475.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1435/indicacao_n34-23_1481.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_n35-23_1482.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_n_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1439/indicacao_n_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_n_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1441/indicacao_n_40-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_n_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_n_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_n_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_n_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_n_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_n_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_n_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_n_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_n_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_n_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_n_51-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1453/indicacao_n_52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1454/indicacao_n_53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_n_54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_n_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_n_56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_n57-23_1504.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_n58-23_1505.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_n59-23_1506.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_n60-23_1507.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_n61-23_1508.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_n62-23_1509.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_n63-23_1510.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_n62-23_1511.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_n65-23_1512.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_n63-23_1513.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_n67-23_1514.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_n_68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_n_70-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_n_71-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_n_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1479/indicacao_n_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1480/indicacao_em_conj._n_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1482/indicacao_n_77-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1484/indicacao_em_conj._n_79-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1485/indicacao_n_80-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1486/brnb42200422d8a_018504.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1492/indicacao_n83-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1493/indicacao_n84-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1494/indicacao_n85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1495/indicacao_n86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1496/indicacao_n87-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1497/indicacao_n88-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1498/indicacao_n89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1499/indicacao_n90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1500/indicacao_n91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1501/indicacao_n92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1502/indicacao_n93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1503/indicacao_n94-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1504/indicacao_n95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1505/indicacao_n96-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1506/indicacao_n97-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1507/indicacao_n98-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1508/indicacao_n99-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1509/indicacao_n99-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1511/indicacao_n101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1512/indicacao_n102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1513/indicacao_n103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1516/indicacao_n104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1517/indicacao_n105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1518/indicacao_n106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1519/indicacao_n107-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1520/indicacao_n108-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1521/indicacao_n109-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1523/indicacao_n111-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_n112-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_n113-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1526/indicacao_n114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_n115-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_n116-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_n118-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_n119-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_n120-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_n121-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1542/indicacao_n122-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1543/indicacao_n123-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1545/indicacao_n125-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1546/indicacao_n126-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1547/indicacao_n127-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1548/indicacao_n128-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1549/indicacao_n129-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1550/indicacao_n130-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1551/indicacao_n131-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1552/indicacao_n132-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1553/indicacao_n133-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1555/indicacao_n134-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1556/indicacao_n135-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1558/indicacao_n137-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1559/indicacao_n138-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1560/indicacao_n139-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1561/indicacao_n140-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1562/indicacao_n141-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1563/indicacao_n142-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1564/indicacao_n143-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1566/indicacao_n144-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1567/indicacao_n145-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1568/indicacao_n146-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1569/indicacao_n147-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1570/indicacao_n148-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1571/indicacao_n149-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1576/indicacao_n150-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1577/indicacao_n151-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1578/indicacao_n152-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1579/indicacao_n153-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1580/indicacao_n154-23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1581/indicacao_n155-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1582/indicacao_n156-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1583/indicacao_n157-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1584/indicacao_n158-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1585/indicacao_n159-23.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1586/indicacao_n160-23.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1587/indicacao_n161-23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1588/indicacao_n162-23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1589/indicacao_n163-23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1590/indicacao_n164-23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1591/indicacao_n165-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1592/indicacao_n166-23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1593/indicacao_167-23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1594/indicacao_168-23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1595/indicacao_169-23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1596/indicacao_170-23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1597/indicacao_171-23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1598/indicacao_172-23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1599/indicacao_173-23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1600/indicacao_174-23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1601/indicacao_175-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1602/indicacao_176-23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1604/indicacao_177-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1605/indicacao_178-23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1606/indicacao_179-23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1607/indicacao_180-23.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1608/indicacao_181-23.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1610/indicacao_182-23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1611/indicacao_n183-23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1612/indicacao_n184-23.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1613/indicacao_n185-23.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1614/indicacao_n186-23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1615/indicacao_n187-23.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1617/indicacao_n189-23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1618/indicacao_n190-23.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1619/indicacao_n191-23.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1620/indicacao_n192-23.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1621/indicacao_n193-23.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1622/indicacao_n194-23.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1623/indicacao_n195-23.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1624/indicacao_n196-23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1625/indicacao_n197-23.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1626/indicacao_n198-23.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1627/indicacao_n199-23.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1628/indicacao_n200-23.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1629/indicacao_n201-23.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1630/indicacao_n202-23.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1631/indicacao_n203-23.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1632/indicacao_n204-23.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1633/indicacao_n205-23.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1634/indicacao_n206-23.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1636/indicacao_n207-23.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1637/indicacao_n208-23.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1638/indicacao_n209-23.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1639/indicacao_n210-23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1640/indicacao_n211-23.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1641/indicacao_n212-23.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1642/indicacao_n213-23.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1643/indicacao_n214-23.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1644/indicacao_n215-23.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1645/indicacao_n216-23.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1646/indicacao_n217-23.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1647/indicacao_n218-23.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1648/indicacao_n219-23.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1649/indicacao_n220-23.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1650/indicacao_n221-23.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1652/indicacao_n222-23.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1653/indicacao_n223-23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1654/indicacao_n224-23.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1655/indicacao_n225-23.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1656/indicacao_n226-23_1696.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1657/indicacao_n227-23_1697.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1658/indicacao_n228-23_1698.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1659/indicacao_em_conjunto_n229-23_1699.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1660/indicacao_n230-23_1700.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1661/indicacao_n231-23_1701.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1662/indicacao_n_232-23_1702.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1663/indicacao_n233-23_1703.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1664/indicacao_n234-23_1704.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1665/indicacao_n235-23_1705.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1666/indicacao_n236-23_1706.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1667/indicacao_n237-23_1727.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1669/indicacao_n239-23_1709.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1670/indicacao_n240-23_1710.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1671/indicacao_n241-23_1711.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1672/indicacao_n242-23_1712.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1673/indicacao_n243-23_1713.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1674/indicacao_n244-23_1714.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1675/indicacao_n245-23_1715.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1676/indicacao_n246-23_1716.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1677/indicacao_n247-23_1717.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1678/indicacao_n248-23_1718.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1679/indicacao_n249-23_1719.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1680/indicacao_n250-23_1720.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1681/indicacao_n251-23_1721.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1682/indicacao_n252-23_1722.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1684/indicacao_n254-23_1724.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1685/indicacao_n255-23_1725.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1686/indicacao_n256-23_1726.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1687/indicacao_n257-23_1727.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1688/indicacao_n258-23_1728.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1689/indicacao_n259-23_1729.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1690/indicacao_n260-23_1730.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1691/indicacao_n261-23_1731.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1692/indicacao_n262-23_1732.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1693/indicacao_n263-23_1733.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1694/indicacao_n264-23_1734.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1695/indicacao_n265-23_1735.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1696/indicacao_n266-23_1736.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1697/indicacao_n267-23_1737.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1698/indicacao_n268-23_1738.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1699/indicacao_n269-23_1739.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1701/indicacao_n271-23_1741.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1702/indicacao_n272-23_1742.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1703/indicacao_n273-23_1743.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1704/indicacao_n274-23_1744.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1705/indicacao_n275-23_1745.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1707/indicacao_n276-23_1747.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1708/indicacao_n277-48_1748.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1709/indicacao_n278-23_1749.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1710/indicacao_n279-23_1750.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1711/indicacao_n280-23_1751.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1712/indicacao_n281-23_1752.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1714/indicacao_n_282-23.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1716/indicacao_n283-23_1754.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1717/indicacao_n284-23_1755.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1718/indicacao_n285-23_1756.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1719/indicacao_em_conj._n_286-231757.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1720/indicacao_n287-23_1758.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1721/indicacao_n288-23_1759.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1722/indicacao_n289-23_1760.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1723/indicacao_n290-23_1761.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1724/indicacao_n291-23_1762.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1725/indicacao_n292-23_1763.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1726/indicacao_n293-23_1764.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1727/indicacao_n294-23_1765.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1728/indicacao_n295-23_1766.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1729/indicacao_n296-23_1767.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1731/indicacao_n297-23_1769.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1735/indicacao_n298-23_1773.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1736/indicacao_n299-23_1774.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1737/indicacao_n300-23_1775.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1738/indicacao_n301-23_1776.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1739/indicacao_n302-23_1777.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_n304-23_1779.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao_n305-23_1780.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_n306-23_1781.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1744/indicacao_n307-23_1782.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1745/indicacao_n308-23_1783.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1747/indicacao_n309-23_1785.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1748/indicacao_n310-23_1786.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1749/indicacao_n311-23_1787.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1750/indicacao_n312-23_1788.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1751/indicacao_n313-23_1790.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1752/indicacao_n314-23__1791.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1753/indicacao_n315-23_1792.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1754/indicacao_n316-23_1793.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1755/indicacao_n317-23_1794.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1757/indicacao_n319-23_1789.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1758/indicacao_n320-23_1796_03.10.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1759/indicacao_n321-23_1797_03.10.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1760/indicacao_n322-23_1798.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1761/indicacao_n323-23_1799.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1762/indicacao_n324-23_1800.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1763/indicacao_n325-23_1801.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1764/indicacao_n326-23_1802.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1766/indicacao_n327-23_1804.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1767/indicacao_n328-23_1805.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1768/indicacao_n329-23_1806.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1769/indicacao_n330-23_1807.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1771/indicacao_n331-23_1809.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1773/indicacao_n332-23_1811.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1774/indicacao_n333-23_1812.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1775/indicacao_n334-23_1813.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1776/indicacao_n335-23_1814.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1777/indicacao_n336-23_1815.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1779/indicacao_n337-23_1817.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1781/indicacao_n338-23_1818.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1782/indicacao_n339-23_1819.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1783/indicacao_n340-23_1820.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1784/indicacao_n341-23_1821.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1785/indicacao_conj._n342-23_1822.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1787/indicacao_n343-23_1824.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1788/indicacao_n344-23_1825.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1789/indicacao_n345-23_1826.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1790/indicacao_n346-23_1827.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1791/indicacao_n347-23_1828.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1792/indicacao_n348-23_1829.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1793/indicacao_n349-23_1830.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1799/indicacao_n351-23_1835.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1800/indicacao_n352-23_1836..pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1802/indicacao_n353-23_1838..pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1803/indicacao_n354-23_1834.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1804/indicacao_n355-23_1840.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1805/indicacao_n356-23_1841.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1806/indicacao_n357-23_1842.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1807/indicacao_n358-23_1843.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1808/indicacao_n359-23_1844.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1811/indicacao_n361-23_1847.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1812/indicacao_n362-23_1848.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1813/indicacao_n363-23_1849.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1814/indicacao_n364-23_1850.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1815/indicacao_n365-23_1851.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1816/indicacao_n366-23_1852.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1818/indicacao_n368-23_1854.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1819/indicacao_n_369-2023_1855.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1820/indicacao_n_370-2023_1856.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1821/indicacao_n_371-2023_1857.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1822/indicacao_n_372-2023_1858.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1825/indicacao_n_375-2023_1861.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1826/indicacao_n_376-2023_1862.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1827/indicacao_n_377-2023_1863.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1829/indicacao_n_378-2023_1865.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1830/indicacao_n_379-2023_1866.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1831/indicacao_n_380-2023_1867.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1832/indicacao_n_381-2023_1868.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1833/indicacao_n382-23_1869.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1834/indicacao_n383-23_1870.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1835/indicacao_n384-23_1871.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1836/indicacao_n385-23_1872.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1837/indicacao_n386-23_1873.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1838/indicacao_n387-23_1874.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1839/indicacao_n388-23_1875.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1840/indicacao_n389-23_1876.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1841/indicacao_n390-23_1877.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1842/indicacao_n391-23_1878.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1843/indicacao_n392-23_1879.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1844/indicacao_n393-23_1880.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1845/indicacao_n394-23_1881.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1846/indicacao_n395-23_1882.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1847/indicacao_n396-23_1883.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1848/indicacao_n397-23_1884.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1849/indicacao_n398-23_1885.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1851/indicacao_n400-23_1887.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1852/indicacao_n401-23_1888.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1853/indicacao_n402-23_1889.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1854/indicacao_n403-23_1890.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1860/indicacao_n404-23_1896.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1861/indicacao_n405-23_1897.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1862/indicacao_n406-23_1898.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1869/indicacao_n407-23_1905.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1875/indicacao_n408-23_1911.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1888/indicacao_n409-23_1924.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1889/indicacao_n410-23_1925.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1898/indicacao_n411-23_1934.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_n412-23_1935.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1900/indicacao_n413-23_1936.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1924/indicacao_n_414-23_1959.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1925/indicacao_n_415-23_1960.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1926/indicacao_n_416-23_1961.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_n_417-23_1962.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_n_418-23_1963.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_n_419-23_1964.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1931/indicacao_n_420-23_1966.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1933/indicacao_n_422-23_1968.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1934/indicacao_n_423-23_1969.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1935/indicacao_n_424-23_1970.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1937/indicacao_em_conj._n_425-23_1972.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1938/indicacao_n_426-23_1973.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1939/indicacao_n_427-23_1974.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1940/indicacao_n_428-23_1975.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1941/indicacao_n_429-23_1976.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1942/indicacao_n_430-23_1977.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1943/indicacao_n_431-23_1978.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1944/indicacao_n_432-23_1979.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1945/indicacao_n_433-23_1980.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1946/indicacao_n_434-23_1981.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1947/indicacao_n_435-23_1982.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1948/indicacao_n_436-23_1983.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1949/indicacao_n_437-23_1984.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1950/indicacao_n_438-23_1985.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1951/indicacao_n_439-23_1986.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1952/indicacao_n_440-23_1987.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1953/indicacao_n_441-23_1988.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1407/mocao_n01-23.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1413/mocao_n02-231460..pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1430/mocao_n03-231476.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1431/mocao_n04-231477.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1432/mocao_n05-231478.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1433/mocao_n06-231479.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1434/mocao_n07-231480.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1469/mocao_n08-23_1515.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1476/mocao_09-23.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1477/mocao_10-23.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1478/mocao_11-23.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1487/mocao_12-23.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1534/mocao_n14-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1536/mocao_n16-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1554/mocao_n_18-23.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1746/mocao_27-23_1784.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1765/mocao_28-23_1803.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1770/mocao_29-23_1808.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1778/mocao_n30-23.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1810/mocao_n35-23.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1828/mocao_n36-23.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1855/mocao_n37-23.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1930/mocao_38-23.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1510/pedido_de_informacao_n01-23.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1706/pedido_de_inf_n_02-23_1746.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1772/pedido_de_inf_03-23.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1797/pedido_de_informacao_n_04-23_1834.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1954/pedido_de_inf_n_05-23.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1856/emenda_01-2023_-_roni_-_aibealt.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1857/emenda_02-2023_-_roni_-_copea.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1858/emenda_03-2023_-_roni_-_medicamentos_castelo_e_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1859/emenda_04-2023_-_roni_-_eventos_esportivo_castelo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1863/emenda_05-2023_-_joao_estevam_-_posto_saude_babaquara.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1864/emenda_06-2023_-_joao_estevam_-_tapa_buraco_transassurini.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1865/emenda_07-2023_-_joao_estevam_-_const._posto_saude_trav._firma.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1866/emenda_08-2023_-_adevaldo_-_equipe_da_portuguesa_esportiva.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1867/emenda_09-2023_-_adevaldo_-_apae.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1868/emenda_10-2023_-_adevaldo_-_medicamento_e_exames_proj._bracos_abertos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1870/emenda_11-2023_-_tania_-_upa.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1871/emenda_12-2023_-_tania_-_apata_-_racao.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1872/emenda_13-2023_-_tania_-_apae_-_forro_apaexonado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1873/emenda_14-2023_-_tania_-_aquisicao_veiculo_-_casa_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1874/emenda_15-2023_-_tania_-_sopao_solidario_do_mutirao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1876/emenda_16-2023_-_assis_cunha_-_poco_artesiano_com._monte_santo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1877/emenda_17-2023_-_assis_cunha_-_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1878/emenda_18-2023_-_nelsinho_-_equipamento_saude_posta_saude_trav._firma.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1879/emenda_19-2023_-_tercio_-_medicamento_ubs_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1880/emenda_20-2023_-_tercio_-_medicamentos_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1881/emenda_21-2023_-_tercio_-_const._canil_caes_e_gatos.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1882/emenda_22-2023_-_tercio_-_apoio_ao_esporte_-_leal.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1883/emenda_23-2023_-_tercio_-_material_emef_piranhaquara.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1884/emenda_24-2023_-_tercio_-_equipamentos_emef_piranhaquara.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1885/emenda_25-2023_-_socorro__-_apata_-_racao.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1886/emenda_26-2023_-_socorro_-_apae_-_educacao_especial_de_criancas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1887/emenda_27-2023_-_socorro_-_oficinas_do_capsi.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1890/emenda_28-2023_-_juares_-_palito_-_posto_de_saude_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1891/emenda_29-2023_-_juares_-_palito_-_revitalizacao_prca_de_castelo_sonhos.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1892/emenda_30-2023_-_juares_-_palito_-_ubs_cachoeira_da_serra.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1893/emenda_31-2023_-_thais_-_apae_-_forro_apaexonado.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1894/emenda_32-2023_-_thais_-_adepix_-_cadeira_de_rodas.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1895/emenda_33-2023_-_thais_-_instituto_patadas_-_racao.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1896/emenda_34-2023_-_thais_-_instituto_patadas_-_procedimentos_cirurgicos.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1897/emenda_35-2023_-_thais_-_apata_-_procedimentos_cirurgicos.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1902/emenda_36-2023_-_thais_-_reforma_quadra_esporte_sudam_i.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1903/emenda_37-2023_-_thais_-_leal_-_material_esportivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1904/emenda_38-2023_-_thais_-_apae_-_exames_laboratoriais.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1905/emenda_39-2023_-_thais_-_apae_-_consultas_fonoaudiologas.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1906/emenda_40-2023_-_thais_-_coletivo_de_mulheres_-_projeto_aldeias.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1907/emenda_41-2023_-_thais_-_afaja_-_aulas_de_fitdance.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1908/emenda_42-2023_-_thais_-_refletores_e_iluminacao_praia_da_orla_do_cais.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1909/emenda_43-2023_-_silvano_-_medicamento_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1910/emenda_44-2023_-_silvano_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1911/emenda_45-2023_-_jaime_-_medicamentos_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1912/emenda_46-2023_-_jaime_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1913/emenda_47-2023_-_davi_-_medicamentos_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1914/emenda_48-2023_-_davi_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1915/emenda_49-2023_-_olailton_-_medicamentos_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1916/emenda_50-2023_-_olailton_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1917/emenda_51-2023_-_thais_-_abastecimento_agua_ruc_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1918/emenda_52-2023_-_thais_-_abastecimento_agua_ruc_sao_joaquim.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1919/emenda_53-2023_-_thais_-_consultas_fonoaudiolocas_capsi.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1920/emenda_54-2023_-_thais_-_medicamentos_comunidades_ribeirinhas.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1921/emenda_55-2023_-_eladio_-_medicamento_rede_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1922/emenda_56-2023_-_eladio_-_infraestrutura_-_bloquetear_e_pavimentar.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2023/1923/emenda_57-2023_-_thais_-_exames_laboratorias_-_autistas.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H554"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="240.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>