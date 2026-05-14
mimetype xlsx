--- v0 (2026-02-10)
+++ v1 (2026-05-14)
@@ -54,4163 +54,4163 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nelsinho Campeiro</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_n827-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_n827-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, que viabilize a recuperação de Iluminação Pública da Rua Santa Luzia, bairro Independente I.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>Juarez Giachini - Palito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_n829-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_n829-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que providencie a construção de mais três salas de aula na Escola Municipal de Ensino Fundamental João Paulo II, no distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_n830-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_n830-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de manutenção de piçarramento no Ramal do cupuzinho próximo ao Recanto do Cardoso.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>João do Fusca</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_n832-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_n832-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do Gorgulho da Rita e  e Encascalhamento das ladeira, próximo a propriedade do senhor Almiro Ribeiro, no Assurini.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>Tania Souza</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_n834-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_n834-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de instalação de chuveiros nas áreas das escadas que dão acesso à praia na Orla do Cais.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_n835-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_n835-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado o serviço de reforma nos banheiros do Mercado Municipal de Altamira, localizado no Centro da Cidade.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>Assis Cunha</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_n837-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_n837-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, reabertura e limpeza com terraplanagem e coleta de entulhos nas seguintes ruas: Rua da Igreja, Rua da Farinheira, Rua do Monteiro, Rua do Zico, Rua dos Veacos, Rua do Finado Vicente e Travessa 01, 02, 03, 04, 05, 06 e 07. da Agrovila Sol Nascente- Assurini.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>Davi Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_n841-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_n841-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente realize melhoras estruturais no Shopping de Variedades Camelódromo José Góes, e através da TV Altamira realize propagandas e publicidade em programações locais e na internet, além de instalação de Outdoors indicando a localização do mesmo</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_n823-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_n823-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de manutenção de meio fio, calçada, linha d’água, e asfalto na Rua Violeta, bairro Boa Esperança.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Roni Heck</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_n824-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_n824-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, que providencie em caráter de urgência a reativação do cadastro Auxilio Brasil em Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_n825-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_n825-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, que providencie um estudo de viabilidade e posterior implantação de sistema de água tratada e também implantação da rede de esgoto nos distritos de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_n826-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_n826-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de Maquinas para reabertura e terraplanagem do Travessão Dispensa II, no Assurini.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_n830-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_n830-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação e encascalhamento das ladeiras, no KM 27 do Travessão do Cajá 1, no Assurini.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_n835-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_n835-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que sejam instalados aparelhos de televisão nos apartamentos dos pacientes internados do HGA (Hospital Geral De Altamira).</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_n838-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_n838-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize a doação de um terreno medindo 08x20 na Rua Joventina Acácio Barbosa, Bairro Santa Benedita, para construção de de uma igreja Evangélica.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_n839-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_n839-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, no sentido de encaminhar a esta Casa de Leis, para tramitação e votação, Projeto de Lei, que institua, o piso salarial dos servidores  e Enfermeiros, Técnicos de Enfermagem, Auxiliares e Parteiras no Município de Altamira, conforme o Projeto de Lei Federal 2564/2020, que fixa o piso salarial das referidas categorias.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_n842-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_n842-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente realize  serviços de tapa buraco na Rua 8 do bairro Mutirão e na Rua 13 no bairro Jardim França.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_n828-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_n828-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, oficie-se ao ilustríssimo senhor Secretário de Estado de Segurança Pública e Defesa Social do Pará Ualame Machado que realize a construção de destacamento para a PM do distrito de Castelo dos Sonhos, no Município de Altamira.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>Enfº. Olailton</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_n843-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_n843-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar serviço emergencial de terraplanagem no bairro Mexicano.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_n847-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_n847-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas seguintes Ruas do Bairro Alberto Soares Residencial Altaville II: Avenida Uberaba, Alameda: Itajubá, 03 Corações e João Pessoa.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_n846-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_n846-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar o serviço emergencial de tapa buraco na Rua WE dois, WE Sete, Cinco do Bairro da Colina.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_n845-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_n845-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal,  que junto ao Departamento de iluminação Pública do Município, realize a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na Rua da Chácara, bairro São Francisco, Altamira/PA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/</t>
+    <t>http://sapl.altamira.pa.leg.br/media/</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique oficie-se ao Excelentíssimo senhor Helder Barbalho - Governador do Estado, através da Secretaria de Segurança Pública, realizar a revitalização das Câmeras de Vídeo Monitoramento já existentes no centro de Altamira, como também a ampliação dos serviços para os bairros e Ruc's.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_n_852-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_n_852-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a continuação da pavimentação asfáltica na Rodovia Transassurini no trecho entre a propriedade do Dr. Alzito até a comunidade (Quatro Bocas) no Assurini.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_n_868-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_n_868-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de Limpeza e capina nas calçadas e Praça Localizada na (Rua Sucupira) do Ruc Jatobá.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_870-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_870-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado a contratação de um Médico com especialidade em Dermatologia e Urologia, para atendimento na rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_n_865-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_n_865-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, que providencie em caráter de urgência o envio de para o Distrito de Castelo dos Sonhos um Parque de Máquina, composto de: 03 Motoniveladora, 04 caminhões caçamba, 01 trator de esteira, 02 pá carregadeira, 01 caminhão prancha e 1 veiculo para suporte.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_n_858-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_n_858-22.pdf</t>
   </si>
   <si>
     <t>De Iniciativa do vereador Silvano Fortunato, indicar o senhor Claudomiro Gomes da Silva - Prefeito Municipal de Altamira, interceder junto a empresa Norte Energia, com vistas em realizar novos estudos em relação à Rua Natividade Batista de Menezes (antiga Rua da peixaria Beira Rio) que dá acesso ao bairro Alberto Soares, que tem sua adjacência, o 51 Bis e os Conjuntos Altaville I e II, lá residem muitos moradores, os quais dependem da referida Rua para cumprirem com seu direito constitucional de "ir e vir". Assim sendo, faz-se necessário que seja revisto o projeto existente. Caso não seja possível a construção de uma ponte de concreto armado, que seja aberta uma nova via de acesso paralela ao Igarapé Ambé, iniciando na Rua Consuelo até a Rodovia Ernesto Acioly, contemplando a mesma de cais de arrimo, ciclovia e área de lazer. Segue em Anexo, croqui com a nova formatação da avenida.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_n_861-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_n_861-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Obras e Infraestrutura, realizar o serviço Tapa Buraco, na entrada do Ramal dos Cocos, Próximo Ponte dos Pollas, pertencentes a Altamira.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_n_859-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_n_859-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize limpeza e roçagem e restabeleça a iluminação pública nas ruas, Passagem 1,2,3,4 e outras que necessitam destes serviços no Bairro Jardim Independente III.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_n_860-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_n_860-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize uma força tarefa dos bairros da cidade na forma de controle ou combate ao aparecimento de caramujos estes muitas vezes nocivos a saúde humana.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_n_864-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_n_864-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, que junto a Secretaria competente, que tome providências com  relação a sinalização de solo, bem como a pintura de faixa de pedestre e uma lombada, na Rua Coronel José Porfírio, sendo que a faixa de pedestre seja feita em frente a Escola Objetivo, e a lombada entre a Universidade Federal do Pará (UFPA) e a Escola Objetivo.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_n_849-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_n_849-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a recuperação da Ladeira do Romeu na chácara Girassol no Ramal Grota Seca.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_n_853-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_n_853-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação e encascalhamento do Travessão Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_n_856-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_n_856-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a compra de um terreno e a construção de um terminal de carga e descarga nos limites da cidade para produtos do comercio local.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_n_857-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_n_857-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, que viabilize a recuperação de Iluminação Pública da Travessa Cooperfron, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_n_867-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_n_867-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, pedido de instalação Iluminação Pública e pavimentação em asfalto da agrovila 04 bocas no Assurini.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_n863-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_n863-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que providencie a revitalização e a reativação do Chafariz, na praça Dr. Ulysses Guimarães.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_872-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_872-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção do Travessão Bom Jardim 2, no KM 46, ao lado direito, até a Beira do Rio, no Assurini.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, aterro e recuperação da Estrada. Assim também como a Construção da Ponte no Ramal das Castanheiras depois da Serrinha.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_876-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_876-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, implantação de um Campo Experimental de Agricultura na Agrovila 04 Bocas, no Assurini.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_881-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_881-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a instalação de iluminação pública a recuperação da Travessa Seringueira Bairro Bela Vista.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_875-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_875-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas seguintes Ruas do Bairro Liberdade. Totalizando 4.153 M._x000D_
 Rua A-160m, Rua B-202 m,  Rua C -210m, Rua WA05-346m, Rua We15-160m, Continuidade da Rua WE14-128M, -perpassando a Transamazônica até a caixa d'água na travessa Pedro Acácio-380m, Continuidade da Rua WE13-114M, Rua WE 11-272m, Rua WE10-106m, RUA WE09-102m, Rua Acesso3- 103m,  Rua WE02-179m, Rua WE04-229m, Rua WE05-421m, Rua WE06-240m, Av. Perimetral Norte-585m, Rua Pedro Vieira-585m, Rua Jatobá-645m, Rua das Flores -53m, Alameda Soares-77m, Travessa01-51,09m, Rua Acesso 4-228m.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_n_888-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_n_888-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, Implantação de Mão Dupla, linha d'água, ciclovia, calçamento com Rampa de Acessibilidade, bem como, o serviço de Arborização em toda em toda extensão do Rodovia Magalhães Barata até o Loteamento Viena. Requer também a instalação do Monumento de um Galo na Rotatória da Estrada da Princesa do Xingu.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_n_896-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_n_896-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria, encaminhar a esta Casa de Leis, informações a respeito de como se deu o processo de concessão no qual autorizou o Poder Executivo Municipal, permitiu à empresa Rodonaves Navegações construir e edificar, em área pública, onde localiza-se o Porto da em Altamira.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_n_899-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_n_899-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Procuradoria Geral do Município, realizar estudos no sentido emitir Parecer Jurídico determinado que a empresa RODONAVES NAVEGAÇÕES, isente os veículos oficiais utilizados pelos Poderes Executivo de Legislativo, do pagamento de taxa na travessia da Balsa que faz interligação entre o Porto em Altamira e o Porto do Assurini.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_851-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_851-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, aumentar o efetivo de Agentes de Trânsitos para ajudar na fiscalização de Trânsito de nossa cidade.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/860/indicacao_866-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/860/indicacao_866-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, que providencie um em caráter de urgência o envio para Distrito de Cachoeira da Serra um Parque de Maquina, composto de: 01 motoniveladora, 02 caminhões caçamba, 01 pá carregadeira e 01 veiculo para suporte.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_869-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_869-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, no sentido de solicitar, para que seja realizado abastecimento diário de lençóis/cobertores para pacientes internados do Hospital Geral de Altamira (HGA).</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_873-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_873-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção da Estrada e encascalhamento da ladeira, no Travessão do Conradinho km 35,  no Assurini.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_877-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_877-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente encaminhar a esta casa de Leis, para a tramitação e votação, Projeto de Lei, que dispõe e regulamentação da concessão dos adicionais de insalubridade e periculosidade aos servidores públicos do município de Altamira e dá outras providências. Segue em Anexo, minuta do projeto de lei.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>Enf°. Tércio Brito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_880-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_880-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, realizar em caráter de urgência revitalização da ponte do travessão da 7, divisa com Município de Brasil Novo, a mesma encontra-se em estado de abandono, colocando em risco a vida dos moradores e produtores rurais da localidade citada.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_n901-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_n901-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, implantação da Guarda Municipal no Distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_n902-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_n902-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, implantação de um curso Universitário Público no Distrito de Castelo Sonhos.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_n903-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_n903-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, que inicie em caráter de urgência  a recuperação das vicinais; PDS Brasília, Esperança, Vicinal da Clareia, Vicinal da Jamanxin, Bortoluzzi, Vicinal da Bucha, Travessão da  10 e Vicinal do Peixe, onde transita ônibus escolar nos Distrito de Castelo dos de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_n904-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_n904-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que realize a construção de uma sede para abrigar a Associação de Idosos Flor da Amazônia que destina atender idosos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_n905-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_n905-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que realize a construção de uma centro de apoio para dependentes químicos e moradores de rua que atenda aos Distritos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_n906-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_n906-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de quadra poliesportiva coberta com arquibancada e construção de uma praça com academia ao ar livre no Distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_n907-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_n907-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador João Estevam da Silva Neto, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que recuperação da Ponte,  na entrada travessão do Palhal, no Assurini.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_n908-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_n908-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do Travessão do Cajá 1, um trecho de aproximadamente trezentos metros, próximo a propriedade do senhor Laércio, no Assurini.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_n910-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_n910-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção da sede própria Prefeitura Municipal do Distrito de Castelo de Sonhos e a construção da sede própria Câmara Municipal do Distrito de Castelo de Sonhos, a construção de uma quadra poliesportiva coberta com arquibancada e construção de uma praça com academia ao ar livre no Distrito de Castelo de Sonhos, a construção e equipação de uma Escola de ensino fundamental para a capacidade de 400 alunos.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_n911-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_n911-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, a implantação do Auxilio ou Vale Alimentação aos servidores municipais de Altamira.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_n913-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_n913-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública - DIP e através da Secretaria de Viação, Obras, Infraestrutura e Mobilidade Urbana, realizar os serviços de troca de lâmpadas, como também os serviços de limpeza e o serviço de galeria pluvial, na Travessa Santa Luzia, que fica entre as ruas 26 de janeiro e Rua Jose Bonifácio no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_n914-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_n914-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente realize  a manutenção e troca de lâmpadas queimadas na Praça da Independência no município de Altamira.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_n915-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_n915-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, emitir titulo definitivo para os lotes urbanos das seguintes Ruas: do Bairro Nova Brasília II Liberdade._x000D_
 LOGRADOURO_x000D_
 01	 	RUA “A” _x000D_
 02	 	RUA “B” _x000D_
 03	 	RUA “C” _x000D_
 04	 	RUA WA05 _x000D_
 05	 	RUA WE15 _x000D_
 06	 	 RUA WE14 _x000D_
 07	 	 RUA WE13 _x000D_
 08	 	RUA WE11_x000D_
 09	 	RUA WE10 _x000D_
 10	 	RUA WE09_x000D_
 11	 	RUA ACESSO 1_x000D_
 12	 	RUA ACESSO 2_x000D_
 13	 	RUA ACESSO 3_x000D_
 14	 	RUA ACESSO 4_x000D_
 15	 	RUA WE02_x000D_
 16	 	RUA WE04_x000D_
 17	 	RUA WE05_x000D_
 18	 	RUA WE06_x000D_
 19	 	AV. PERIMENTRAL NORTE_x000D_
 20	 	RUA PEDRO VIEIRA_x000D_
 21	 	RUA JATOBÁ_x000D_
 22	 	RUA DAS FLORES_x000D_
 23	 	ALAMEDA SOARES_x000D_
 24	 	TRAVESSA 01.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_n916-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_n916-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, alteração do nome da Alameda João Batista Cavalcante antiga Alameda WD localizada no Bairro Jardim independente III, passando a denomina-se Manoel Lucas Batista, como uma singela homenagem póstuma.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_n917-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_n917-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação e iluminação pública da Rua 1(Um), no Bairro Mutirão.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_n918-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_n918-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de maquinas para reabertura e terraplanagem do Travessão Acesso II (Transunião), no Assurini.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_n_885-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_n_885-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Maria do Socorro Rodrigues do Carmo, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, faça á aquisição de 5 coletores de lixo para o município de Altamira.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_n_854-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_n_854-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, mostrando a necessidade de equiparar o órgão DEMUTRAN com motos para ajudar na fiscalização do trânsito de nossa cidade.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_n_892-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_n_892-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, aquisição de EPIs para gari no Distrito de Castelo dos Sonhos, pois estão desempenhando suas atividades sem proteção adequada, indo em desencontro com a NR 09, que aborda o requisitos e medidas de segurança para profissionais do setor.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_n_886-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_n_886-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, para que seja realizado estudos, visando a implantação de mais um Restaurante Popular em nossa Cidade.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_n_887-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_n_887-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, construção de duas Rotatórias na Rodovia Transamazônica. Um próximo a substação da Celpa (Equatorial) que dá acesso ao Anel Viário pela Irmã Clores, mais conhecida como Rotatória da Morte. E outra na entrada da Rua Paraiso que dá acesso ao Bairro São Domingos e Santa Benedita.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_n_889-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_n_889-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal Educação, que interceda junto ao Governo do Estado, junto com a secretaria de Educação, para que em parceria, realizem o serviço de reforma do Prédio, construção do muro na área pertencente a mesma, como também, a reforma da Quadra de Esporte da Escola de Ensino Médio, Localizada na Agrovila Sol Nascente.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_n_890-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_n_890-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, que viabilize a recuperação e encascalhamento no km 46, do Travessão da (06) Seis Irmãos, no Transassurini.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_n_894-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_n_894-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Alves Soares, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que verifique a possibilidade de criar linhas Municipais Rurais de ônibus, Micro-Ônibus ou similares na região do Assurini, com preços da passagem acessível ao agricultor do município de Altamira Pará.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_n_895-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_n_895-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de Maquinas para a recuperação do seguinte Travessão: Gorgulho da Rita Km-25 na Gleba Assurini.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_n887-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_n887-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique oficie-se ao Excelentíssimo senhor Helder Barbalho - Governador do Estado, através da Secretaria Departamento Municipal de Trânsito DEMUTRAN, realizar o serviço de instalação de redutores de velocidade e placas de sinalização na Estrada da Cachoeirinha no KM 04 de frente ao Restaurante Recanto Nordestino, próximo ao Linhão.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_n_891-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_n_891-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, aquisição de EPIs para eletricista no Assurini, pois estão desempenhando suas atividades na Secretaria de Educação sem proteção adequada, indo em desencontro com a NR 10, que aborda os requisitos e medidas de segurança para profissionais do setor.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_n921-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_n921-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de determina, que Secretaria competente, a implantação do Vale Transporte, aos servidores municipais de Altamira.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_n922-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_n922-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construa uma Unidade de Saúde no bairro Mexicano, no Município de Altamira.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_n923-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_n923-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de uma praça e uma quadra esportiva com cobertura e arquibancada. Assim também como a construção de academia ao ar livre no bairro Jardim Independente III.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_n924-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_n924-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a reforma e ampliação da Creche Municipal Professora Aldenira Castelo Santana, localizada na Rua 4 Bairro Mutirão. Assim também como a construção de uma sala de Professores, refeitório e um parquinho infantil.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_n925-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_n925-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação e manutenção no Travessão Terra Preta, Km 15, lado esquerdo, ate a Fazenda do Irmão Eronia, no Assurini.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_n926-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_n926-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a manutenção no Travessão do Alcino, na ladeira do S, lado direito, no Assurini.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_n927-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_n927-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que através da secretaria competente realize a construção de dois campos de futebol com arquibancada e iluminação, sendo um no Distrito de Castelo de Sonhos e outro em Cachoeira da Serra.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_n928-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_n928-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, oficie-se a ilustríssima senhora Secretária Municipal de Saúde, Tatiana Galvão, que realize a imunização motorizada contra a dengue nos distritos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_n929-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_n929-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, que realize uma força tarefa de capina e roçagem na Creche Municipal, localizada no Bairro Colina.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_n930-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_n930-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, Curso de Capacitação de Informática Básica e Avançada, para os moradores do Residencial Santa Benedita e também para os moradores dos bairros distantes do centro da cidade.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_n931-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_n931-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar o serviço emergencial de terraplanagem no Bairro Bacana.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_n934-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_n934-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, disponibilizar uma Ambulância e uma Ambulancha para a comunidade do Itapuama e Novo Itapuama no Assurini.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_n935-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_n935-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a instalação de iluminação pública e a recuperação da rua acesso Quatorze, Bairro Sudam I.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvida o Augusto soberano Plenário, na forma Regimental, que OFICIE-SE ao Excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, encaminhar a esta Casa de Leis, um Cronograma com de execuções das Emendas Impositivas, sugeridas pelos nobres vereadores e aprovadas no ano de dois mil e vinte e um.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_n942-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_n942-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, oficie-se ao excelentíssimo senhor  Hélder Barbalho Governador do Estado do Pará, interceder junto ao a Pro Saúde, no sentido de realizar procedimentos de Cateterismo, no Hospital Regional Público da Transamazônica.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_n943-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_n943-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, oficie-se ao excelentíssimo senhor Hélder Barbalho Governador do Estado do Pará, interceder junto ao a Pro Saúde, no sentido de contratar um Médico Cirurgião Cardíaco para atender no Hospital Regional Público da Transamazônica.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_n941-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_n941-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de um Monumento de Saudação e Despedida como portal de entrada do município de Altamira, na rotatória da Rodovia Transamazônica que interliga ao bairro São Domingos/Nova Altamira e conjunto Santa Benedita.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_n951-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_n951-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de uma praça com academia ao ar livre, pista de skate e um coreto em frente ao Zé do Peixe na Travessa Abel Figueiredo.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_n952-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_n952-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, solicitar a redução da tarifa do Camelódromo em 50% referente ao período da pandemia, e na ocasião se referindo ao mesmo local, solicitar dois chuveiros  um para o banheiro feminino e outro para o banheiro masculino e um vigia para atuar no período noturno.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_n946-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_n946-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente realize  o serviço de recapeamento asfáltico na Rua João Besouro, Bairro Jardim Independente I.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_n947-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_n947-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Ramal do Lisboa, adjacente do Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_n948-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_n948-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a manutenção e encascalhamento do travessão do Cajá 1, próximo a propriedade do senhor Amarildo, no Assurini.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_n949-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_n949-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, a implantação do Projeto de Canoagem e Projeto Xadrez, em nosso município.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_n950-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_n950-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que providencie a carteirinha de passe livre municipal, para pessoas de baixa renda comprovada e com deficiência física, mental, auditiva, visual, e doenças crônicas.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_n_955-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_n_955-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de maquinas para reabertura e terraplanagem dos seguintes travessões: Travessão do Barro Duro, no Assurini.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_n956-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_n956-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, reforma do coreto da Praça da Independência, localizada próximo a Universidade Federal do Pará, Rua Coronel José Porfírio.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_n_954-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_n_954-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de pavimentação asfáltica com infraestrutura e rede de esgoto na Rua Antônio Martins, localizado no Bairro Loteamento Vista Alegre.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_959-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_959-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a compra de equipamentos e o funcionamento com urgência do Posto de Saúde, da comunidade Quatro Bocas na localidade no Assurini.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_960-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_960-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja construído um Prédio para funcionamento do Capsi infantil no Município de Altamira.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_961-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_961-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reabertura, terraplanagem com encascalhamento, elevação de aterros, drenagem e implantação de manilhas de 100 para escoamento de água, nos ramais, Gaviãozinho 6,7 km, Maria Bonita 3,8 km com implantação de 2 bueiros na baixada do senhor Arlito, e Ramal do Irlan 2,9 Km na comunidade Monte Santo, totalizando 13,4 km. Conforme consta mapeamento em anexo.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_962-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_962-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reabertura, terraplanagem com encascalhamento, elevação de aterros, drenagem e implantação de manilhas de 100 para escoamento de água, nos ramais, Cipó Ambé 8,69 km, dando acesso a comunidade do Mixila as margens da PA -415 estrada de Vitória do Xingu e Ramal do Alagado 6,3 km, para da acesso a comunidade da Serrinha, Ramal da Floresta 23 km com início na PA-415 dando acesso ao Ramal Cipó Ambé. Totalizando 37,99 km. Conforme consta em mapeamento em anexo.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_963-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_963-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação da Ponte do Travessão Cajá 1, próximo a propriedade do senhor Amarildo, no Assurini.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_964-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_964-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, oficia-se o Excelentíssimo senhor Deputado Estadual Eraldo Pimenta, destinar ao município de Altamira, através de emenda individual, recursos para aquisição de um trator de pneu, para ficar à disposição da comunidade Assurini.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_965-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_965-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Ivonnelson Alves Soares, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, a construção de uma Escola de Ensino Fundamental na localidade de Ituna II e Ituna III.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_973-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_973-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, cadastrar e emitir passe livre no Transporte Público Municipal, aos alunos que estão cursando Ensino Médio.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_968-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_968-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, o serviço revitalização total da Ponte no Travessão da 5, próximo ao balneário Rancho das Gameleiras, sentido Altamira/Brasil Novo.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_969-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_969-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que ofereça cursos de capacitação, visando a implantação da coleta seletiva e reciclagem do lixo do nosso munícipio.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_974-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_974-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a reposição/correção salarial dos vigilantes da área da Saúde.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_971-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_971-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize o serviço de manutenção e recapeamento asfáltico na Rua União, Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_n975-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_n975-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que providencie a implantação da Farmácia fitoterápica, em nosso município.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfª. Socorro do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_n979-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_n979-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Maria do Socorro Rodrigues do Carmo e Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de pavimentação, Rua Nossa Senhora de Nazaré - Jardim Independente I.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_n985-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_n985-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido que seja instaladas sedes do CRAS-Centro de Referência de Assistência Social, CREAS - Centro de Referência Especializado de Assistência Social e do Conselho Tutelar a fim de que atendam as demandas dos distritos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_n976-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_n976-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da secretaria competente realize os serviços de tapa buraco na Avenida 1 no loteamento Bonanza.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_n977-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_n977-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a aquisição dos seguintes aparelhos 10-Monitor Cardíaco, 02-Desfibriladores, 05-Ventilador Mecânico, 10-Bombas de Infusão para Upa-Altamira.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_n978-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_n978-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilize o retorno dos Comandos Médicos para Zona Rural.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_n980-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_n980-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, recuperação da Iluminação Pública da Rua Nossa Senhora de Nazaré no Bairro Jd. Independente I.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/952/indicacao_n981-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/952/indicacao_n981-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Davi Teixeira, indicar à Mesa Diretora ouvido o Augusto e Soberano Plenário, na forma regimental oficie-se o ilustríssimo senhor Coronel Henrique Salomão Pereira da Cruz, comandante do CPR VIII, que seja providenciado um itinerário com ronda ostensiva no Loteamento Viena.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_n982-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_n982-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, que indica ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a manutenção e encascalhamento da ladeira, km 38, do Travessão do Bom Jardim 1, lado esquerdo, próximo a propriedade do senhor Divino, no Assurini.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_n983-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_n983-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação no Ramal do Maranhense, no Transunião.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_n984-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_n984-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente que viabilize estudos, para ampliar o horário de atendimento da recepção da Central de Regulação do município, no recebimento de protocolo de exames e consultas, ficando aberta de 8:00 ás 13:00 e das 13:00 ás 18:00hs.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_n986-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_n986-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, oficia-se ao ilustríssimo senhor Diretor da Rede Equatorial Altamira, para que providencie o atendimento das solicitações de implantação de redes de fornecimento de energia nas zonas urbana e rural dos distritos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_n989-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_n989-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, solicitar os serviços de perfuração de um poço Artesiano, para atender os moradores do Ramal da Chácaras, na comunidade Monte Santo.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_n990-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_n990-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, solicitar os serviços de reforma e ampliação nas salas de aula e a criação do Ensino Médio na escola da comunidade São Pedro.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_n993-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_n993-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereador Silvano Fortunato, que indique Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, disponibilizar um auxílio financeiro no valor de 200,00 reais as famílias de baixa renda em risco de vulnerabilidade social.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n987-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n987-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, interceder junto ao Governo Federal para que em parceria, construam e coloque em pronto funcionamento em Altamira, uma Unidade Pronto atendimento, Tipo 3.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n988-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n988-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar estudos com vistas, através do Projeto de Lei, que devera ser discutido e aprovado nesta casa, instituir no município de Altamira, o ''Auxilio Aluguel'' , beneficio de caráter eventual a ser concedido as famílias e vítimas de enchentes, desmoronamentos, remoção de situação de risco ou, por força de obras públicas.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_n1001-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_n1001-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado o serviço de reforma do telhado da Câmara Municipal de Altamira.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_n994-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_n994-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção na Vicinal do Paulo Pedrosa, Km 40, Travessão Babaquara até a propriedade do Senhor Maradona, no Assurini.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/967/indicacao_n996-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/967/indicacao_n996-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, o serviço terraplenagem com empissarramento, com elevação de aterros, drenagem e implantação de bueiros no Ramal do Itaboca, iniciando na estrada do Monte Santo; dando acesso a estrada da princesa do Xingu, totalizando 8,26 KM conforme consta mapeamento em anexo.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_n997-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_n997-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, solicita a ''Legalização e Titularização'' das Chácaras e lotes residências na zona rural das áreas antiga do Município de Altamira-Pá. Conforme consta mapeamento em anexo, nos Ramais: Cipó, Ambé, Floresta, Cupiúba, Cupuzinho, Monte Santo, Gaviãozinho, Ramal da Chácaras, Itaboca, Traíras, Aurora, Grota Seca, Girassol e Adjacências.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_n_1002-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_n_1002-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, fazer uma faixa de pedestres em frente a quadra de esportes na Rua Santa Luzia, no Bairro Jardim Independente I.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_n_1003-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_n_1003-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a implantação de três redutores de velocidade na Rodovia Transassurini km 20, no Trevo que segue para Agrovila Sol Nascente e para Vila 4 Bocas, Itapuama, Espelho e etc...</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_n_1004-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_n_1004-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a instalação de Iluminação Pública e a recuperação das Travessas: Travessa Belém, Travessa Manaus no Bairro Independente I.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>Enfermeiro Jaime</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_n_1005-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_n_1005-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar o serviços de pavimentação asfáltica, linha d'água, calçamento e drenagem da Travessa D, no bairro Jardim Altamira.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_n1006-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_n1006-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, colocar deslizantes nas ponte, pois parte dos mesmos foram levados pela correnteza do Rio Xingu, como também realizar o serviço de tapa buraco na rua Natividade Batista de Menezes (antiga Rua da Peixaria Beira Rio) que dá acesso ao bairro Alberto Soares.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_n994-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_n994-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção do Travessão do Esperancinha, no KM 55, ao lado direito, na Transassurini.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_n1013-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_n1013-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que seja adicionado ao contrato do chamamento férias aos profissionais de nível superior enfermeiros e etc.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_n1009-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_n1009-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, : Instalação de lixeiras nos bairros: Jardim independente I, Jardim independente II, Jardim independente III e Bela Vista.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_n1010-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_n1010-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, solicita a ''Legalização e Titularização'' das Chácaras e lotes residenciais e chácaras na comunidade Serrinha e Princesa do Xingu.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_n1011-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_n1011-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado, o serviço de reforma e revitalização total, da Unidade de Pronto Atendimento - UPA.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_n1012-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_n1012-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, Oficia-se senhor Sargento R. ,através do Núcleo Integrado de operações (NIOP) a instalação de câmeras de segurança, no Loteamento Viena, no acesso pelo Ruc água Azul.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_n1014-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_n1014-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize compra de materiais para realização de exames como sódio e potássio no Hospital Geral de Altamira-HGA</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_n1015-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_n1015-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação de um buraco nas proximidades do Km 10 entre Agrovila Sol Nascente até o travessão das Mangueiras no Assurini.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_n1016-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_n1016-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação e encascalhamento do Ramal do Tavo adjacente ao Travessão do Babaquara no Assurini.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_n1019-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_n1019-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, solicita a ''Legalização e Titularização'' dos Lotes Residenciais e Chácaras na agrovila sol nascente no Assurini.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_n1021-22..pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_n1021-22..pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, a construção de uma Quadra Coberta EMEF Santa Benedita Localizada no conjunto residencial Santa Benedita.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_n1023-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_n1023-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a operação tapa buracos na avenida Jorge Nogueira, loteamento São Francisco, município de Altamira.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_n1022-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_n1022-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize o serviço de Iluminação Pública na Avenida Jorge Nogueira, Bairro São Francisco.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_n1024-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_n1024-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública-DIP, realizar o serviço de revitalização, com troca de lâmpadas queimadas na rede de iluminação pública na Rua 6, Bairro Sudam II.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_n1032-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_n1032-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, solicitar para o Distrito de Cachoeira da Serra cinquenta mil litros de óleo diesel, mil litros de lubrificante, vinte jogo de faca de lâmina com canto.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_n1033-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_n1033-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, na Avenida Nova Altamira, Bairro Cidade Nova próximo à Rodovia Transamazônica.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_n1026-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_n1026-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, reabertura com terraplanagem e pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas: Agrovila Sol Nascente no Assurini  Rua da Igreja, Rua da Farinheira, Rua do Monteiro.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/998/indicacao_n1027-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/998/indicacao_n1027-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, reabertura com terraplanagem e pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas na Agrovila Sol Nascente no Assurini,  Rua dos Veaco, Rua do Zico, Rua do Finado Vicente.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_n1028-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_n1028-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção da Estrada e encascalhamento de duas ladeiras no Ramal do Dira KM35 lado esquerdo, até a propriedade do senhor Rui, no Assurini.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_n1029-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_n1029-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção e encascalhamento da ladeira do Jonas, no Travessão do Babaquara no Assurini.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_n1030-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_n1030-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que faça a reativação do Consultório Odontológico da APAE que que seja disponibilizado um profissional odontólogo especializado em trabalhar  com crianças portadoras de Deficiência.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_n1034-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_n1034-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a serviço de iluminação pública na Rua da Harmonia, Bairro Boa Esperança ( Referência de Localização Rua do Postinho).</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_n1035-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_n1035-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, realizar a troca de lâmpadas queimadas na rede de iluminação pública, localizada na Travessa 2, Bairro Jardim França, no mesmo endereço do Cras do Mutirão.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n1038-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n1038-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, realizar o serviço de reforma e ampliação do prédio da Unidade Básica de Saúde da Família, do bairro Mutirão.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_n1039-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_n1039-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que o serviço de Prótese Dentária, retorne ao seu funcionamento na Rede Municipal de Saúde o mais breve possível.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_n1040-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_n1040-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, solicitar em caráter de urgência urgentíssima reparos reparos na Ponte no Ituna I no Travessão da Firma próximo ao picadinho mais precisamente nas proximidades do comercio Correa do proprietário Miltinho.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n1025-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n1025-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, enviar Projeto de Lei, que deverá ser discutido e aprovado nesta Casa, ajustando o Piso Salarial dos Técnicos de Enfermagem e dos Enfermeiros, no município de Altamira, conforme Lei Federal aprovada no Congresso Nacional.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_n1041-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_n1041-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereador Silvano Fortunato, que indique Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, realizar a capacitação/qualificação dos novos Agentes Comunitários de Saúde, com a realização do curso ''Modulo Introdutório'', para que esses profissionais possam trabalhar junto a comunidade para qual foi vinculado.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_n1042-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_n1042-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereador Silvano Fortunato, que indique Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, adequar a Lei Municipal n.º 2105/2010, o Adicional de Insalubridade, em 20% (vinte) por cento, aos Agentes Comunitários de Saúde que ingressaram por meio do último processo seletivo público realizado pela Prefeitura Municipal de Altamira.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_n1045-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_n1045-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reabertura com terraplanagem, pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas; Getúlio Paiva, Rua da Amizade e Anízio Oliveira na Agrovila Sol Nascente no Assurini.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_n1046-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_n1046-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, contrate um Médico para Emergência do Hospital Geral de Altamira- HGA.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_n1047-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_n1047-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de determinar, que seja feita a substituição da Diretora do Hospital Municipal São Rafael.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1016/indicacao_n1049-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1016/indicacao_n1049-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção e encascalhamento da Ladeira do Travessão do Índio Preto, lado direito, km 110, próximo a propriedade do senhor Burica, no Assurini.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_n1048-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_n1048-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, oficia-se o Excelentíssimo senhor Deputado Estadual Eraldo Pimenta, destinar ao município de Altamira, através de emenda individual, recursos para aquisição de um trator de pneu, para doar a disposição da Associação de Agricultores do Picadão, na Agrovila Nova Canaã A.A.P.L.A.N.C, no Assurini.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_n1050-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_n1050-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Alves Soares, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de abrigos de Ônibus para agricultores em diversas localidades na região do Assurini.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_n1051-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_n1051-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja implantado nas Escolas Municipais do Município de Altamira, Câmeras de Monitoramento e Segurança.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_n1053-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_n1053-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento e calçamento nas travessas: três, quatro e cinco no Bairro Mutirão.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_n1054-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_n1054-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realize troca e manutenção de lâmpadas queimadas dos postes nas Ruas da Agrovila Piauiense no KM 23 sentido Altamira-Brasil Novo.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_n1044-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_n1044-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reabertura com terraplanagem e pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas; Itamar Rodrigues, Iranildo Vespertino, Palmeiras e Rua 8 de Novembro na Agrovila Sol Nascente no Assurini.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_n1061-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_n1061-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a operação Tapa Buracos, na Avenida Perimetral, Bairro Sudam I.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n1060-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n1060-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize o serviço de pavimentação asfáltica com infraestrutura na Travessa Cocal, localizada no Bairro vista Alegre.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_n1059-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_n1059-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar nos moldes do último processo seletivo público realizado realizado pela Prefeitura Municipal de Altamira para ingresso de ACE, desta vez realize o processo seletivo para ingresso de Agentes Comunitários de Endemias.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_n1063-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_n1063-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria sugere a construção de uma quadra esportiva na agrovila Sol Nascente no Assurini.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_n1069-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_n1069-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira ,através da Secretaria competente, que viabilize a manutenção do travessão dos Crentes, KM 21, lado esquerdo, até o Igarapé do Palhal no Assurini.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_n1071-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_n1071-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a instalação de Iluminação Pública e a pavimentação em Blokete da Rua Acesso Três, Bairro Independente I.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_n1064-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_n1064-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente os serviços de placas indicativas nos ramais e vicinais na Gleba Assurini.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_n1066-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_n1066-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize a contratação de dois Psicólogos para o Caps Adulto</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_n1067-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_n1067-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize a reforma do prédio que atende os pacientes de TFD, no antigo São Rafael.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_n1070-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_n1070-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Ramal do Pelezinho, adjacente ao Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_n1072-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_n1072-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja destinado um projetor Data Show  para a Escola Fundamental José de Alencar.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_n1073-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_n1073-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja implantado a Gestão Plena do Sistema Municipal de Saúde, para o Município de Altamira Pará.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_n1075-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_n1075-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, encaminhar à Câmara projeto de lei, regulamentando o piso nacional dos agentes comunitários de saúde – ACS e Agentes de Combate a Endemias – ACE, indexado no valor 2.424,00 (dois salários mínimos), a ser pago pelo município de Altamira, nos termos da Emenda Constitucional E.C 120/2022 promulgada pelo Congresso Nacional.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_n1074-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_n1074-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar estudos com vista de reformar e ampliar os acessos de acessibilidade no Trapiche.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_n1076-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_n1076-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a operação Tapa Buracos na Rua Cumaru, Ruc Jatobá.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_n1081-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_n1081-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de uma praça com uma quadra esportiva e academia ao ar livre com internet livre na comunidade Mixila.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_n1082-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_n1082-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a pavimentação asfáltica ou bloqueamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas ruas: Acesso 3, Acesso 4 e Travessa Deoclides de Almeida até  a  TV. Monte Sião e em toda frente das residências que margeiam a rodovia transamazônica no bairro liberdade conforme mapa em anexo.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1050/indicacao_n1084-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1050/indicacao_n1084-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realize a reforma do CAPS Adulto (Centro de Atenção Psicossocial)</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_n1085-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_n1085-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que interceda junto ao senhor Helder Barbalho - Governador do Estado do Pará, para a construção de um centro integrado de inclusão e reabilitação-CIIR para o município de Altamira e Região.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_n1086-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_n1086-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, reforme a praça Pio XII - Conhecida como Praça do Mattias.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_n1087-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_n1087-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja realizado o serviço de tapa-buraco, entre Pedro Miranda e esquina da Joaquim Acácio do Bairro Brasília.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_n1088-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_n1088-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja anexado nos processos de TFD  (Tratamento Fora de Domicilio), cópia simples do comprovante de conta bancária (cartão bancário ou Conta Corrente) do paciente/ acompanhante, para facilitar no recebimento da ajuda de custo.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_n1089-22_2.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_n1089-22_2.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, Excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, para que possa interceder junto ao Governo do Estado, com o intuito de que seja feita a implantação do Programa Usina de Paz, no município de Altamira.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1094/indicacao_n1105-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1094/indicacao_n1105-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria de Viação, Obras, Infraestrutura e Mobilidade Urbana, realizar o serviço de recuperação asfáltica  ou bloqueteamento com infraestrutura calçamento, linha d'água e galeria pluvial na Estrada do Sanatório no bairro Dom Lorenzo.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1095/indicacao_n1098-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1095/indicacao_n1098-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de pavimentação asfáltica com infraestrutura na Rua Antônio Penna, localizado no Ibiza.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1096/indicacao_n1097-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1096/indicacao_n1097-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de pavimentação asfáltica com infraestrutura na Rua Salustiano de Almeida, localizado no Bairro Independente I.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1097/indicacao_n1136-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1097/indicacao_n1136-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, reforma da Ponte do Itapuama na localidade do Assurini.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_n1137-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_n1137-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construir uma lombada em frente ao cemitério Campina da Igualdade, localizado no KM 07 da PA 415 sentido ao Município de Vitória do Xingu.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_n1138-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_n1138-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, que após a deliberação do plenário, à Mesa Diretora encaminhe a presente matéria ao Exmo. Sr. Claudomiro Gomes - Prefeito Municipal, mostrando-lhes a necessidade junto a SEMED a importância de remodelar o calendário letivo escolar,  obedecendo parâmetros nacionais, nos distritos de Castelo de Sonhos e Cachoeira da Serra,  onde mês de julho tenha somente 15 dias de férias, conforme cultura local que desde de sempre trabalha assim, no final do ano letivo se antecipe o término em 15 dias. Tal remodelagem não altera os 200 dias letivos, se adequando assim a realidade local.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_n1139-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_n1139-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao Excelentíssimo senhor Silvano Fortunato - Presidente da Câmara Municipal de Altamira/PA, através da Secretária competente, solicitar Sessões Itinerante nos bairros, comunidades RUCS, Laranjeiras, Jatobá, São Joaquim, bairro Liberdade, comunidade dos Quatro Bocas, Sol Nascente, Distrito de Cachoeira da Serra e Castelo de Sonhos, iniciar-se a partir do mês de agosto.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_n1140-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_n1140-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão do Palhal, Km 27, em frente a propriedade do senhor Garimpeiro, no Assurini.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_n1141-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_n1141-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção e encascalhamento do Ramal do Burica, no Km 65, lado esquerdo, no Assurini.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_n1142-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_n1142-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que seja realizado o Campeonato Anual de Futebol Rural e colocar no calendário do Município de Altamira.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_n1145-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_n1145-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja realizado uma vez por mês, o serviço de lavagem das ruas e calçadas, com objetivo de manter higienizado os espaços públicos da nossa cidade.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_n1146-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_n1146-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize o reparo de iluminação pública, substituindo as lâmpadas queimadas na rua: Belém, no bairro Independente I, ( fundos da Faculdade Unopar/ lado sem saída da rua).</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de iluminação pública, na Praia da Orla (Prainha) setor dos Banhista.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_n1148-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_n1148-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, implantação de calçadas com 2 metros de largura iniciando na entrada do aterro sanitário seguindo até o frigorifico lado direito 2,6 3km e esquerdo 2,63 km totalizando 5,26 km, às margens da PA-415.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_n1147-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_n1147-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de recuperação e terraplanagem das estradas da Comunidade/Localidade Portal da Floresta.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_n1149-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_n1149-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de limpeza e recuperação da trafegabilidade da via leste oeste bairro Sudam II.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construir uma faixa de pedestre em frente ao CIEK-Centro Infantil Ermelind Krauther situado na Rua Abel Figueiredo próximo ao prédio do Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, interceder junto ao Governo do Estado de Agricultura, criar meios visando atender o fortalecimento da Agricultura Familiar da Gleba Assurini, contemplando os pequenos produtores com o preparo de áreas mecanizadas, indústria de farinha e produção de mudas de frutas regionais.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica, como realizar o serviço de iluminação pública na Rua Passagem 6, bairro Ibiza.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretarias competentes, realizar parceria com programas já existentes uma Colônia de Férias que possam incluir esportes, danças, teatro, música, artes, brinquedos, cinemas e gincanas.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1130/indicacao_n1180-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1130/indicacao_n1180-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a construção de um Posto de Observação e Salvamento para Salva-Vidas, na Praia da Orla bem como na Praia do Massanori.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_n1183-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_n1183-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a reforma e ampliação do Posto de Saúde do Distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_n1184-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_n1184-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde contrate um Médico para o Posto de Saúde do Distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1133/indicacao_n1173-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1133/indicacao_n1173-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, no sentido de realizar o serviço de limpeza na Rua Natividade Batista de Menezes ( antiga Rua da Peixaria Beira Rio, nas proximidades da Estação de Tratamento de Esgoto, em frente a prainha. Sugere também que após a limpeza, a área isolada para evitar que as pessoas joguem lixo, pois, o local está se transformando em um lixão a céu aberto.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_n1174-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_n1174-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de Tapa Buraco na Rua Coronel José Porfírio, no perímetro entre a Travessa Pedro Gomes e o Campos da UFPA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1135/indicacao_n1176-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1135/indicacao_n1176-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, a construção das pontes em concreto armado nos seguintes locais: Ponte do Igarapé Altamira e Ponte do Gadelha na Estrada da Princesa do Xingu.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_n1177-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_n1177-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, a recuperação asfáltica na Rodovia Magalhães Barata estrada da Serrinha e Estrada da Princesa do Xingu.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_n1179-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_n1179-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilize a recuperação da Ponte no travessão Bom Jardim 2, KM 45, lado direito, próximo a Residência do senhor Luís Ferreira, no Transassurini.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_n1181-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_n1181-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize o reparo de iluminação pública, realizando a troca de  lâmpadas queimadas na rua: Arlindo de Sousa, no conjunto residencial Santa Benedita.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_n1182-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_n1182-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, a través da Secretaria competente a contratação de profissionais recepcionistas, para a recepção da Central de Regulação do Município e amplie a quantidade de atendimentos entregando duzentas senhas (200) no recebimento de protocolo de exames e consultas.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_n1185-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_n1185-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, a reforma e ampliação (uma sala de aula, refeitório, cadeiras, poço de água potável) da Escola São Francisco das  Chagas na localidade Travessão Bom Sossego II, no Assurini.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_n1186-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_n1186-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, no sentido de dar continuidade aos serviços de duplicação da avenida, saneamento básico, calçamento, meio fio, blokreteamento ou asfaltamento na Avenida Anfrísio da Costa Nunes, (antiga Avenida Bom Jesus), que liga Bairro Mutirão ao Bairro Paixão de Cristo, como também aos RUCS Água Azul e Jatobá.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_n1187-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_n1187-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de asfalto em 150 m da via que se encontra intrafegável e pavimentação asfáltica com infraestrutura na Rua João Pinho, no Bairro de Brasília. Em frente a EEEM PROF° DUCILLA ALMEIDA DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_n1197-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_n1197-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, terraplanagem com empiçarramento e retirada de entulhos nas ruas: Rd, Rua Dy, e Rua Quincas Borges.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_n1196-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_n1196-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, terraplanagem com empiçarramento e retirada de entulhos das ruas: Monte Sião, Rua-B e Rua Monte Claros, no bairro Panorama.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_n1195-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_n1195-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, realize o serviço de roçagem e limpeza na Estrada da Betânia, no sentido do Monte Santo (na estrada asfáltica daquela localidade).</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_n1192-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_n1192-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja implantado dentro do Mercado Municipal ou do Camelódromo, uma Unidade de Saúde para os trabalhadores feirantes, com coleta de Glicemia, Pressão Arterial, Preventivo, Consultas, Exames Laboratoriais simples, atualização de Cartão SUS e palestras.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_n1191-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_n1191-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação de um buraco, nas proximidades do KM 06, lado direito, no Travessão do Pimentel, próximo a propriedade da Dona Antônia, no Assurini.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>Eládio Lampeão</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_n1188-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_n1188-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eládio Farias, que sugere ao Senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, realizar o asfaltamento da Estrada que dá acesso a Praia do Massanori.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_n1199-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_n1199-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d' água, calçada e pavimentação asfáltica ou blokreteamento na rua das Violetas bairro: Jardim Primavera.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_n1190-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_n1190-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construir um Centro de Convivência da Melhor Idade no Distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1153/indicacao_n1198-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1153/indicacao_n1198-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a realização do serviço de Tapa Buraco, troca e manutenção de lâmpadas queimadas dos postes na TV. Antúrios no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1154/indicacao_n1189-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1154/indicacao_n1189-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, aumente o quantitativo de medicamentos da atenção básica na Unidade de Saúde da Família Santa Luzia no Distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1155/indicacao_1205-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1155/indicacao_1205-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize os serviços de recuperação asfáltica e sinalização, bem reconstituição do meio fio e linha d’água das Avenidas: João Rodrigues, Jader Barbalho, Brigadeiro Eduardo Gomes e Alacid Nunes.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_1213-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_1213-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, uma estrutura com cobertura no Porto do Pepino para um embarque e desembarque dos passageiros, que utilizam o transporte fluvial.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_1200-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_1200-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, que realize roçagem no Reassentamento Urbano Jatobá.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_1201-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_1201-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, a construção de uma Arquibancada ao lado da quadra de esporte no Reassentamento Urbano Jatobá.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_1202-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_1202-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva Neto, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a manutenção e encascalhamento do travessão do Cajá 1, próximo a propriedade do senhor Amarildo, no Assurini.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_1203-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_1203-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, terraplanagem com encascalhamento e implantação de bueiros nos seguintes ramais , Ramal das Lagoas 8,6 KM, Ramal dos Crentes 5,3 Km e Ramal das Castanheira 10,57 Km. Conforme o Mapa em anexo.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_1204-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_1204-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, o serviço de tapa buraco na avenida João Paulo II, Estrada do Aeroporto.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_1206-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_1206-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se a ilustríssima senhora senhora Secretária Municipal de Saúde Tatiana Galvão que, em apoio à ''Campanha Setembro Amarelo'', mobilize profissionais da saúde mental de Altamira no intuito de promover, no espaço da Câmara Municipal, uma palestra sobre como identificar possíveis indícios de suicídio e preveni-los.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_1207-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_1207-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ladeira do Ary, adjacente ao Travessão da Lages, no Assurini.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_1208-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_1208-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d' água, calçada e pavimentação asfáltica ou blokreteamento na rua das Violetas,  Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_1209-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_1209-22.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_1210-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_1210-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Tânia Souza, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, no sentido de solicitar através da Secretaria Competente, para que tome providências, realizando a substituição da placa de Sinalização de Trânsito ( estacionamento exclusivo para carro oficial), na rua: Sete de Setembro, em frente a Décima Regional do Estado do Pará (SESPA).</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_1212-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_1212-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja colocado (5) carradas de areia, na Quadra de Vôlei existente na Orla do Cais, em frente a Brinquedolândia.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_1214-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_1214-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Municipal de Saúde, adquirir um Caminhão Coletor para o uso exclusivo de coleta especializada de Lixo Hospitalar.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>Assis Cunha, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, João do Fusca, Juarez Giachini - Palito, Roni Heck, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_1234-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_1234-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Eládio Farias, Vanderjaime Santos, Assis Cunha, Olailton, Silvano Fortunato, Davi Teixeira, João do Fusca, Socorro do Carmo, Juarês Giachini, Roni Heck, sugere ao Senhor Claudomiro Gomes — Prefeito de Altamira através da Secretaria competente, implantar o serviço de iluminação na estrada que dá acesso  a praia do Massanori.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_1235-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_1235-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Silvano Fortunato indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar o serviço de revitalização na faixa de pedestre na Avenida João Coelho, bairro Brasília em frente a Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_1215-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_1215-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize cursos para o ensino de libras e braile para professores que atendem alunos com deficiência auditiva e visual.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_1216-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_1216-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, realize roçagem nos reassentamentos urbanos São Joaquim e Água Azul.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_1217-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_1217-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização da continuação do asfalto na Rua Otacílio dos Santos, no Loteamento Jardim França, Bairro Mutirão.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_1218-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_1218-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Ramal do Serafim adjacente do Travessão do Cajá 1, Km 27, no Assurini.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_1219-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_1219-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eládio Farias, que sugere ao Senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, linha d’água, calçada, rampa de acessibilidade e bloqueteamento na Rua Rio Branco do Bairro Ibiza.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_1220-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_1220-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a instalação de iluminação pública da Rua Marechal Rondon, bairro Independente I.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_1221-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_1221-2022.pdf</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1179/indicacao_1222-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1179/indicacao_1222-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, terraplanagem com elevação de aterros e drenagem em todas as estradas; assim também como limpeza e recuperação das ruas no Distrito de Maribel.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_1223-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_1223-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, os serviços de reabertura, terraplanagem com encascalhamento na TV. Pedro Acácio medindo 251 M, TV. Lucio Jutirana 185 M, TV. Capitão Pereira medindo 128 M. e na TV. Luís Coutinho medindo 95 M Conforme mapa em anexo totalizando 659 Metros.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_1224-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_1224-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento Municipal de Trânsito, realizar o serviço de recuperação e revitalização com a devida sinalização, da Ciclovia da Avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1182/indicacao_1225-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1182/indicacao_1225-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento Municipal de Trânsito, considerando que no Brasil , anualmente no período de 18 a 25 setembro, é destinado a realização de ações com o objetivo de promover a mobilização da sociedade e chamar atenção para a necessidade de prevenir acidentes de trânsito. Essa conscientização deverá abranger todos, motoristas, passageiros, motociclistas, ciclistas ou pedestres. Cujo o tema nacional é "NO TRÂNSITO, SUA RESPONSABILIDADE. SALVA VIDAS".</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1183/indicacao_1238-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1183/indicacao_1238-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora, Tânia Souza indique ao Excelentíssimo senhor Prefeito Municipal de Altamira Claudomiro Gomes, através da Secretaria competente, que viabilize estudos, para ceder o prédio do Antigo conselho tutelar para a instalação do ADEPIX (Associação Desportiva para Deficiente do Polo de Inclusão Xingu).</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_1241-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_1241-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, mostrando a necessidade de recuperar a vicinal do Miguelão, Distrito de Castelo dos Sonhos, bem como a reforma e a construção de uma nova ponte no Rio Lontra na mesma vicinal.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_1233-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_1233-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eládio Farias, que sugere ao Senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, linha d’água, calçada, rampa de acessibilidade e bloqueteamento na Rua Acesso 01 do Bairro Sudam II, próximo a Pemaza.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1187/indicacao_1226-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1187/indicacao_1226-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar setor competente. Os serviços de reabertura, terraplenagem com encascalhamento no Ramal das Chácaras localizado atrás do Loteamento São Francisco.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_1227-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_1227-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar setor competente, os serviços de limpeza das margens da estrada da Princesa do Xingu como também na estrada da Serrinha.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1189/indicacao_1228-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1189/indicacao_1228-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, realize o serviço de iluminação pública, na Rua Humaitá e Rua Juruá, no Ruc Água Azul, nesta cidade.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_1229-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_1229-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, asfaltamento na Rua SF 14, no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_1230-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_1230-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, asfaltamento na Rua SF 07, no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_1231-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_1231-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a realização de limpeza com capina e roçagem nas Ruas do Loteamento Jardim França.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1193/indicacao_1232-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1193/indicacao_1232-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao excelentíssimo senhor Helder Barbalho, Governador do Estado do Pará, que através da secretaria competente, realize o serviço de reforma e ampliação do Terminal Rodoviário de Altamira, bem como a construção de um estacionamento.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1194/indicacao_1236-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1194/indicacao_1236-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Tânia Souza, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, no sentido de solicitar através da Secretaria Competente, para que seja realizado a pintura dos quebra-molas localizado na Avenida Djalma Dutra, no centro da Cidade.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_1237-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_1237-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que providencie os serviços de pavimentação asfáltica, drenagem, calçamento e linha d'água na Rua Passagem 1, Passagem 2, no bairro Ibiza.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_1239-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_1239-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, para que interceda junto ao Governo do Estado mostrando-lhe a necessidade da reforma da Escola Estadual Bartolomeu Moraes em Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_1243-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_1243-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Silvano Fortunato indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar o serviço de bloqueteamento nas Ruas 04, 05 e 06, no bairro Paixão de Cristo.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1198/indicacao_1244-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1198/indicacao_1244-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Thais Miranda Nascimento, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize o serviço de manutenção Rua São Paulo no Bairro Ibiza.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Miranda Nascimento, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar estudos com vistas criar um Projeto "Juventude e Experiência'', com realização de cursos de qualificação pessoal onde os idosos deverão se socializar seus conhecimentos para os mais jovens.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_n1252-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_n1252-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, solicitar parceria com o Governo do Estado para implantação de salas de Ensino Médio na Escola do bairro Buriti.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_n1260-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_n1260-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, implantar uma Feira Livre, como também, realizar o serviço tapa buraco na Avenida dos Buritis. Interceder junto ao comando da Policia Militar, no sentido de intensificar as rondas e/ou implantação de um PM Box, no bairro Buriti.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1202/indicacao_n1245-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1202/indicacao_n1245-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Tânia Souza, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, no sentido de solicitar através da Secretaria Competente, que realize a revitalização da calçada em frente o SENAI Altamira (área pública), na Avenida Tancredo Neves no Bairro Premem, incluindo a construção de rampas de acesso para cadeirantes em toda extensão da avenida.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_n1246-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_n1246-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que mobilize esforços na promoção do esporte amador de Altamira construindo arquibancada e abrigos no campo de futebol na área do Parque Igarapé Altamira, no final da Avenida Jader Barbalho, no Bairro Sudam II.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_n1247-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_n1247-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, amplie as instalações do prédio do Centro de Diagnóstico Nazira Abucater e adquira novos aparelhos para atender a demanda da cidade.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_n1248-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_n1248-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão (06) Seis Irmãos km 36, no Assurini.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1206/indicacao_n1249-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1206/indicacao_n1249-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Ramal do Lindomar, adjacente do Travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_n1250-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_n1250-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, em caráter de urgência a reforma dos vestiários, ampliação dos banheiros, aquisição do sistema de irrigação do gramado e bandeirinhas de escanteios para o  Estádio Municipal Jose Marino Bandeira de Matos (Bandeirão).</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1208/indicacao_n1251-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1208/indicacao_n1251-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Silvano Fortunato indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar o serviços na faixas de pedestres, tais como todos os padrões e critérios de segurança na Avenida Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1209/indicacao_n1253-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1209/indicacao_n1253-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de 6 pontes localizadas no Travessão na 9 sentido Brasil Novo. Conforme o Mapa em Anexo.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1210/indicacao_n1257-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1210/indicacao_n1257-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente,  estudos com vistas construir um Porto Hidroviário ao lado direito do Rio Xingu, Porto do Assurini, a qual deverá disponibilizar de BOXs para acomodar os vendedores que comercializam seus produtos e também de área coberta para que as pessoas possam aguardar a travessia da balsa.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_n1259-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_n1259-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Tânia Souza, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, no sentido de solicitar através da Secretaria Competente, que utilize o espaço cultural Concha Acústica, localizada na Orla do Cais, para movimentar a cultura da nossa cidade, realizando apresentações artística, inserindo o teatro, cantores regionais, entre outros aos finais de semana.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>Silvano Fortunato, Assis Cunha, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, João do Fusca, Juarez Giachini - Palito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_1273-22_conj..pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_1273-22_conj..pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Silvano Fortunato,  Eládio Farias, Vanderjaime Santos, Assis Cunha, Olailton, Davi Teixeira, João do Fusca, Socorro do Carmo, Juarês Giachini,  na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, realizar a implantação do serviço de atenção Primária a Saúde, com a contratação de uma equipe de estratégia da saúde família para o bairro Buriti.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_1277-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_1277-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do asfaltamento do Porto da Balsa passando pela Agrovila Sol Nascente até a propriedade do Dr. Alzito, no Assurini</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_1281-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_1281-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, para que sejam tomadas medidas, para solucionar o problema de falta de água, no bairro Dom Lorenzo.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_1336-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_1336-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize uma faixa de pedestres, na Rua acesso 2, Bairro Premem, em frente ao Açougue Altamira Carnes.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_1337-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_1337-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a Recuperação do Ramal do Raimundo Cardoso, km 03, ao lado direito adjacente do Travessão Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_1338-22_18.10.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_1338-22_18.10.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, construir uma Quadra de Esportiva para pratica de esportes radicais como: Skate, patins, Montain-Bike e Outros na área externa ao Ginásio Poliesportivo do Premem.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_1339-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_1339-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Soares, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que realize a Instalação de Iluminação Pública e a recuperação Rua Anfrísio Nunes, Bairro Jardim Altamira.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_1340-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_1340-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Soares, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria Municipal de Saúde SESMA, disponibilizar uma Agente de Saúde para o Travessão da Firma no Assurini.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_1341-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_1341-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através do Departamento de Iluminação Pública, para que sejam substituídas as lâmpadas queimadas na Travessa Água, entre as ruas 16 e 17, no bairro Jardim França.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1274/indicacao_1342-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1274/indicacao_1342-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, a construção de uma quadra de esporte com cobertura e uma praça com academia ao ar livre, na comunidade Grota Seca.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1275/indicacao_1343-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1275/indicacao_1343-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, a formalização dos atendimentos nas especialidades médicas em Clinico Geral, Dentista e Ginecologista na UBS Bené da Nuca, na localidade Monte Santo.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Eládio Farias, Enfermeiro Jaime, Silvano Fortunato, Enfermeira Socorro do Carmo, Enfermeiro Olailton, Davi Teixeira, Roni Heck, Assis Cunha, João Estevam e Juarez Giachini, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d´agua, calçada, rampa de acessibilidade e bloqueteamento na rua Novo Horizonte do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Eládio Farias, Enfermeiro Jaime, Silvano Fortunato, Enfermeira Socorro do Carmo, Enfermeiro Olailton, Davi Teixeira, Roni Heck, Assis Cunha, João Estevam e Juarez Giachini, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d´agua, calçada, rampa de acessibilidade e bloqueteamento na rua  Pinheiro do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1279/indicacao_1270-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1279/indicacao_1270-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Helder Barbalho - Governador do Estado do Pará, através da Secretaria competente, para que seja realizado o serviço de reforma e revitalização total, da EEEM Prof. Dairce Pedrosa Torres, localizada na Avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1280/indicacao_1269-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1280/indicacao_1269-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado o serviço de dedetização e desratização, no Mercado Municipal de Altamira, localizado no centro da cidade.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1281/indicacao_1267-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1281/indicacao_1267-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção da PONTE DO TUCURUÍ que se localiza na divisa de Vitória do Xingu, assim como também solicito a reforma das demais a seguir :  Ponte do Cupiúba, Ponte do Igarapé Ambé e Ponte do Galego, localizadas na Estrada da Serrinha.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1282/indicacao_1266-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1282/indicacao_1266-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, os serviços de recuperação asfáltica das seguintes ruas do conjunto Ivalândia: Anfrísio Nunes 175 M, João Besouro 184 M, Joaquim Avelino 319 M.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1283/indicacao_1265-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1283/indicacao_1265-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indicar ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da secretaria competente, realizar o serviço de instalação de iluminação pública e a Recuperação da Rua José Grafon, Bairro Jardim Altamira.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1284/indicacao_1262-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1284/indicacao_1262-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, disponibilizar todas as quartas feiras, um ônibus para transportar os idosos que precisam se deslocar até (SCFV) Serviço de Convivência e Fortalecimento de Vinculo.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1285/indicacao_1261-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1285/indicacao_1261-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte do Travessão Quatro Bocas, no KM 55, em frente a propriedade do senhor Zeca da Saúde, na Transassurini.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1286/indicacao_1263-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1286/indicacao_1263-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de troca e manutenção de Lâmpadas queimadas dos postes da Avenida Via Oeste no bairro Jardim Independente I.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1287/indicacao_1268-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1287/indicacao_1268-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de manutenção e pavimentação asfáltica da Rua Lucindo Câmara, Bairro Ibiza.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_1264-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_1264-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a realizar serviços de infraestrutura com calçamento e asfaltamento ou bloqueteamento na Rua Passagem 10, bairro Ibiza.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_1255-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_1255-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se Secretaria de Estado de Educação e a  Secretária de Estado de Ciência, Tecnologia e Educação Profissional e Tecnológica para que, em parceria, estruturem um projeto para as escolas públicas estaduais no sentido de que seja realizada, anualmente, uma feira de ciências, tecnologia e inovação na semana pertinente, no mês de junho, conforme o calendário oficial.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_1272-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_1272-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviços de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial na Estrada do Sanatório no bairro Dom Lorenzo.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1291/indicacao_1271-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1291/indicacao_1271-22.pdf</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1292/indicacao_1274-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1292/indicacao_1274-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar setor competente, a implantação de uma Casa de Apoio no município de Belém/PA para abrigo de usuários do TFD no Município de Altamira.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1293/indicacao_1282-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1293/indicacao_1282-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Tânia Souza da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, seja construído rampas de acessibilidade para pessoas com necessidades especiais, no acesso à praia da Orla do Cais, com aquisição de cadeira especializada, permitindo o acesso livre até a área de banho.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1294/indicacao_1276-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1294/indicacao_1276-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a ampliação da cobertura dos Peixeiros no Mercado do Bairro de Brasília.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_1275-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_1275-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente a implantação do sistema de iluminação pública em toda extensão do Ramal das Chácaras situado entre os loteamentos São Francisco e Viena totalizando 51 Luminárias completas a serem instaladas.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_1278-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_1278-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Davi Teixeira, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique o excelentíssimo Claudomiro Gomes Prefeito de Altamira, através da Secretaria competente, instituir o programa de empreendedorismo e educação financeira na Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1297/indicacao_1279-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1297/indicacao_1279-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Silvano Fortunato indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar estudos com vista da revitalização da área do perímetro do Igarapé do Sudam II, com a implantação de área de lazer com praça e playground.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1298/indicacao_1349-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1298/indicacao_1349-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar o serviços de recuperação do Travessão da 8 (oito), com encascalhamento na ladeira em frente à casa do senhor ''Osman''</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1300/indicacao_1351-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1300/indicacao_1351-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize uma faixa de pedestres, na Travessa Comandante Castilho, em frente à Praça Magid Mauad, bairro Centro.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1301/indicacao_1353-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1301/indicacao_1353-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a compra de um aparelho de ultrassonografia para o Hospital Geral de Altamira, bairro Mutirão.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1302/indicacao_1355-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1302/indicacao_1355-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através do Departamento de Iluminação Pública, que realize a Troca de Lâmpadas queimadas dos postes das ruas do bairro Buriti.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1303/indicacao_1356-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1303/indicacao_1356-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize serviços de recuperação asfáltica com linha d’água, galeria pluvial e acessibilidade na Rua Manoel Pereira, no bairro Brasília.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_1357-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_1357-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, para que seja realizado no bairro Lama Negra, um comando médico formado por dentistas e clínicos gerais, disponibilizando todos os serviços de saúde, para realizar os atendimentos dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1305/indicacao_1359-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1305/indicacao_1359-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Soares, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, construção de um abrigo no porto do Assurini, para os pilotos de voadeiras credenciados, que transportam produtores rurais no sentido Assurini a Altamira e Altamira a Assurini.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, João do Fusca, Juarez Giachini - Palito, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_em_conj_1360-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_em_conj_1360-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores: Silvano Fortunato, Enfermeira Socorro do Carmo, Enfermeiro Jaime, Davi Teixeira, Enfermeiro Olailton, Eládio Farias, Juarez Giachini e João Estevam, sugerem ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, interceder junto aos Governos Federal e Estadual, a implantação de residência médica nas especialidades de maior demanda nos serviços de saúde de Altamira, com vistas a oferecer aos acadêmicos formados no campus da Ufpa do município possam fixar-se na rede assistencial de saúde de Altamira</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_1361-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_1361-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, os serviços de reabertura, elevação de aterro, implantação de bueiros e terraplanagem com encascalhamento iniciando no travessão da 6 na Rodovia Transamazônica dando propriedade da viúva do Senhor Carlinhos até a do Senhor Normário, localizada no Ramal das lagoas, totalizando 54 km conforme o mapa em anexo. Requeiro também a construção de uma ponte localizada no km 08 do travessão da 06 dando acesso a Princesa do Xingu.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_1362-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_1362-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, os serviços de bloqueteamento, calçamento, linha d´água e meio fio das ruas João Besouro e rua dos Missionários ambas com 200 metros de cumprimento, totalizando 400 metros situadas no bairro Jardim Independente I.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_1363-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_1363-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a instalação dos aparelhos da academia ao ar livre no centro de eventos, Avenida Governador Jader Barbalho.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1311/indicacao_1365-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1311/indicacao_1365-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a manutenção do Travessão do Dispensa 1, km 12, ao lado direito, até a propriedade do senhor Chaga no Assurini.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_1366-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_1366-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a troca das lâmpadas queimadas, por lâmpadas de LED, da rua Acesso 11, no bairro Sudam 1.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_1367-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_1367-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, espaço exclusivo para os trabalhadores informais da cidade de Altamira, para realizarem exercício de suas atividades, como venda de comidas e afins na data do dia 06 de novembro de 2022, aniversário de nossa tão estimada cidade.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_1368-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_1368-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize semanalmente a coleta de lixo na comunidade da Princesa do Xingu.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1315/indicacao_1369-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1315/indicacao_1369-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a compra de uma caixa d’água para a unidade básica de saúde da comunidade Princesa do Xingu.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_1370-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_1370-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, CONSTRUÇÃO DE UMA QUADRA ESPORTIVA COM COBERTURA. ASSIM TAMBÉM COMO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA COMUNIDADE RAMAL DA FLORESTA.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_1371-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_1371-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, instalações de recipientes para resíduos sólidos (lixeiras), em toda extensão do passeio da Rua Sete de Setembro, bairro Centro.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1318/indicacao_1372-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1318/indicacao_1372-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, o serviço de revitalização total das pontes no travessão da 9, sentido Altamira/Brasil Novo.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_1373-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_1373-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a construção de uma praça, com quadra e academia ao ar livre, no bairro Buriti.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1320/indicacao_1374-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1320/indicacao_1374-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize o serviços de drenagem, pavimentação asfáltica e linha d'água das ruas 4 e 5, e da Travessa 2 bairro Paixão de Cristo.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1321/indicacao_1375-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1321/indicacao_1375-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de reparo ou troca dos semáforos dos cruzamentos entre Avenida Joaquim Acácio com Avenida João Coelho, bairro Brasília.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_1376-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_1376-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador, Roni Heck que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, para que interceda junto aos órgãos competentes, no sentido de instalar na entrada do Cidade Nova, Câmera de Segurança para monitoramento da entrada e saída de transeuntes.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_1377-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_1377-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido que destine dois ônibus traçados, sendo um para o distrito de Castelo de Sonhos e outro para Cachoeira da Serra.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_1378-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_1378-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a construção de uma Ponte de 1O metros, no Travessão Cajá 1, Km 05, próximo a propriedade do Senhor Serafim, no Assurini.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1325/indicacao_1379-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1325/indicacao_1379-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão do Taivo, adjacente ao Travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1326/indicacao_1380-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1326/indicacao_1380-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, os serviços de recuperação asfáltica das seguintes ruas do bairro Bela Vista: Pinheiro, Pico da Neblina e Travessa Monte Claro.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1327/indicacao_1381-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1327/indicacao_1381-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, os serviços de recuperação asfáltica das seguintes ruas do bairro Bela Vista: Travessa Irmã Serafina, José Bonifácio e Passagem Elza.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1328/indicacao_1382-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1328/indicacao_1382-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a Instalação de iluminação pública , e a recuperação de iluminação pública da Rua Ernesto Geisel, Bairro Jardim Uirapuru.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1329/indicacao_1383-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1329/indicacao_1383-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, o serviço de revitalização total de duas pontes do Travessão CAMA DE VARA, sentido Aeroporto, próximo a Granja, no município de Altamira.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1330/indicacao_1384-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1330/indicacao_1384-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem na forma Regimental, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar cirurgias de Laqueaduras no HGA (Hospital Geral de Altamira) no mês de Novembro e Dezembro, no mínimo 60 cirurgias.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1331/indicacao_1346-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1331/indicacao_1346-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, instituir uma mesa de negociação permanente entre os representantes das categorias do funcionalismo público municipal, Câmara de Altamira e Prefeitura para tratar da Revisão/Reformulação do plano de Cargos e Carreiras e Remuneração/PCCR dos servidores públicos da administração municipal.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1332/indicacao_1347-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1332/indicacao_1347-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja realizado o serviço de Tapa-Buraco, na Rua: das Violetas, no bairro: Jardim Primavera, próximo a Escola Carlos Leocarpio Soares.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1333/indicacao_1348-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1333/indicacao_1348-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar o serviço de recuperação, com encascalhamento, do trecho que faz conexão entre a Comunidade da Princesa do Xingu e Travessão da 8.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1334/indicacao_1352-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1334/indicacao_1352-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a implantação de um bueiro no Travessão Cajá 1, KM 3, em frente a propriedade do Senhor Fabiano, no Assurini.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1335/indicacao_1354-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1335/indicacao_1354-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a compra de uma estufa de esterilização para a unidade de saúde da localidade da Princesa do Xingu.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1336/indicacao_1358-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1336/indicacao_1358-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, para que seja estabelecido através de decreto, a gratuidade no transporte público (fluvial e rodoviário) no dia 30 de outubro, para que os eleitores possam votar e exercer sua cidadania.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1337/indicacao_1385-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1337/indicacao_1385-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, faça a contratação de uma Fonoaudióloga com urgência para o Capsi-Infantil (Centro de Atenção Psicossocial) do Município de Altamira.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1338/indicacao_1386-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1338/indicacao_1386-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de recapeamento asfáltico, na Travessa Niterói, no bairro Sudam II.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1339/indicacao_1387-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1339/indicacao_1387-22.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve sugere á Mesa Diretora, ouvida o augusto e soberano Plenário, Na forma Regimental ,que INDIQUE ao excelentíssimo senhor Claudomiro Gomes -Prefeito Municipal, estudar a possibilidade de envio à Câmara Municipal, após a elaboração de estudo de viabilidade técnica, financeira e jurídica (pela Prefeitura), proposta de Projeto de Lei com a finalidade de criar e regulamentar no município o incentivo financeiro aos Agentes Comunitários de Saúde e Agentes de Combate ás Endemias, conforme a Portaria de n/ 2.488/11 e a Lei Federal n.° 12994/14.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1340/indicacao_1388-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1340/indicacao_1388-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que por meio do Departamento Municipal de Trânsito, determine que entre 03 de Dezembro e 25 de Janeiro de 2023 a Avenida João Pessoa receba o tráfego em sentido de ''Mão Única'' e em apenas um dos lados da pista.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1341/indicacao_1389-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1341/indicacao_1389-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, determine a gratuidade dos coletivos nos bairros distantes do centro da cidade aos sábados e domingos nos horários entre 16:00 e 22:00 horas.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1342/indicacao_n1390-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1342/indicacao_n1390-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a pavimentação asfáltica com infraestrutura na Rua Sebastião Lúcio de Oliveira, Bairro Ibiza.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1343/indicacao_n1391-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1343/indicacao_n1391-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente viabilize a compra de material cirúrgico para o procedimento de Conização no HGA - Hospital Geral de Altamira.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1344/indicacao_n1392-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1344/indicacao_n1392-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a compra de uniformes para Técnicos de Enfermagem e Enfermeiros do HGA - Hospital Geral de Altamira e UPA-Unidade de Pronto Atendimento.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_n1393-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_n1393-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, para que seja realizado na comunidade do KM 23, um comando médico formado por dentistas e clínicos gerais, disponibilizando todos os serviços de saúde, para realizar os atendimentos dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_n1394-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_n1394-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem na forma Regimental, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar com urgência, que os atendimentos de Cirurgia Vascular, retorne seu funcionamento no HGA (Hospital Geral de Altamira).</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_n1396-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_n1396-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize o serviço de terraplanagem recuperação das pontes e via de acesso ao Ramal das Chácaras, no Travessão da 5.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_n1397-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_n1397-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, através da Secretaria Municipal de Saúde, envie um comando para a realização do Programa Itinerante de Saúde no Ramal das Chácaras, no Travessão da 5 (cinco).</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_n1398-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_n1398-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de pavimentação asfáltica, na Travessa João Alves de Souza, no bairro Sudam II, como também realizar o término da obra de asfaltamento da Avenida Popular.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1351/indicacao_n1399-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1351/indicacao_n1399-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, oficia-se o Excelentíssimo senhor Deputado Estadual Eraldo Pimenta, destinar ao município de Altamira, através da Secretaria competente, que viabilize a Recuperação do Ramal Travessão do Índio Branco, adjacente do Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1352/indicacao_n1400-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1352/indicacao_n1400-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública (DIP), que viabilize a troca de lâmpadas queimadas, por lâmpadas de led, da Rua Otaviano Santos, Bairro Sudam I.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1353/indicacao_n1401-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1353/indicacao_n1401-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, os serviços de recuperação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade e das seguintes ruas do bairro conjunto Ivalândia: Rua D 491 M, Rua Dy 200 M, Rua Horácio Boanerges  490 M.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1354/indicacao_n1402-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1354/indicacao_n1402-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar ao setor competente, os serviços de recuperação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade e das seguintes ruas do bairro conjunto Ivalândia: Rua B 216 M, Rua Monte Sião 397M,Rua Quincas Borges 332M, totalizando 945 metros conforme o mapa em anexo.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1355/indicacao_n1403-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1355/indicacao_n1403-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Soares, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação de Iluminação pública da Rua 13, 14 e 15 no bairro Mutirão.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1356/indicacao_n1404-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1356/indicacao_n1404-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realizar serviço de infraestrutura, calçamento, asfaltamento ou bloqueteamento, cerca de 250 metros, na Rua Água Azul no bairro Jardim França.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1358/indicacao_n1406-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1358/indicacao_n1406-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eládio Farias, que sugere ao Senhor Claudomiro Gomes — Prefeito de Altamira através da Secretaria competente, realizar os serviços de infraestrutura, com melhoramento, reabertura da Travessa Eliana São Braga, como também, reforma da ponte no loteamento Vista Alegre que dá acesso no Bairro Sudam II.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1359/indicacao_n1407-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1359/indicacao_n1407-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Olailton Carvalho, Juares Giachini,  Assis Cunha, Socorro do Carmo, Davi Teixeira, Eládio Farias e João Estevam, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, que possa interceder junto a EQUATORIAL S/A, com a finalidade de ser instalado os equipamentos necessários para que possa chegar energia elétrica nas comunidades do Ramal das Baianas, comunidade Nova Aliança e comunidade do Espelho, no Assurini.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1360/indicacao_n1408-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1360/indicacao_n1408-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente,  fazer um estudo técnico, financeiro e jurídico, com vistas a possibilitar a elaboração de um PCCR próprio a estas duas categorias (ACS e ACE), considerando ordenamento jurídico vigente.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_1409-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_1409-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, fornecer ao Demutran os EPIS como: fardas, coturnos e o que for necessário para sua proteção, bem como transporte para o desempenho de funções.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1362/indicacao_1410-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1362/indicacao_1410-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Ramal do Paulo Cambuhi, KM 36, até a beira do Rio, adjacente ao Travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1363/indicacao_1411-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1363/indicacao_1411-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a realização do serviço de Saneamento Básico, calçamento, meio fio, asfaltamento na Rua 9, no bairro Parque Ipê</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1364/indicacao_1412-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1364/indicacao_1412-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de tapa buraco nas ruas Paraiso e Castelo Branco, vias que dão acesso no Bairro Nova Altamira e Conjunto Santa Benedita.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1365/indicacao_1413-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1365/indicacao_1413-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, oficia-se ao senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, realizar a conclusão dos serviços de recapeamento asfáltico na Rua Anfrísio Nunes no Bairro Jardim independente I.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1366/indicacao_1414-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1366/indicacao_1414-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, os serviços de reabertura e terraplenagem com empissarramento na comunidade Cupiúba localizada a 5 km do município.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Assis Cunha, Eládio Lampeão</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1367/indicacao_1415-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1367/indicacao_1415-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Assis Cunha e Eládio Farias indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade na travessa Santarém no bairro Bela Vista totalizando 340 metros conforme fotos e mapa em anexo.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1368/indicacao_1416-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1368/indicacao_1416-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, o retorno Imediato do Vigia, que faz a segurança da Praça Ulysses Guimarães.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1370/indicacao_1418-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1370/indicacao_1418-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, viabilizar a recuperação da Ponte, próximo a propriedade da senhora Iolanda no Ramal Monte Santo.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1371/indicacao_1419-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1371/indicacao_1419-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, viabilizar a recuperação de duas pontes de madeira que dão acesso na localidade Princesa do Xingu.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_1420-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_1420-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Socorro do Carmo e Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, seja realizado um contrato através do processo licitatório de um laboratório de histopatologia.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1373/indicacao_1421-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1373/indicacao_1421-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, que faça a unificação das rotatórias, localizadas entre as Avenidas Jader Barbalho e Alacid Nunes em frente a circulação Perimetral. Sugere ainda  que seja implantada uma academia de atividade física ao ar livre, proteção de segurança na mesma, Iluminação de qualidade e lombofaixas, nas duas vias, para redução de velocidade.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1374/indicacao_1422-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1374/indicacao_1422-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria de Assistência Social realizem as ações nos bairros, em parceria com Equatorial Energia para alcançar o maior número de beneficiários do Programa Energia Azul.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1375/indicacao_1423-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1375/indicacao_1423-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar o serviço de abertura da final da rua Leste Oeste, como também, fazer o bloqueteamento da parte que está sendo desobstruída, no bairro Sudam II.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>Eládio Lampeão, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1376/indicacao_1424-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1376/indicacao_1424-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores: Silvano Fortunato e Eládio Farias, através do Demutran, após a conclusão dos serviços de pavimentação asfáltica nas ruas e travessas do bairro Bela Vista, que seja realizado o serviço de sinalização vertical e horizontal, para que o trânsito possa ter maior fluidez.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, solicitar em caráter de urgência urgentíssima o encascalhamento e o rebaixamento da ladeira no Travessão do Cajueiro no Assurini.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar competente, os serviços de reabertura e terraplenagem com empissarramento, meio fio, linha d'água e pavimentação asfáltica nas travessas da Agrovila Vale Piauiense assim também como na localidade adjacente do Loteamento Rancho 23.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
@@ -4259,776 +4259,776 @@
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar setor competente, os  serviços de pavimentação asfáltica com toda infraestrutura nas vias Ramal das Chácaras localizado entre os Loteamentos Viena e São Francisco.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar junto ao Governo do Estado a construção de uma nova estrutura com finalidade de instalar o Ensino Médio na localidade assim como a implantação do mesmo na Escola Oneide de Souza Tavares localizada na Agrovila Vale Piauiense,  KM 23 Altamira Sentido Brasil Novo.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_n_1._1435-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_n_1._1435-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, viabilize um Comando de Saúde com atendimentos Médicos (consulta, vacinas e etc), para a localidade do Babaquara e Itapuama na Gleba Assurini.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_n._1436-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_n._1436-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, viabilize o melhoramento do Ramal da Helena na localidade Mangueiras na Gleba Assurini.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_1437-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_1437-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, para que o Executivo Municipal firme convênio com a Escola Municipal de Ensino Fundamental Instituto Maria de Mattias, para o Ano Letivo de 2023.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1391/indic.1439-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1391/indic.1439-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que através da secretaria competente, que realize a construção de uma sede para abrigar a Associação dos Idosos Flor da Amazônia que se destina a atender idosos do Distrito de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1392/lndic_1440-23.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1392/lndic_1440-23.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que através da secretaria competente, que realize a construção de um abrigo e centro de reabilitação no Distrito de Castelo dos Sonhos para receber idosos e dependentes químicos.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviço de limpeza e capina da Quadra de Esportes do bairro Sudam II, ao lado da Escola Sant Clair Passarinho.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_n953-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_n953-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que sugere à Mesa Diretora, ouvida o Augusto soberano Plenário, na forma Regimental, que INDIQUE ao excelentíssimo senhor Helder Barbalho – Governador do Estado, juntamente com a SESPA, para efetuar o pagamento aos pacientes em TFD, tratamento fora do Domicilio, sejam eles usuários de Belém ou Santarém.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que oficia-se ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realize a regularização fundiária urbana para emissão de títulos definitivos para os lotes urbanos nas seguintes Ruas do Bairro Nova Altamira: TV. Por do Sol, TV. Jerusalém, Rua Boa Vitória, Rua Dom Mario Silva, Rua 7 amigos, Tv. Mineira, Rua São Francisco, Rua Boa Esperança, TV.02, TV.03, Rua Santo Antônio, Rua Nova Altamira.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a recuperação da Ponte do Ramal do Cipó Ambé.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/828/mocao_n32-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/828/mocao_n32-22.pdf</t>
   </si>
   <si>
     <t>Moção de iniciativa do vereador Olailton Carvalho Ferreira, requer que seja consignado votos de Reconhecimento e Aplausos a Equatorial Energia, pelos trabalhos desempenhados em prol do bairro Lama Negra, levando energia de qualidade a 230 famílias que ali residem. Que seja direcionado a sede da Equatorial Altamira.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/835/mocao_n_33-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/835/mocao_n_33-22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos de iniciativa dos vereadores Silvano Fortunato e Socorro do Carmo, pela passagem do dia Internacional da Mulher, o dia 08 de Março.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Moção de iniciativa do vereadora Thais Nascimento, congratulações e aplausos a associação de TEA'S do Xingu pela celebração do dia Mundial da Conscientização do Autismo.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/886/mocao_n_35-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/886/mocao_n_35-22.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação de iniciativa do vereador Silvano Fortunato, a todos os Jornalistas pela passagem do Dia do Jornalismo comemorado dia 7 de abril.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/928/mocao_n36-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/928/mocao_n36-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza que seja consignada Moção de Congratulações e Aplausos ao pela passagem do dia dos Desbravadores de Altamira.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Moção de Congratulação de iniciativa do vereador Silvano Fortunato, a todas as instituições de Ensino, pela passagem do dia da Educação, dia 28 de abril.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/974/mocao_n_38-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/974/mocao_n_38-2022.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, de iniciativa do vereador Silvano Fortunato, pela passagem do "Dia do Trabalho" .</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/976/mocao_n039-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/976/mocao_n039-22.pdf</t>
   </si>
   <si>
     <t>Moção de Agradecimento a senhora Raimunda Rubia Azevedo Costa, pelos relevantes serviços prestados a comunidade Altamirense.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/987/mocao_n40-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/987/mocao_n40-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo,  Moção de aplausos e reconhecimento ao dia do Enfermeiro.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1007/mocao_n41-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1007/mocao_n41-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere Moção de Aplausos pela passagem do dia do Pedagogo, comemorado Anualmente no dia 20 Maio.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1041/mocao_42-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1041/mocao_42-22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, de iniciativa do vereador Silvano Fortunato, de manifestação e felicitações de apreço e reconhecimento a todos os trabalhadores rurais pela passagem do dia do Trabalhador Rural, 25 de Maio.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1047/mocao_n_44-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1047/mocao_n_44-22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, de iniciativa do vereador Roni Heck, ao Hospital Público de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1119/mocao_45-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1119/mocao_45-22.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Tribunal Regional Eleitoral do Pará, pela passagem dos 77 anos da instalação da Justiça Eleitoral no Pará.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Moção de Agradecimento a Força Nacional.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1129/mocao_n48-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1129/mocao_n48-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, Moção de Aplausos ao SINTAXI.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1143/mocao_n_49-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1143/mocao_n_49-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora De iniciativa da vereadora Tânia Souza que seja consignada Moção de Congratulações e Aplausos ao pela passagem do dia dos Desbravadores de Altamira que seja consignada Moção de Congratulações e Aplausos ao pela passagem, aos doutores Renan Rocha Granato e Mario Cesar Pulcherio Franco Netto, pela passagem do Dia do Cirurgião Vascular.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1156/mocao_50-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1156/mocao_50-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza que seja consignada Moção de Congratulações e Aplausos ao pela passagem da Semana Nacional  da Pessoa com Deficiência Intelectual e Múltipla. Que está Moção depois de aprovada, seja encaminhada uma cópia para atleta Naira Célia Gomes da Cruz.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1186/mocao_52-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1186/mocao_52-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos que seja consignada Moção de apoio ao Dia Nacional De Luta da Pessoa com Deficiência, que tem como marco dia 21 de setembro.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Assis Cunha, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, João do Fusca, Nelsinho Campeiro, Roni Heck, Silvano Fortunato, Tania Souza, Thais Nascimento</t>
   </si>
   <si>
     <t>Moção de Apoio à Coordenadora da Divisão Especial da Pessoa com Deficiência Gabriela Macieira", pelos ataques injuriosos sofridos em decorrência do seu posicionamento político.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1347/mocao_54-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1347/mocao_54-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza que seja consignada Moção de Congratulações e Aplausos a senhora Suellem Estevam Mendes, pela passagem do dia nacional da Consciência Negra, que será celebrado no dia 20 de novembro.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1357/mocao_55-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1357/mocao_55-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Davi Teixeira que seja consignada Moção de Congratulação pela passagem do Aniversário dos 12 anos da Igreja do Evangelho Quadrangular em Altamira que é comemorado no dia 15 de Novembro.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_n_7-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_n_7-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Tércio Brito, propondo um estudo para o Executivo Municipal, instituir o Projeto de Lei Fundo Municipal de Desenvolvimento Econômico e dá outras Providências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1023/requerimento_n02-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1023/requerimento_n02-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, Requeiro na forma regimental depois de ouvido o plenário e este aprovado, que seja enviado o Ofício e cópia deste requerimento ao Exmo. Prefeito Municipal de Altamira PA, o SR. Claudomiro Gomes da Silva, o Projeto de Lei 0020 de 09 de Abril de 2021, de autoria do poder Sr. Claudomiro Gomes. Dispõe sobre a regulamentação da utilização dos Royalties repassados pela UHE Belo Monte para o Município e dá outras providências._x000D_
 1- Solicito cópias de extratos e transparência de todos os recursos recebidos pelo Distrito de Castelo dos Sonhos à título de Royalties. Em conformidade com o Projeto de Lei, o percentual  é de 5% (cinco por cento).</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, com assento nesta casa Legislativa, no regimento interno, propõe a seguinte emenda ao Projeto de Lei 112 de Maio de 2022._x000D_
                                                                                        I-Emenda Modificativa_x000D_
 Modifique a redação dos incisos I, II, no s3° do Artigo 1°, e incluir o s4° no Artigo 1°, todos do projeto de lei em epígrafe, segue o anexo abaixo:</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação em Conjunto</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Enf°. Tércio Brito, Tania Souza</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_n912-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_n912-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Tânia Souza, Adevaldo da Silva Brito e Tércio Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, a implantação do Centro de Zoonose de Altamira.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Tania Souza</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_n1000-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_n1000-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Tânia Souza da Silva e Adevaldo Brito, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente que viabilize estudos, no sentido de implantar no HGA (Hospital Geral de Altamira), no mínimo quatro Leitos Psiquiátricos.</t>
   </si>
   <si>
     <t>Assis Cunha, Davi Teixeira, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, Silvano Fortunato</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Maria do Socorro, Davi Teixeira, Francisco de Assis e Olailton Carvalho, que através da Secretaria competente, realize a regularização fundiária urbana nos lotes da ocupação dos carroceiros em Altamira.</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Eládio Farias, Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, João do Fusca, Roni Heck, Assis Cunha, Juares Giachini, Davi Teixeira e Olailton Carvalho que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de iluminação pública, nas ruas e travessas do bairro São Francisco.</t>
   </si>
   <si>
     <t>Silvano Fortunato, Davi Teixeira, Enfermeiro Jaime</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Davi Teixeira e Vanderjaime Santos, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública (DIP), realize e manutenção de lâmpadas queimadas dos postes da Praça da Cultura, do bairro Boa Esperança.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1299/indicacao_1350-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1299/indicacao_1350-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo e Silvano Fortunato os vereadores que esta subscreve sugere á Mesa Diretora, ouvida o Augusto e soberano Plenário, Na forma Regimental ,que INDIQUE ao excelentíssimo senhor Claudomiro Gomes -Prefeito Municipal, através da Secretaria competente, elaborar e encaminhar a esta Casa de Leis para a tramitação e votação, Projeto de Lei que dispõe sobre a revisão do Plano de Cargos e Carreira e Remuneração dos Servidores Públicos PCCR de todas as categorias do Quadro Funcional da Administração Municipal.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/815/pedido_de_informacao_n_11-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/815/pedido_de_informacao_n_11-2022.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Tércio Brito, Adevaldo Brito, Thais Nascimento e Tânia Souza, solicitando que seja encaminhado a essa casa de Leis, cópia do contrato do médico plantonista e responsável pela avaliação da senhora Luciene Albuquerque, visando identificar a forma de contratação e se possui irregularidades junto ao seu conselho e (CRM), cópias das fichas de atendimentos e admissões da Sr Luciene na UPA e HGA, bem como AIH de transferência da UPA para HGA, AIH preenchida pelo Médico que admitiu a paciente que admitiu a paciente no HGA, AIH do médico que marcou o procedimento cirúrgico para o dia seguinte e cópia do Sistema de Regulação de L eitos (Cadastro do Paciente), pois, o senhor Claudomiro Gomes afirmou publicamente na Tribuna da Casa de Leis do Município de Altamira, no dia 15 de fevereiro 2022, que o médico mudou a data do procedimento cirúrgico e adulterou o prontuário da paciente.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Tania Souza, Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/830/pedido_de_informacao_n_12-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/830/pedido_de_informacao_n_12-2022.pdf</t>
   </si>
   <si>
     <t>Requerer informações ao Executivo Municipal sobre despesas pagas com os recursos da quota Municipal do Salário - Educação no ano de 2021.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/839/pedido_de_informacao_n_013-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/839/pedido_de_informacao_n_013-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos Regimentais, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que informe a esta casa de Leis as seguintes informações:_x000D_
 Informações sobre o fluxo de Laqueadura na Regulação do Município para pacientes gestantes e não gestantes ?_x000D_
 Quantas pacientes aguardam na fila?_x000D_
 Quais os documentos necessários?_x000D_
 Quais são os exames necessários para a realização do procedimento de laqueadura?_x000D_
 Qual o Médico que está realizando o procedimento e quantas pacientes são operadas por mês no HGA (Hospital Geral de Altamira).</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/865/pedido_de_inf_014-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/865/pedido_de_inf_014-22.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: PEDIDO DE INFORMAÇÃO: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes: _x000D_
 1- Que seja encaminhada a essa casa legislativa, cópia de Decreto de Nomeação do Sr. Rodolfo Regis Nogueira Cabral, bem como o endereço de desempenho de suas atividades, haja vista, que conforme a certidão em anexo ''Servidores'' do município de Altamira-PA", estes informaram-me que o requerido foi desligado da Comissão Permanente de Licitação. '' Nada mais souberam informar''._x000D_
 O presente pedido se faz necessário que o ato de exoneração do mesmo não se encontra publicado no Diário Oficial do município e/ou no portal de transparência desta municipalidade. Sabe-se pelas redes sociais que o mesmo continua a despachar ou atuar pela Prefeitura Municipal de Altamira.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/866/pedido_de_informacao_n015-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/866/pedido_de_informacao_n015-2022.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: PEDIDO DE INFORMAÇÃO: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes:_x000D_
 1. Venho solicitar cópia integral dos processos licitatórios ou que seja disponibilizada através de mídia digital (pen-drive, HD, CD...), tendo em vista que não foi possível consultar todas as informações, a título de exemplo não temos conhecimento da Fase interna do Processo também chamada de fase preparatória, bem como outras informações que não está disponível no portal da transparência do município, relativos as licitações abaixo relacionadas em anexo:</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/867/pedido_de_informacao_n015-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/867/pedido_de_informacao_n015-2022.pdf</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_de_informacao_n17-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_de_informacao_n17-2022.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: PEDIDO DE INFORMAÇÃO: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes:_x000D_
 Que seja encaminhado a essa casa de leis, cópia na íntegra da portaria e decreto de nomeação de todos os D.A.S lotados na Secretaria Municipal de Segurança Pública do município de Altamira.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/938/pedido_de_informacao_n_20-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/938/pedido_de_informacao_n_20-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, requerer informações ao Executivo Municipal sobre a coleta de lixo em Altamira e Distritos._x000D_
 SEGUE EM ANEXO ABAIXO:</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, requerer informação ao Executivo Municipal sobre a obra realizada na Creche Ademar Teixeira.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/963/pedido_de_informacao_n22-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/963/pedido_de_informacao_n22-22.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: PEDIDO DE INFORMAÇÃO: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes, conforme em anexo abaixo._x000D_
 Conforme em anexo abaixo:</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/964/pedido_de_informacao_n23-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/964/pedido_de_informacao_n23-22.pdf</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/979/pedido_de_informacao_n24-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/979/pedido_de_informacao_n24-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito -Pedido de informação: Requerer informações ao Executivo Municipal sobre as despesas com a Secretaria Municipal de segurança pública de Altamira.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/995/pedido_de_informacao_n25-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/995/pedido_de_informacao_n25-22.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: PEDIDO DE INFORMAÇÃO: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes, conforme em anexo abaixo. Conforme em anexo abaixo:_x000D_
 Solicito cópias dos extratos e transparência de todos os recursos recebidos pelo Distrito de Cachoeira da Serra à titulo de royalties. Em conformidade com o Projeto de Lei, o percentual de 3% ( três por cento).</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1014/pedido_de_informacao_n26-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1014/pedido_de_informacao_n26-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos Regimentais, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que informe a esta casa de Leis as seguintes informações: _x000D_
 Solicito informações sobre o fluxo de Cateterismo do município?_x000D_
 Quantos pacientes aguardam em fila?_x000D_
 Em média, qual é o tempo de espera para o paciente ser atendido?_x000D_
 Quais os Hospitais de referência? e quais municípios realizam o serviço?</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1144/pedido_de_informacao_n28-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1144/pedido_de_informacao_n28-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos Regimentais, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que informe a esta casa de Leis as seguintes informações: _x000D_
 Solicito a presença da coordenadora Lúcia na sessão da Câmara Municipal, para relatar sobre as informações solicitadas abaixo._x000D_
 Solicito informações sobre o fluxo de atendimento diário no Restaurante Popular a nossa cidade._x000D_
 Quantas pessoas atendidas diariamente?_x000D_
 Qual é capacidade máxima de atendimento no Restaurante Popular?_x000D_
 Qual o valor da refeição para comer no restaurante e qual o valor para levar?_x000D_
 Qual o motivo de não aceitar Pix ou Cartão?_x000D_
 Porque não funciona mais aos sábados?_x000D_
 Qual a quantidade de funcionários?_x000D_
 Quais os cardápios ofertados para os trabalhadores semanalmente?_x000D_
 Existe algum estudo para abertura de maçã Restaurante Popular? Se sim! qual a previsão?</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1369/pedido_de_informacao_29-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1369/pedido_de_informacao_29-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos Regimentais, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que informe a esta Casa de Leis as seguintes informações:_x000D_
 Solicito informações sobre as ações feitas, referente ao serviço de Hiperdia do município?_x000D_
 Quantos pacientes temos? _x000D_
 Quantos Já foram atendidos, e se possível enviar dados, como cartão SUS de cada paciente por unidade de atendimento (UBS).</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, que esta subscreve vem nos Regimentais, depois de aprovado em plenário, requerer ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que informe a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 Solicito cópia do contrato da especialidade de Ortopedia?_x000D_
 Empresa que está cadastrada no CNES?_x000D_
 Quais os tipos de procedimentos realizados?_x000D_
 Solicito relatório dos atendimentos nos últimos seis meses?_x000D_
 Existe serviço de urgência?_x000D_
 Falta equipamento no Hospital Geral de Altamira (HGA)_x000D_
 Qual é o tempo de espera para realizar o procedimento cirúrgico? Informar o nome do paciente, idade, sexo e procedimento;_x000D_
 Quantas consultas são agendadas por mês? Quais os dias e horários de atendimento?</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/898/pedido_de_informacao_n16-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/898/pedido_de_informacao_n16-2022.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: PEDIDO DE INFORMAÇÃO: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes,  conforme em anexo abaixo.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/924/pedido_de_informacao_n19-2022.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/924/pedido_de_informacao_n19-2022.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: PEDIDO DE INFORMAÇÃO: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes, conforme em anexo abaixo.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/925/pedido_de_informacao_n18-2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_de_informacao_n27-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/925/pedido_de_informacao_n18-2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_de_informacao_n27-22.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: PEDIDO DE INFORMAÇÃO: Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes:_x000D_
 Atendendo o pedido dos enfermeiros (a) contratados como prestadores de serviços do Município de Altamira na área da Saúde Pública, destinado aos atendimentos de fins de usuários do SUS-Sistema Único de Saúde._x000D_
 1- Para maior clareza aproveitando o ensejo, solicito o envio dos recibos e notas fiscais com valores discriminados. Para conferir se os direitos da Classe de Enfermagem estão sendo respeitados (insalubridade, adicional noturno, férias, entre outros).</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1043/emenda_impositiva_01-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1043/emenda_impositiva_01-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destino 51.455,99(Cinquenta e Um Mil, Quatrocentos e Cinquenta e Cinco Reais e Noventa e Nove Centavos), como parte de contribuição à construção de uma Unidade de Saúde, para o novo Parque de Exposição de Altamira.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1044/emenda_impositiva_02-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1044/emenda_impositiva_02-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destino 51.455,99(Cinquenta e Um Mil, Quatrocentos e Cinquenta e Cinco Reais e Noventa e Nove Centavos), para aquisição de medicamentos para á Unidade Básica de Saúde do Distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1045/emenda_impositiva_03-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1045/emenda_impositiva_03-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destino 51.455,99(Cinquenta e Um Mil, Quatrocentos e Cinquenta e Cinco Reais e Noventa e Nove Centavos), para aquisição de peças para os maquinários da Sub-Secretaria da Semovi do Distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1046/emenda_impositiva_04-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1046/emenda_impositiva_04-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destino 51.455,99(Cinquenta e Um Mil, Quatrocentos e Cinquenta e Cinco Reais e Noventa e Nove Centavos), como parte de contribuição para à construção do abastecimento de água do novo Parque de Exposição de Altamira (SIRALTA).</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1056/emenda_impositiva_05-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1056/emenda_impositiva_05-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, dentina o valor 102.911,99 ( cento e dois mil, novecentos e onze reais e noventa e nove centavos) à Secretaria Municipal de Saúde, para a construção de uma Unidade de Saúde no travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1057/emenda_impositiva_06-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1057/emenda_impositiva_06-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, dentina o valor 62.911,99 ( sessenta e dois mil, novecentos e onze reais e noventa e nove centavos) à Secretaria Municipal de Educação, para a reforma da Escola Cristo Rei, no Travessão do Cajá I, Assurini.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1108/emenda_impositiva_07-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1108/emenda_impositiva_07-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, dentina o valor 40.000,00 ( quarenta mil reais) ao Sindicato Rural de Altamira para a realização do serviço de Drenagem Pluvial na construção do novo Parque de Exposição de Altamira.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, destina 75.000,00 (setenta e cinco mil), para reforma e ampliação do Posto de Saúde da Agrovila Sol Nascente no Assurini._x000D_
 -27.911,99 ( vinte e sete mil, novecentos e onze e noventa e nove centavos), para compra de medicamentos para o Posto de Saúde da Agrovila Sol Nascente no Assurini.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1059/emenda_impositiva_09-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1059/emenda_impositiva_09-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, destina 40.000,00 (quarenta mil), destinado a Secretaria Municipal de Agricultura, para a construção de uma Pista de Vaquejada na Vila de 4 bocas no Assurini.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1060/emenda_impositiva_10-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1060/emenda_impositiva_10-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, destina 62.911,99 (sessenta e dois mil, novecentos e onze e noventa e nove centavos), para a construção Estrutura da Secretaria de Obras na vila de 04 bocas no Assurini.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1061/emenda_impositiva_11-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1061/emenda_impositiva_11-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, destina o valor de R$102.911,99 (cento e dois mil, novecentos e onze reais e noventa e nove centavos) à APAE/ALTAMIRA, para apoiar e promover a prevenção, reabilitação e educação especial de crianças, jovens e adultos c/ deficiência intelectual  e/ou física.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1062/emenda_impositiva_12-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1062/emenda_impositiva_12-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, destina o valor de R$102.911,99 (cento e dois mil, novecentos e onze reais e noventa e nove centavos) à Secretaria Municipal de Saúde, para a manutenção das oficinas do CAPSI.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1063/emenda_impositiva_13-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1063/emenda_impositiva_13-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, destina o valor de R$ 25.737,50 (vinte e cinco mil, setecentos e trinta e sete reais e cinquenta centavos) à COPEA-Conselhos de Pastores Evangélicos de Altamira, para a realização de eventos religiosos e/ou filantrópicos.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1064/emenda_impositiva_14-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1064/emenda_impositiva_14-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, destina o valor de R$ 102.911,99 (cento e dois mil, novecentos e onze reais e noventa e nove centavos) à Secretaria Municipal de Saúde, para aquisição de medicamentos para unidades de saúde dos Distritos de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1109/emenda_impositiva_15-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1109/emenda_impositiva_15-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, destina o valor de R$ 51.475,50 (cinquenta e um mil, quatrocentos e setenta e cinco reais e cinquenta centavos) à Secretaria Municipal de Esporte e Lazer, para aquisição de materiais esportivos Distritos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1065/emenda_impositiva_16-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1065/emenda_impositiva_16-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, destina o valor de R$ 25.698,99 (vinte e cinco mil, seiscentos e noventa e oito reais e noventa e nove centavos) à Secretaria Municipal de Esporte e Lazer, para AIBEALT- Associações das Irmãs Beneficentes de Altamira, para promover ações ligadas a cultura e a Arte em Altamira.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, destina 102.911,99 ( cento e dois mil e novecentos e onze, noventa e nove centavos) à Secretaria Municipal de Saúde, sendo 62.911,99 ( Sessenta e dois mil novecentos e onze e noventa e nove centavos), para a reforma da sede do Centro de Atenção Psicossocial-CAPS Adulto e aquisição de materiais pedagógicos de uso permanente. _x000D_
 R$ 40.000,00 (quarenta mil reais), para a aquisição de materiais: lúdico, pedagógico e de uso permanente para o Centro de Atenção Psicossocial infanto-juvenil-CAPSI.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, destina 30.00,00 (trinta mil reais) à Secretaria Municipal de Cultura para a aplicação em fomento na formação continuada dos professores da Escola de Música e Escola de Dança, assim como, para viagens de formação e eventos onde sejam convidados a Banda, Fanfarra e os Grupos de Danças do Município.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, destina 22.911,99 (vinte dois mil, novecentos e onze e noventa e nove centavos) à Secretaria Municipal de Esporte a fim de esta aplique a fim de que esta se aplique os recursos no apoio a realização de eventos e viagens de atletas para a disputa de campeonatos fora do município, para as modalidades de Futsal E Lutas DE Artes Marciais: JIU-JITSU, KICKBOXING E MUAY THAI.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho destina (trinta e seis mil reais), para a Associação Desportiva para o Deficiente do polo Inclusão Xingu ADEPIX/PA, Através da Secretaria Municipal de Integração Social-SEMIS.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho, destina 62.911,99 (sessenta e dois mil novecentos e onze reais e noventa e nove centavos), para a construção da sede própria do Centro de atenção psicossocial infanto juvenil-CAPSI._x000D_
 R$ 40.000,00 (quarenta mil reais), para a aquisição de bens permanentes mobiliários novos materiais para atividades lúdica no centro de atenção psicossocial-CAPS.</t>
   </si>
   <si>
@@ -5084,63 +5084,63 @@
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$10.823,98 (dez mil, oitocentos e vinte e três reais e noventa e oito centavos), para apoio ao Evento Forró Apaexonado.</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, destina o valor de 15.000,00 (quinze mil reais), para a Secretaria Municipal de Integração Social-SEMIS/coordenação de esporte, para aplicação no Evento da Cultura Negra, patrimônio material e imaterial: Oficina de Dança Afro, Desfile Afro da Cia de Dança conexão de Dança, Conexão dançar África e Teatro.</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 50.000 (cinquenta mil reais) para Secretaria Municipal de Saúde, através da Associação de Proteção de animais e do meio ambiente de Altamira - APATA, CNPJ n.° 19.522 047/0001-43, para custear a construção do Abrigo de Animais.</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 102.911,99 (cento e dois mil, novecentos e onze reais e noventa e nove centavos), para a aplicação saúde no montante 102.911,99 para aplicação na Unidade de Pronto Atendimento (UPA), para compra de equipamentos.</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 12.911,99 (doze mil novecentos e onze reais e noventa e nove centavos) para o Rotary Club de Altamira, entidade de sem fins lucrativos CNPJ n.° 08.424.381/0001-48 para reforma e pintura da Capela Mortuária.</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de 25.000 (vinte e cinco mil reais) para Associação de Pais e Amigos dos Excepcionais de Altamira Pará- APAE CNPJ n.° 84.001.981/0001-81 Entidade sem Fins Lucrativos, cujo objetivo principal é promover a atenção integral à pessoa com deficiência intelectual e múltipla.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, destina o valor R$ 102.911.99 (cento e dois mil novecentos e onze e noventa e nove centavos) a Secretaria Municipal de Saúde a fim que traz sejam recursos utilizados, especificamente na execução do programa ''Saúde Itinerante'', que tem por finalidade levar os serviços de saúde a zona rural do município de Altamira.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, destina o valor R$ 72.911.99(setenta e dois mil novecentos e onze e noventa e nove centavos) ao Sindicato Rural de Altamira- SIRALTA, a fim de que utilize tais recursos na instalação da estrutura de arruamento no Novo Parque de Exposição.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1092/emenda_impositiva_44-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1092/emenda_impositiva_44-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juarês Giachini destina valor de R$ 102.911,99 (cento e dois mil novecentos e onze e noventa e nove centavos) à Secretaria Municipal de Educação a fim que esta utilize tais recursos especificamente em qualquer assunto pertinente a creche Irene Rech, sediada no distrito de Castelo de Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1093/emenda_impositiva_45-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1093/emenda_impositiva_45-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juarês Giachini destina valor de R$ 51.455,99( cinquenta e um mil quatrocentos e cinquenta e cinco reais e noventa e nove centavos) à Secretaria Municipal de Saúde a fim de que esta utilize tais recursos, especificamente, em qualquer assunto pertinente ao Posto de Saúde Santa Luzia, sediado no distrito de Castelo de Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1107/emenda_impositiva_46-22.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1107/emenda_impositiva_46-22.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juarês Giachini destina valor de R$ 51.455,99( cinquenta e um mil quatrocentos e cinquenta e cinco reais e noventa e nove centavos) à Secretaria Municipal de Saúde a fim de que esta utilize tais recursos, especificamente, em qualquer assunto pertinente ao Posto de Saúde Cachoeira da Serra, sediado no distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha destina valor de 102.911,99 (cento e dois mil novecentos e onze e noventa e nove centavos), para a Secretária Municipal de Saúde, complementar o sistema de abastecimento de água potável e interligar em todas as residências na comunidade Cupiúba, na Zona Rural de Altamira.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha destina valor de R$50.000,00 (cinquenta mil) para a compra de um terreno para a sede da Associação dos moradores do bairro Liberdade (Nova Brasília II), no bairro Liberdade. E 52.911,99 ( cinquenta e dois mil novecentos e onze e noventa e nove centavos) para complementar a construção da sede da Associação dos Moradores do bairro liberdade (Complexo Nova Brasília II), inscrita no CNPJ n.° 02.725.861/0001-62.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, destina valor de R$51.455,99 (cinquenta e um mil, quatrocentos e cinquenta e cinco reais e noventa e nove centavos), a Secretaria Municipal de Esporte e Lazer para realizar o serviço de reforma de Esporte do bairro Sudam II.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, destina o valor 102.911,99 (cento e dois mil, novecentos e onze reais e noventa e noventa e nove centavos), à Secretaria Municipal de Saúde, para aquisição de medicamentos para Unidade de Saúde do bairro Sudam II.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, destina o valor R$ 51.455,99 (cinquenta e um mil, quatrocentos e cinquenta e cinco reais e noventa e nove centavos), ao Sindicato Rural de Altamira para a realização dos serviços de Drenagem Pluvial na construção do novo Parque de Exposição de Altamira.</t>
   </si>
@@ -5151,351 +5151,351 @@
     <t>De iniciativa do vereador Eládio Farias, destina o valor de R$ 50.000,00 (cinquenta mil reais), para aquisição se uniformes para os Agentes de Trânsitos do Demutran.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, destina o valor de R$ 27.911,99 (vinte sete mil e novecentos e onze reais e nove centavos) para APAE-Altamira, para a manutenção melhoramento dos usuários.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, destina o valor de R$ 80.000,00 (oitenta mil reais), que serão destinados para construção de uma de acessibilidade, uma cozinha com seus utensílios como; geladeira, fogão, e o que se fizer necessário para mesma, a compra de centrais de ar, mesa para atendimentos, cadeiras para os usuários, dois computadores e duas impressoras para a Unidade Básica de Saúde da Agrovila Vale Piauiense._x000D_
 - R$ 22.911,99 (vinte e dois mil, novecentos e onze reais e noventa e nove centavos) que serão destinados para a compra de três computadores, uma impressora, cadeiras para usuários e alguns instrumentos odontológicos para Unidade de Saúde do bairro Bela Vista.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, destina o valor de 30.000,00 (trinta mil reais) ao Instituto Amamos Patadas para aquisição de medicamentos  e realização de consultas e procedimentos cirúrgicos em animais de rua.</t>
   </si>
   <si>
     <t>EMLOA</t>
   </si>
   <si>
     <t>Emenda LOA</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1220/emenda_001_-_silvano_-_ubs_buriti.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1220/emenda_001_-_silvano_-_ubs_buriti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao PL 142 LOA-2023_x000D_
 De iniciativa do vereador Silvano Fortunato, destina o valor de R$ 102.911,99 ( cento e dois mil, novecentos e onze reais e noventa e nove centavos) à Secretaria Municipal de Saúde, para a construção da Unidade Básica de Saúde do Bairro Buriti.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1215/emenda_002_-_silvano_-_quadra_esporte_sudam_ii.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1215/emenda_002_-_silvano_-_quadra_esporte_sudam_ii.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023 _x000D_
 _x000D_
 De iniciativa do vereador Silvano Fortunato, destina o valor de R$ 51.455,99 (cinquenta e um mil, quatrocentos e cinquenta e cinco reais e noventa centavos), a Secretaria Municipal de Esportes e Lazer para realizar o serviço de reforma da quadra de Esporte do bairro Sudam II</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1221/emenda_003_-_silvano_-_inst._desenhando_futuro.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1221/emenda_003_-_silvano_-_inst._desenhando_futuro.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023 _x000D_
 _x000D_
 De iniciativa do vereador Silvano Fortunato, 51.455,99 (cinquenta e um mil, quatrocentos e cinquenta e cinco reais e noventa e nove centavos), ao Instituto Desenhando o Futuro, a fim que esta entidade utilize os recursos na promoção de eventos culturais  no município de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1216/emenda_004_-_enf._jaime_-_saude_itinerante.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1216/emenda_004_-_enf._jaime_-_saude_itinerante.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023 _x000D_
 _x000D_
 De iniciativa do vereador Vanderjaime Santos destina o valor R$ 102.911.99 ( cento e dois mil novecentos e onze e noventa e nove centavos) à Secretaria Municipal de Saúde a fim que tais recursos sejam utilizados, especificamente, na execução "Saúde Itinerante", que tem por finalidade levar serviços de saúde á zona rural do município de Altamira.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1266/emenda_005_-_enf._jaime_-_ubs_buriti.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1266/emenda_005_-_enf._jaime_-_ubs_buriti.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023_x000D_
 _x000D_
 De iniciativa do vereador Vanderjaime Santos destina o valor R$92.911,99 (noventa e dois mil novecentos e onze e noventa e nove centavos) à Secretaria Municipal de Saúde a fim que tais sejam utilizados, especificamente, na construção de uma Básica de Saúde no Bairro Buriti.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1217/emenda_006_-_enf._jaime_-_inst._desenhando_futuro.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1217/emenda_006_-_enf._jaime_-_inst._desenhando_futuro.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023_x000D_
 _x000D_
 De iniciativa do vereador Vanderjaime Santos destina o valor R$ 10.000 ( Dez Mil Reais) ao instituto desenhando o futuro, a fim que esta entidade utilize os recursos na promoção de eventos culturais no município de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1218/emenda_007_-_socorro_carmo_-_ubs_buriti.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1218/emenda_007_-_socorro_carmo_-_ubs_buriti.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023 _x000D_
 _x000D_
 De iniciativa do vereadora Maria do Socorro Rodrigues do Carmo destina o valor R$ 102.911,99 (cento e dois mil, novecentos e onze reais e noventa e nove centavos) à Secretaria Municipal de Saúde, para a construção da Unidade Básica de Saúde do Bairro Buriti.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1219/emenda_008_-_socorro_carmo_-apae.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1219/emenda_008_-_socorro_carmo_-apae.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023_x000D_
 _x000D_
 De iniciativa do vereadora Maria do Socorro Rodrigues do Carmo, destina o valor R$ 51.455,99 (cinquenta e um mil, quatrocentos e cinquenta e cinco reais e noventa e nove centavos) à APAE/Altamira, para apoiar e promover a prevenção, reabilitação e educação especial de crianças, jovens e adultos c/ deficiência intelectual e/ou física.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1222/emenda_009_-_socorro_carmo_-_capsi.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1222/emenda_009_-_socorro_carmo_-_capsi.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023_x000D_
 _x000D_
 De iniciativa do vereadora Maria do Socorro Rodrigues do Carmo, destina o valor R$ 51.455,99 (cinquenta e um mil, quatrocentos e cinquenta e cinco reais e noventa e nove centavos) à Secretaria Municipal de Saúde, para a manutenção de oficinas do Capsi.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1223/emenda_010_-_roni_-_festival_folclorico.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1223/emenda_010_-_roni_-_festival_folclorico.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023_x000D_
 _x000D_
 De iniciativa do vereador Roni Heck destina o valor R$ 51.475,50 (cinquenta e um mil quatrocentos e sessenta reais e cinquenta centavos), à Secretaria Municipal de Cultura, para a realização do Festival Folclórico do Município de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1224/emenda_011_-_roni_-_copea.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1224/emenda_011_-_roni_-_copea.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023_x000D_
 _x000D_
 De iniciativa do vereador Roni Heck destina o valor R$ 25.737,50 (vinte e cinco mil, setecentos e trinta e sete reais e cinquenta centavos) COPEA - Conselho de Pastores Evangélicos de Altamira, para realização de eventos religiosos e/ou filantrópicos.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1225/emenda_12_-_roni_-_medicamento_castelo_e_cachoeira.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1225/emenda_12_-_roni_-_medicamento_castelo_e_cachoeira.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023_x000D_
 _x000D_
 De iniciativa do vereador Roni Heck destina o valor R$ 102.911,99 (cento e dois mil, novecentos e onze reais e noventa e nove centavos) à Secretaria Municipal de Saúde para aquisição de medicamentos para a Unidades de Saúde dos distritos de Castelo de Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1226/emenda_13_-_roni_-_aibelt.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1226/emenda_13_-_roni_-_aibelt.pdf</t>
   </si>
   <si>
     <t>Assunto: Emenda Impositiva ao PL 142 LOA-2023_x000D_
 _x000D_
 De iniciativa do vereador Roni Heck, destina o valor R$ 25.698,99( vinte e cinco mil, seiscentos e noventa e oito reais e noventa e nove centavos) à AIBEALT-Associação das Irmãs Beneficentes de Altamira, para promover ações ligadas a cultura e Arte em Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1227/brnb42200422d8a_014546.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1227/brnb42200422d8a_014546.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, destina 30.00,00 (trinta mil reais) à Secretaria Municipal de Cultura para a aplicação em fomento na formação continuada dos professores da Escola de Música e Escola de Dança, assim como, para viagens de formação e eventos onde sejam convidados a Banda, Fanfarra e os Grupos de Danças do Município</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1228/emenda_15_-_davi_-_eventos_esportivos.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1228/emenda_15_-_davi_-_eventos_esportivos.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, destina 22.911,99 (vinte dois mil, novecentos e onze e noventa e nove centavos) à Secretaria Municipal de Esporte a fim de esta aplique a fim de que esta se aplique os recursos no apoio a realização de eventos e viagens de atletas para a disputa de campeonatos fora do município, para as modalidades de Futsal e Lutas de Artes Marciais: JIU-JITSU, KICKBOXING E MUAY THAI.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1229/emenda_16_-_davi_-_copea.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1229/emenda_16_-_davi_-_copea.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, destina 50.00,00 (cinquenta mil reais) à Secretaria Municipal de Cultura para a aplicação em ações e eventos religiosos realizados pelo COPEA-Conselho de Pastores de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1230/emenda_17_-_davi_-_capsi.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1230/emenda_17_-_davi_-_capsi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao PL 142 LOA-2023_x000D_
 De iniciativa do vereador Davi Teixeira, destina 102.911,99 ( cento e dois mil e novecentos e onze, noventa e nove centavos) à Secretaria Municipal de Saúde, sendo 51.455.99 ( Cinquenta e um mil novecentos e onze e noventa e nove centavos), para a construção da sede própria Centro de Atenção Psicossocial-Infanto-juvenil CAPSI e, 51.455.99 ( Cinquenta e um mil novecentos e onze e noventa e nove centavos), para a construção de Unidade Básica de Saúde da Família no bairro Buriti.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1231/emenda_18_-_eladio_-_apae.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1232/emenda_19_-_eladio_-_apata.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1231/emenda_18_-_eladio_-_apae.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1232/emenda_19_-_eladio_-_apata.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, destina o valor de R$ 15.000,00 (quinze mil reais), para APATA - para os cuidar de cachorros em situação de rua.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1233/emenda_20_-_eladio_-_demutran.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1233/emenda_20_-_eladio_-_demutran.pdf</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1267/emenda_21_-_eladio_-_dreno_pluvial_parque_exposicao.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1267/emenda_21_-_eladio_-_dreno_pluvial_parque_exposicao.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, destina o valor de R$ 10.000,00 (dez mil reais) ao Sindicato Rural de Altamira para a realização dos serviços de Drenagem Pluvial na construção do novo Parque de Exposição de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1234/emenda_22_-_eladio_-_rampa_ubs_v._piauiense_e_ubs_bela_vista.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1234/emenda_22_-_eladio_-_rampa_ubs_v._piauiense_e_ubs_bela_vista.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eládio Farias, destina o valor de R$ 80.000,00 (oitenta mil reais), que serão destinados para construção de uma de acessibilidade, uma cozinha com seus utensílios como; geladeira, fogão, e o que se fizer necessário para mesma, a compra de centrais de ar, mesa para atendimentos, cadeiras para os usuários, dois computadores e duas impressoras para a Unidade Básica de Saúde da Agrovila Vale Piauiense. - R$ 22.911,99 (vinte e dois mil, novecentos e onze reais e noventa e nove centavos) que serão destinados para a compra de três computadores, uma impressora, cadeiras para usuários e alguns instrumentos odontológicos para Unidade de Saúde do bairro Bela Vista.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1235/emenda_23_-_dede_-_siralta.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1235/emenda_23_-_dede_-_siralta.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, destina o valor de R$ de 100.000,00 (cem mil reais), ao Sindicato Rural de Altamira -SIRALTA, como contribuição para a construção de uma unidade de Saúde junto ao novo Parque de Exposição de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1236/emenda_24_-_dede_-_rotary_club.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1236/emenda_24_-_dede_-_rotary_club.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, destina o valor de R$ R$ 20.000,00 (vinte mil reais), ao Rotary Club de Altamira, C.N.P.J nº 08.424.381/0001-48, entidade sem fins lucrativos, para aquisição de cadeira de rodas para á doação à pessoas carentes em Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1237/emenda_25_-_dede_-_ubs_buriti.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1237/emenda_25_-_dede_-_ubs_buriti.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, destina o valor de R$ 85.823,98 (oitenta e cinco mil, oitocentos e vinte três reais e noventa e oito centavos), para a construção da Unidade Básica de Saúde do bairro Buriti.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1238/emenda_26_-_tania_-_cultura_negra.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1239/emenda_27_-_tania_-_apata_-_abrigo.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1238/emenda_26_-_tania_-_cultura_negra.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1239/emenda_27_-_tania_-_apata_-_abrigo.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza destina o valor de R$ 50.000 (cinquenta mil reais) para Secretaria Municipal de Saúde, através da Associação de Proteção de Animais e do meio Ambiente de Altamira - APATA, CNPJ n.° 19.522 047/0001-43, para custear a construção do Abrigo de Animais.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1240/emenda_28-_tania_-_apae_-_pessoa_c_deficiencia.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1243/emenda_31_-_nelsinho_-_ps_nova_canaa_assurini.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1240/emenda_28-_tania_-_apae_-_pessoa_c_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1241/emenda_29_-_tania_-_rotary_capela_mortuaria.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1242/emenda_30_-_tania_-_upa_-_equipamentos.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1243/emenda_31_-_nelsinho_-_ps_nova_canaa_assurini.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, destina 205.823,98 (duzentos e cinco mil, oitocentos e vinte três e noventa e oito centavos), à Secretária Municipal de Saúde, para a construção de um Posto de Saúde na  Agrovila Canaã, no Assurini</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1244/emenda_32_-_tercio_-_med._ubs_cachoeira.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1244/emenda_32_-_tercio_-_med._ubs_cachoeira.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina 51.455,99(Cinquenta e Um Mil, Quatrocentos e Cinquenta e Cinco Reais e Noventa e Nove Centavos), aquisição de medicamentos para á Unidade Básica de Saúde do Distrito de Cachoeira da Serra.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1245/emenda_33_-_tercio_-_med._ubs_brasilia.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1245/emenda_33_-_tercio_-_med._ubs_brasilia.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina o valor R$ 51.455,99(cinquenta e um mil, quatrocentos e cinquenta e cinco reais e noventa e nove centavos), à Secretaria Municipal de Saúde, para a aquisição de equipamentos, materiais e medicações para UBS Brasília I e II.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1246/emenda_34_-_tercio_-_pecas_maq._cachoeira.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1246/emenda_34_-_tercio_-_pecas_maq._cachoeira.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina 51.455,99(Cinquenta e Um Mil, Quatrocentos e Cinquenta e Cinco Reais e Noventa e Nove Centavos), para aquisição de peças para os maquinários da Sub-Secretaria da Semovi do Distrito de Cachoeira da Serra.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1247/emenda_35_-_tercio_-_melhorias_abastecimento_ruc_laranjeiras.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1247/emenda_35_-_tercio_-_melhorias_abastecimento_ruc_laranjeiras.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, destina 51.455,99(Cinquenta e Um Mil, Quatrocentos e Cinquenta e Cinco Reais e Noventa e Nove Centavos), para a melhoria do sistema de abastecimento de água potável do Ruc Laranjeiras.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1248/emenda_36_-_palito_-_creche_ire_reck_-_castelo.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1251/emenda_39_-_olailton_-_const._sede_capsi_e_const._ubs_buriti.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1248/emenda_36_-_palito_-_creche_ire_reck_-_castelo.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1249/emenda_37_-_palito_-_med._ps_cachoeira.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1250/emenda_38_-_palito_med._ps_santa_luzia_-_castelo.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1251/emenda_39_-_olailton_-_const._sede_capsi_e_const._ubs_buriti.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho, destina 51.455 (cinquenta e um mil novecentos e onze reais e noventa e nove centavos), para a construção da sede própria do Centro de atenção psicossocial infanto juvenil-CAPSI.  _x000D_
 R$ 51.455,99 (cinquenta e um mil quatrocentos e cinquenta reais e noventa e nove centavos), para a construção da (USF, Buriti) Unidade Saúde da Família do bairro Buriti.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1252/emenda_40_-_olailton_-_agmalt.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1255/emenda_43_-_olailton_-_adepixx.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1252/emenda_40_-_olailton_-_agmalt.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1253/emenda_41_-_olailton_-_amora.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1254/emenda_42_-_olailton_-_aac.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1255/emenda_43_-_olailton_-_adepixx.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho, destina R$ 36.000,00 (trinta e seis mil reais), para a Associação Desportiva para p Deficiente Polo de Inclusão Xingu ADEPIX/PA, através da Secretária Municipal de Integração Social – SEMIS.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1256/emenda_44_-_thais_-_ubs_buriti.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1256/emenda_44_-_thais_-_ubs_buriti.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, destina o valor de R$ 40.000,00 (quarenta mil reais), para a construção da Unidade Básica de Saúde do Bairro Buriti.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1257/emenda_45_-_thais_-_apae_-_forro_apaexonado.pdf</t>
-[...14 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1262/emenda_50_-_fusca_-_reforma_emef_cristo_rei.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1257/emenda_45_-_thais_-_apae_-_forro_apaexonado.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1258/emenda_46_-_thais_-_apata_-_racao.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1259/emenda_47_-_thais_-_atendimento_capsi.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1260/emenda_48_-_thais_-_atend._educacional_especializado.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1261/emenda_49_-_thais_-_ambulancha_-_ilha_chicote.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1262/emenda_50_-_fusca_-_reforma_emef_cristo_rei.pdf</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1263/emenda_51_-_fusca_-_constr._ubs_trav._babaquara.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1263/emenda_51_-_fusca_-_constr._ubs_trav._babaquara.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, dentina o valor 142.911,99 ( cento e quarenta e dois mil, novecentos e onze reais e noventa e nove centavos) à Secretaria Municipal de Saúde, para a construção de uma Unidade de Saúde no travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1264/emenda_n54-assis-cupiuba.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1264/emenda_n54-assis-cupiuba.pdf</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1265/emenda_n53-assis-ass.liberdade.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1265/emenda_n53-assis-ass.liberdade.pdf</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>Chapa de Eleição</t>
   </si>
   <si>
     <t>Chapa vereador Silvano Fortunato da Silva, para concorrer à eleição da Mesa Diretora Executiva desta Casa, a realizar-se no dia 15 de dezembro de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -5811,67 +5811,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_n827-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_n829-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_n830-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_n832-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_n834-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_n835-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_n837-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_n841-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_n823-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_n824-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_n825-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_n826-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_n830-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_n835-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_n838-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_n839-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_n842-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_n828-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_n843-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_n847-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_n846-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_n845-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_n_852-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_n_868-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_870-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_n_865-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_n_858-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_n_861-22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_n_859-22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_n_860-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_n_864-22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_n_849-22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_n_853-22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_n_856-22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_n_857-22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_n_867-22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_n863-22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_872-22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_876-22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_881-22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_875-22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_n_888-22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_n_896-22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_n_899-22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_851-22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/860/indicacao_866-22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_869-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_873-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_877-22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_880-22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_n901-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_n902-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_n903-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_n904-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_n905-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_n906-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_n907-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_n908-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_n910-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_n911-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_n913-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_n914-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_n915-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_n916-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_n917-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_n918-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_n_885-22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_n_854-22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_n_892-22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_n_886-22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_n_887-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_n_889-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_n_890-22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_n_894-22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_n_895-22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_n887-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_n_891-22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_n921-22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_n922-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_n923-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_n924-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_n925-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_n926-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_n927-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_n928-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_n929-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_n930-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_n931-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_n934-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_n935-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_n942-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_n943-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_n941-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_n951-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_n952-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_n946-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_n947-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_n948-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_n949-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_n950-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_n_955-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_n956-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_n_954-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_959-22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_960-22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_961-22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_962-22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_963-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_964-22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_965-22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_973-22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_968-22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_969-22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_974-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_971-22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_n975-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_n979-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_n985-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_n976-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_n977-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_n978-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_n980-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/952/indicacao_n981-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_n982-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_n983-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_n984-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_n986-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_n989-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_n990-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_n993-22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n987-22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n988-22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_n1001-22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_n994-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/967/indicacao_n996-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_n997-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_n_1002-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_n_1003-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_n_1004-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_n_1005-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_n1006-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_n994-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_n1013-22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_n1009-22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_n1010-22.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_n1011-22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_n1012-22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_n1014-22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_n1015-22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_n1016-22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_n1019-22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_n1021-22..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_n1023-22.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_n1022-22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_n1024-22.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_n1032-22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_n1033-22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_n1026-22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/998/indicacao_n1027-22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_n1028-22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_n1029-22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_n1030-22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_n1034-22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_n1035-22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n1038-22.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_n1039-22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_n1040-22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n1025-22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_n1041-22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_n1042-22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_n1045-22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_n1046-22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_n1047-22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1016/indicacao_n1049-22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_n1048-22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_n1050-22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_n1051-22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_n1053-22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_n1054-22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_n1044-22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_n1061-22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n1060-22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_n1059-22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_n1063-22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_n1069-22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_n1071-22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_n1064-22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_n1066-22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_n1067-22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_n1070-22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_n1072-22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_n1073-22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_n1075-22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_n1074-22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_n1076-22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_n1081-22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_n1082-22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1050/indicacao_n1084-22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_n1085-22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_n1086-22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_n1087-22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_n1088-22.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_n1089-22_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1094/indicacao_n1105-22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1095/indicacao_n1098-22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1096/indicacao_n1097-22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1097/indicacao_n1136-22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_n1137-22.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_n1138-22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_n1139-22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_n1140-22.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_n1141-22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_n1142-22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_n1145-22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_n1146-22.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_n1148-22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_n1147-22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_n1149-22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1130/indicacao_n1180-22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_n1183-22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_n1184-22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1133/indicacao_n1173-22.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_n1174-22.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1135/indicacao_n1176-22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_n1177-22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_n1179-22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_n1181-22.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_n1182-22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_n1185-22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_n1186-22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_n1187-22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_n1197-22.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_n1196-22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_n1195-22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_n1192-22.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_n1191-22.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_n1188-22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_n1199-22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_n1190-22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1153/indicacao_n1198-22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1154/indicacao_n1189-22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1155/indicacao_1205-22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_1213-22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_1200-22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_1201-22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_1202-22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_1203-22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_1204-22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_1206-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_1207-22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_1208-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_1209-22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_1210-22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_1212-22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_1214-22.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_1234-22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_1235-22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_1215-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_1216-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_1217-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_1218-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_1219-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_1220-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_1221-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1179/indicacao_1222-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_1223-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_1224-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1182/indicacao_1225-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1183/indicacao_1238-22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_1241-22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_1233-22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1187/indicacao_1226-22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_1227-22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1189/indicacao_1228-22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_1229-22.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_1230-22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_1231-22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1193/indicacao_1232-22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1194/indicacao_1236-22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_1237-22.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_1239-22.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_1243-22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1198/indicacao_1244-22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_n1252-22.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_n1260-22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1202/indicacao_n1245-22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_n1246-22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_n1247-22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_n1248-22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1206/indicacao_n1249-22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_n1250-22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1208/indicacao_n1251-22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1209/indicacao_n1253-22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1210/indicacao_n1257-22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_n1259-22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_1273-22_conj..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_1277-22.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_1281-22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_1336-22.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_1337-22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_1338-22_18.10.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_1339-22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_1340-22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_1341-22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1274/indicacao_1342-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1275/indicacao_1343-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1279/indicacao_1270-22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1280/indicacao_1269-22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1281/indicacao_1267-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1282/indicacao_1266-22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1283/indicacao_1265-22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1284/indicacao_1262-22.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1285/indicacao_1261-22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1286/indicacao_1263-22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1287/indicacao_1268-22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_1264-22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_1255-22.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_1272-22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1291/indicacao_1271-22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1292/indicacao_1274-22.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1293/indicacao_1282-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1294/indicacao_1276-22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_1275-22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_1278-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1297/indicacao_1279-22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1298/indicacao_1349-22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1300/indicacao_1351-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1301/indicacao_1353-22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1302/indicacao_1355-22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1303/indicacao_1356-22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_1357-22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1305/indicacao_1359-22.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_em_conj_1360-22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_1361-22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_1362-22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_1363-22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1311/indicacao_1365-22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_1366-22.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_1367-22.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_1368-22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1315/indicacao_1369-22.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_1370-22.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_1371-22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1318/indicacao_1372-22.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_1373-22.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1320/indicacao_1374-22.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1321/indicacao_1375-22.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_1376-22.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_1377-22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_1378-22.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1325/indicacao_1379-22.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1326/indicacao_1380-22.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1327/indicacao_1381-22.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1328/indicacao_1382-22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1329/indicacao_1383-22.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1330/indicacao_1384-22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1331/indicacao_1346-22.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1332/indicacao_1347-22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1333/indicacao_1348-22.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1334/indicacao_1352-22.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1335/indicacao_1354-22.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1336/indicacao_1358-22.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1337/indicacao_1385-22.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1338/indicacao_1386-22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1339/indicacao_1387-22.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1340/indicacao_1388-22.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1341/indicacao_1389-22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1342/indicacao_n1390-22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1343/indicacao_n1391-22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1344/indicacao_n1392-22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_n1393-22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_n1394-22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_n1396-22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_n1397-22.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_n1398-22.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1351/indicacao_n1399-22.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1352/indicacao_n1400-22.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1353/indicacao_n1401-22.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1354/indicacao_n1402-22.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1355/indicacao_n1403-22.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1356/indicacao_n1404-22.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1358/indicacao_n1406-22.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1359/indicacao_n1407-22.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1360/indicacao_n1408-22.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_1409-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1362/indicacao_1410-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1363/indicacao_1411-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1364/indicacao_1412-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1365/indicacao_1413-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1366/indicacao_1414-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1367/indicacao_1415-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1368/indicacao_1416-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1370/indicacao_1418-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1371/indicacao_1419-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_1420-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1373/indicacao_1421-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1374/indicacao_1422-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1375/indicacao_1423-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1376/indicacao_1424-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_n_1._1435-22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_n._1436-23.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_1437-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1391/indic.1439-22.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1392/lndic_1440-23.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_n953-22.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/828/mocao_n32-22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/835/mocao_n_33-22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/886/mocao_n_35-22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/928/mocao_n36-22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/974/mocao_n_38-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/976/mocao_n039-22.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/987/mocao_n40-22.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1007/mocao_n41-22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1041/mocao_42-22.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1047/mocao_n_44-22.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1119/mocao_45-22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1129/mocao_n48-22.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1143/mocao_n_49-22.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1156/mocao_50-22.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1186/mocao_52-22.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1347/mocao_54-22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1357/mocao_55-22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_n_7-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1023/requerimento_n02-22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_n912-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_n1000-22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1299/indicacao_1350-22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/815/pedido_de_informacao_n_11-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/830/pedido_de_informacao_n_12-2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/839/pedido_de_informacao_n_013-22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/865/pedido_de_inf_014-22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/866/pedido_de_informacao_n015-2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/867/pedido_de_informacao_n015-2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_de_informacao_n17-2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/938/pedido_de_informacao_n_20-22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/963/pedido_de_informacao_n22-22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/964/pedido_de_informacao_n23-22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/979/pedido_de_informacao_n24-22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/995/pedido_de_informacao_n25-22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1014/pedido_de_informacao_n26-22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1144/pedido_de_informacao_n28-22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1369/pedido_de_informacao_29-22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/898/pedido_de_informacao_n16-2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/924/pedido_de_informacao_n19-2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/925/pedido_de_informacao_n18-2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_de_informacao_n27-22.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1043/emenda_impositiva_01-22.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1044/emenda_impositiva_02-22.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1045/emenda_impositiva_03-22.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1046/emenda_impositiva_04-22.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1056/emenda_impositiva_05-22.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1057/emenda_impositiva_06-22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1108/emenda_impositiva_07-22.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1059/emenda_impositiva_09-22.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1060/emenda_impositiva_10-22.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1061/emenda_impositiva_11-22.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1062/emenda_impositiva_12-22.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1063/emenda_impositiva_13-22.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1064/emenda_impositiva_14-22.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1109/emenda_impositiva_15-22.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1065/emenda_impositiva_16-22.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1092/emenda_impositiva_44-22.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1093/emenda_impositiva_45-22.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1107/emenda_impositiva_46-22.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1220/emenda_001_-_silvano_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1215/emenda_002_-_silvano_-_quadra_esporte_sudam_ii.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1221/emenda_003_-_silvano_-_inst._desenhando_futuro.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1216/emenda_004_-_enf._jaime_-_saude_itinerante.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1266/emenda_005_-_enf._jaime_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1217/emenda_006_-_enf._jaime_-_inst._desenhando_futuro.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1218/emenda_007_-_socorro_carmo_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1219/emenda_008_-_socorro_carmo_-apae.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1222/emenda_009_-_socorro_carmo_-_capsi.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1223/emenda_010_-_roni_-_festival_folclorico.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1224/emenda_011_-_roni_-_copea.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1225/emenda_12_-_roni_-_medicamento_castelo_e_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1226/emenda_13_-_roni_-_aibelt.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1227/brnb42200422d8a_014546.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1228/emenda_15_-_davi_-_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1229/emenda_16_-_davi_-_copea.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1230/emenda_17_-_davi_-_capsi.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1231/emenda_18_-_eladio_-_apae.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1232/emenda_19_-_eladio_-_apata.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1233/emenda_20_-_eladio_-_demutran.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1267/emenda_21_-_eladio_-_dreno_pluvial_parque_exposicao.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1234/emenda_22_-_eladio_-_rampa_ubs_v._piauiense_e_ubs_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1235/emenda_23_-_dede_-_siralta.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1236/emenda_24_-_dede_-_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1237/emenda_25_-_dede_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1238/emenda_26_-_tania_-_cultura_negra.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1239/emenda_27_-_tania_-_apata_-_abrigo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1240/emenda_28-_tania_-_apae_-_pessoa_c_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1241/emenda_29_-_tania_-_rotary_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1242/emenda_30_-_tania_-_upa_-_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1243/emenda_31_-_nelsinho_-_ps_nova_canaa_assurini.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1244/emenda_32_-_tercio_-_med._ubs_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1245/emenda_33_-_tercio_-_med._ubs_brasilia.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1246/emenda_34_-_tercio_-_pecas_maq._cachoeira.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1247/emenda_35_-_tercio_-_melhorias_abastecimento_ruc_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1248/emenda_36_-_palito_-_creche_ire_reck_-_castelo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1249/emenda_37_-_palito_-_med._ps_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1250/emenda_38_-_palito_med._ps_santa_luzia_-_castelo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1251/emenda_39_-_olailton_-_const._sede_capsi_e_const._ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1252/emenda_40_-_olailton_-_agmalt.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1253/emenda_41_-_olailton_-_amora.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1254/emenda_42_-_olailton_-_aac.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1255/emenda_43_-_olailton_-_adepixx.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1256/emenda_44_-_thais_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1257/emenda_45_-_thais_-_apae_-_forro_apaexonado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1258/emenda_46_-_thais_-_apata_-_racao.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1259/emenda_47_-_thais_-_atendimento_capsi.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1260/emenda_48_-_thais_-_atend._educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1261/emenda_49_-_thais_-_ambulancha_-_ilha_chicote.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1262/emenda_50_-_fusca_-_reforma_emef_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1263/emenda_51_-_fusca_-_constr._ubs_trav._babaquara.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1264/emenda_n54-assis-cupiuba.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1265/emenda_n53-assis-ass.liberdade.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_n827-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_n829-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_n830-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_n832-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_n834-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_n835-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_n837-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_n841-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_n823-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_n824-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_n825-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_n826-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_n830-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_n835-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_n838-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_n839-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/825/indicacao_n842-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_n828-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_n843-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_n847-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_n846-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_n845-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_n_852-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_n_868-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_870-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_n_865-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_n_858-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_n_861-22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_n_859-22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_n_860-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_n_864-22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_n_849-22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_n_853-22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_n_856-22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_n_857-22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_n_867-22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_n863-22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_872-22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_876-22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_881-22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_875-22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_n_888-22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_n_896-22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_n_899-22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_851-22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/860/indicacao_866-22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_869-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_873-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_877-22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_880-22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_n901-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_n902-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_n903-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_n904-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_n905-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_n906-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_n907-2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_n908-2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_n910-2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_n911-2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_n913-2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_n914-2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_n915-2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_n916-2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_n917-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_n918-2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_n_885-22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_n_854-22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_n_892-22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_n_886-22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_n_887-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_n_889-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_n_890-22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_n_894-22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_n_895-22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_n887-2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_n_891-22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_n921-22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_n922-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/901/indicacao_n923-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/902/indicacao_n924-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/903/indicacao_n925-2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/904/indicacao_n926-2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/905/indicacao_n927-2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/906/indicacao_n928-2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/907/indicacao_n929-2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/908/indicacao_n930-2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/909/indicacao_n931-2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_n934-2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_n935-2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_n942-2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_n943-2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/916/indicacao_n941-2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/917/indicacao_n951-2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_n952-2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/919/indicacao_n946-2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_n947-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_n948-2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_n949-2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_n950-2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_n_955-2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_n956-2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_n_954-2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_959-22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_960-22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_961-22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_962-22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_963-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/936/indicacao_964-22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/937/indicacao_965-22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/939/indicacao_973-22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/941/indicacao_968-22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/942/indicacao_969-22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/943/indicacao_974-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/944/indicacao_971-22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/945/indicacao_n975-2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/946/indicacao_n979-2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/947/indicacao_n985-2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/948/indicacao_n976-2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/949/indicacao_n977-2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/950/indicacao_n978-2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/951/indicacao_n980-2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/952/indicacao_n981-2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/953/indicacao_n982-2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/954/indicacao_n983-2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/955/indicacao_n984-2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/957/indicacao_n986-2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/958/indicacao_n989-2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_n990-2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/960/indicacao_n993-22.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/961/indicacao_n987-22.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/962/indicacao_n988-22.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/965/indicacao_n1001-22.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/966/indicacao_n994-2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/967/indicacao_n996-2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/968/indicacao_n997-2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/969/indicacao_n_1002-2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_n_1003-2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_n_1004-2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_n_1005-2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_n1006-2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_n994-2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/978/indicacao_n1013-22.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_n1009-22.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_n1010-22.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_n1011-22.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_n1012-22.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_n1014-22.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_n1015-22.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_n1016-22.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_n1019-22.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/990/indicacao_n1021-22..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/991/indicacao_n1023-22.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/992/indicacao_n1022-22.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/993/indicacao_n1024-22.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/994/indicacao_n1032-22.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_n1033-22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/997/indicacao_n1026-22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/998/indicacao_n1027-22.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_n1028-22.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_n1029-22.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_n1030-22.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_n1034-22.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_n1035-22.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_n1038-22.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_n1039-22.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_n1040-22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_n1025-22.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_n1041-22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_n1042-22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_n1045-22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1012/indicacao_n1046-22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1013/indicacao_n1047-22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1016/indicacao_n1049-22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1017/indicacao_n1048-22.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1018/indicacao_n1050-22.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1019/indicacao_n1051-22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1020/indicacao_n1053-22.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1021/indicacao_n1054-22.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1025/indicacao_n1044-22.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1026/indicacao_n1061-22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1027/indicacao_n1060-22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1028/indicacao_n1059-22.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1029/indicacao_n1063-22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1031/indicacao_n1069-22.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_n1071-22.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1033/indicacao_n1064-22.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1034/indicacao_n1066-22.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1035/indicacao_n1067-22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1036/indicacao_n1070-22.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1037/indicacao_n1072-22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1038/indicacao_n1073-22.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1039/indicacao_n1075-22.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1040/indicacao_n1074-22.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1042/indicacao_n1076-22.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1048/indicacao_n1081-22.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1049/indicacao_n1082-22.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1050/indicacao_n1084-22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1051/indicacao_n1085-22.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1052/indicacao_n1086-22.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1053/indicacao_n1087-22.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1054/indicacao_n1088-22.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1055/indicacao_n1089-22_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1094/indicacao_n1105-22.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1095/indicacao_n1098-22.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1096/indicacao_n1097-22.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1097/indicacao_n1136-22.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1098/indicacao_n1137-22.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1099/indicacao_n1138-22.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1100/indicacao_n1139-22.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1101/indicacao_n1140-22.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1102/indicacao_n1141-22.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1103/indicacao_n1142-22.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1105/indicacao_n1145-22.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1106/indicacao_n1146-22.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1120/indicacao_n1148-22.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1121/indicacao_n1147-22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1122/indicacao_n1149-22.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1130/indicacao_n1180-22.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1131/indicacao_n1183-22.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1132/indicacao_n1184-22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1133/indicacao_n1173-22.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1134/indicacao_n1174-22.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1135/indicacao_n1176-22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1136/indicacao_n1177-22.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1137/indicacao_n1179-22.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1138/indicacao_n1181-22.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1139/indicacao_n1182-22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1140/indicacao_n1185-22.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1141/indicacao_n1186-22.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1142/indicacao_n1187-22.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1145/indicacao_n1197-22.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1146/indicacao_n1196-22.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1147/indicacao_n1195-22.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1148/indicacao_n1192-22.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_n1191-22.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_n1188-22.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_n1199-22.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_n1190-22.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1153/indicacao_n1198-22.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1154/indicacao_n1189-22.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1155/indicacao_1205-22.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_1213-22.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1158/indicacao_1200-22.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1159/indicacao_1201-22.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_1202-22.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1161/indicacao_1203-22.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_1204-22.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1163/indicacao_1206-22.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1164/indicacao_1207-22.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1165/indicacao_1208-22.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1166/indicacao_1209-22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1167/indicacao_1210-22.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1168/indicacao_1212-22.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1169/indicacao_1214-22.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1170/indicacao_1234-22.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1171/indicacao_1235-22.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1172/indicacao_1215-2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1173/indicacao_1216-2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1174/indicacao_1217-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1175/indicacao_1218-2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1176/indicacao_1219-2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_1220-2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_1221-2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1179/indicacao_1222-2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1180/indicacao_1223-2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1181/indicacao_1224-2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1182/indicacao_1225-2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1183/indicacao_1238-22.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1184/indicacao_1241-22.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1185/indicacao_1233-22.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1187/indicacao_1226-22.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_1227-22.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1189/indicacao_1228-22.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1190/indicacao_1229-22.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_1230-22.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1192/indicacao_1231-22.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1193/indicacao_1232-22.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1194/indicacao_1236-22.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1195/indicacao_1237-22.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1196/indicacao_1239-22.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1197/indicacao_1243-22.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1198/indicacao_1244-22.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1200/indicacao_n1252-22.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1201/indicacao_n1260-22.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1202/indicacao_n1245-22.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1203/indicacao_n1246-22.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_n1247-22.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_n1248-22.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1206/indicacao_n1249-22.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_n1250-22.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1208/indicacao_n1251-22.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1209/indicacao_n1253-22.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1210/indicacao_n1257-22.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1211/indicacao_n1259-22.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1212/indicacao_1273-22_conj..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1213/indicacao_1277-22.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1214/indicacao_1281-22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1268/indicacao_1336-22.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1269/indicacao_1337-22.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1270/indicacao_1338-22_18.10.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1271/indicacao_1339-22.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1272/indicacao_1340-22.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1273/indicacao_1341-22.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1274/indicacao_1342-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1275/indicacao_1343-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1279/indicacao_1270-22.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1280/indicacao_1269-22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1281/indicacao_1267-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1282/indicacao_1266-22.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1283/indicacao_1265-22.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1284/indicacao_1262-22.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1285/indicacao_1261-22.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1286/indicacao_1263-22.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1287/indicacao_1268-22.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1288/indicacao_1264-22.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1289/indicacao_1255-22.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1290/indicacao_1272-22.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1291/indicacao_1271-22.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1292/indicacao_1274-22.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1293/indicacao_1282-22.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1294/indicacao_1276-22.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1295/indicacao_1275-22.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1296/indicacao_1278-22.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1297/indicacao_1279-22.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1298/indicacao_1349-22.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1300/indicacao_1351-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1301/indicacao_1353-22.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1302/indicacao_1355-22.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1303/indicacao_1356-22.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1304/indicacao_1357-22.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1305/indicacao_1359-22.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1306/indicacao_em_conj_1360-22.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1307/indicacao_1361-22.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1308/indicacao_1362-22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1309/indicacao_1363-22.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1311/indicacao_1365-22.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1312/indicacao_1366-22.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1313/indicacao_1367-22.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1314/indicacao_1368-22.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1315/indicacao_1369-22.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1316/indicacao_1370-22.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1317/indicacao_1371-22.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1318/indicacao_1372-22.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1319/indicacao_1373-22.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1320/indicacao_1374-22.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1321/indicacao_1375-22.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1322/indicacao_1376-22.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1323/indicacao_1377-22.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1324/indicacao_1378-22.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1325/indicacao_1379-22.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1326/indicacao_1380-22.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1327/indicacao_1381-22.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1328/indicacao_1382-22.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1329/indicacao_1383-22.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1330/indicacao_1384-22.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1331/indicacao_1346-22.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1332/indicacao_1347-22.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1333/indicacao_1348-22.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1334/indicacao_1352-22.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1335/indicacao_1354-22.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1336/indicacao_1358-22.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1337/indicacao_1385-22.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1338/indicacao_1386-22.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1339/indicacao_1387-22.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1340/indicacao_1388-22.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1341/indicacao_1389-22.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1342/indicacao_n1390-22.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1343/indicacao_n1391-22.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1344/indicacao_n1392-22.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1345/indicacao_n1393-22.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1346/indicacao_n1394-22.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1348/indicacao_n1396-22.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1349/indicacao_n1397-22.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1350/indicacao_n1398-22.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1351/indicacao_n1399-22.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1352/indicacao_n1400-22.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1353/indicacao_n1401-22.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1354/indicacao_n1402-22.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1355/indicacao_n1403-22.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1356/indicacao_n1404-22.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1358/indicacao_n1406-22.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1359/indicacao_n1407-22.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1360/indicacao_n1408-22.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1361/indicacao_1409-2022.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1362/indicacao_1410-2022.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1363/indicacao_1411-2022.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1364/indicacao_1412-2022.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1365/indicacao_1413-2022.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1366/indicacao_1414-2022.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1367/indicacao_1415-2022.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1368/indicacao_1416-2022.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1370/indicacao_1418-2022.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1371/indicacao_1419-2022.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1372/indicacao_1420-2022.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1373/indicacao_1421-2022.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1374/indicacao_1422-2022.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1375/indicacao_1423-2022.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1376/indicacao_1424-2022.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1387/indicacao_n_1._1435-22.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1388/indicacao_n._1436-23.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1389/indicacao_1437-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1391/indic.1439-22.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1392/lndic_1440-23.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_n953-22.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/828/mocao_n32-22.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/835/mocao_n_33-22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/886/mocao_n_35-22.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/928/mocao_n36-22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/974/mocao_n_38-2022.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/976/mocao_n039-22.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/987/mocao_n40-22.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1007/mocao_n41-22.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1041/mocao_42-22.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1047/mocao_n_44-22.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1119/mocao_45-22.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1129/mocao_n48-22.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1143/mocao_n_49-22.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1156/mocao_50-22.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1186/mocao_52-22.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1347/mocao_54-22.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1357/mocao_55-22.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_n_7-2022.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1023/requerimento_n02-22.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_n912-2022.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_n1000-22.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1299/indicacao_1350-22.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/815/pedido_de_informacao_n_11-2022.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/830/pedido_de_informacao_n_12-2022.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/839/pedido_de_informacao_n_013-22.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/865/pedido_de_inf_014-22.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/866/pedido_de_informacao_n015-2022.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/867/pedido_de_informacao_n015-2022.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/910/pedido_de_informacao_n17-2022.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/938/pedido_de_informacao_n_20-22.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/963/pedido_de_informacao_n22-22.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/964/pedido_de_informacao_n23-22.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/979/pedido_de_informacao_n24-22.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/995/pedido_de_informacao_n25-22.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1014/pedido_de_informacao_n26-22.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1144/pedido_de_informacao_n28-22.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1369/pedido_de_informacao_29-22.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/898/pedido_de_informacao_n16-2022.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/924/pedido_de_informacao_n19-2022.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/925/pedido_de_informacao_n18-2022.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1022/pedido_de_informacao_n27-22.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1043/emenda_impositiva_01-22.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1044/emenda_impositiva_02-22.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1045/emenda_impositiva_03-22.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1046/emenda_impositiva_04-22.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1056/emenda_impositiva_05-22.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1057/emenda_impositiva_06-22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1108/emenda_impositiva_07-22.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1059/emenda_impositiva_09-22.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1060/emenda_impositiva_10-22.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1061/emenda_impositiva_11-22.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1062/emenda_impositiva_12-22.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1063/emenda_impositiva_13-22.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1064/emenda_impositiva_14-22.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1109/emenda_impositiva_15-22.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1065/emenda_impositiva_16-22.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1092/emenda_impositiva_44-22.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1093/emenda_impositiva_45-22.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1107/emenda_impositiva_46-22.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1220/emenda_001_-_silvano_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1215/emenda_002_-_silvano_-_quadra_esporte_sudam_ii.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1221/emenda_003_-_silvano_-_inst._desenhando_futuro.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1216/emenda_004_-_enf._jaime_-_saude_itinerante.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1266/emenda_005_-_enf._jaime_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1217/emenda_006_-_enf._jaime_-_inst._desenhando_futuro.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1218/emenda_007_-_socorro_carmo_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1219/emenda_008_-_socorro_carmo_-apae.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1222/emenda_009_-_socorro_carmo_-_capsi.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1223/emenda_010_-_roni_-_festival_folclorico.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1224/emenda_011_-_roni_-_copea.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1225/emenda_12_-_roni_-_medicamento_castelo_e_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1226/emenda_13_-_roni_-_aibelt.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1227/brnb42200422d8a_014546.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1228/emenda_15_-_davi_-_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1229/emenda_16_-_davi_-_copea.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1230/emenda_17_-_davi_-_capsi.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1231/emenda_18_-_eladio_-_apae.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1232/emenda_19_-_eladio_-_apata.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1233/emenda_20_-_eladio_-_demutran.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1267/emenda_21_-_eladio_-_dreno_pluvial_parque_exposicao.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1234/emenda_22_-_eladio_-_rampa_ubs_v._piauiense_e_ubs_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1235/emenda_23_-_dede_-_siralta.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1236/emenda_24_-_dede_-_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1237/emenda_25_-_dede_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1238/emenda_26_-_tania_-_cultura_negra.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1239/emenda_27_-_tania_-_apata_-_abrigo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1240/emenda_28-_tania_-_apae_-_pessoa_c_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1241/emenda_29_-_tania_-_rotary_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1242/emenda_30_-_tania_-_upa_-_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1243/emenda_31_-_nelsinho_-_ps_nova_canaa_assurini.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1244/emenda_32_-_tercio_-_med._ubs_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1245/emenda_33_-_tercio_-_med._ubs_brasilia.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1246/emenda_34_-_tercio_-_pecas_maq._cachoeira.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1247/emenda_35_-_tercio_-_melhorias_abastecimento_ruc_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1248/emenda_36_-_palito_-_creche_ire_reck_-_castelo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1249/emenda_37_-_palito_-_med._ps_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1250/emenda_38_-_palito_med._ps_santa_luzia_-_castelo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1251/emenda_39_-_olailton_-_const._sede_capsi_e_const._ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1252/emenda_40_-_olailton_-_agmalt.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1253/emenda_41_-_olailton_-_amora.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1254/emenda_42_-_olailton_-_aac.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1255/emenda_43_-_olailton_-_adepixx.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1256/emenda_44_-_thais_-_ubs_buriti.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1257/emenda_45_-_thais_-_apae_-_forro_apaexonado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1258/emenda_46_-_thais_-_apata_-_racao.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1259/emenda_47_-_thais_-_atendimento_capsi.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1260/emenda_48_-_thais_-_atend._educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1261/emenda_49_-_thais_-_ambulancha_-_ilha_chicote.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1262/emenda_50_-_fusca_-_reforma_emef_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1263/emenda_51_-_fusca_-_constr._ubs_trav._babaquara.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1264/emenda_n54-assis-cupiuba.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2022/1265/emenda_n53-assis-ass.liberdade.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H591"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="240.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>