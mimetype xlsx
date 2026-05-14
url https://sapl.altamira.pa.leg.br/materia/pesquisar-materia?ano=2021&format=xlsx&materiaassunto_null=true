--- v0 (2026-02-11)
+++ v1 (2026-05-14)
@@ -51,7440 +51,7440 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_n_001_-_2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_n_001_-_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve sugere à  Mesa Diretora, ouvida o augusto e soberano Plenário,Na forma Regimental, que INDIQUE ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar estudos com vistas construir em CONCRETO ARMADO, as seguintes pontes ao longo da Rodovia Transassurini, na Gleba Assurini :_x000D_
 _x000D_
 - Ponte próximo ao lote do senhor Zeca da Saúde:_x000D_
 - Ponte próximo ao lote do senhor Nelson;_x000D_
 - Ponte próximo ao lote do senhor Manoelzinho e;_x000D_
 - Ponte próximo ao lote do senhor Mozart.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Nelsinho Campeiro</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_n_002-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_n_002-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que estar subscreve sugere a mesa Diretora, ouvido o augusto e soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito municipal, através da Secretaria municipal de Planejamento, realizar estudos com vistas construir um Porto Hidroviário ao lado direito do Rio Xingu, Porto do Assurini, a qual deverá disponibilizar de BOXs para acomodar os vendedores que comercializam seus produtos e também de área coberta para que as pessoas possam aguardar a travessia da balsa.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_n._004-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_n._004-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve e sugere á Mesa Diretora, ouvida o augusto e soberano Plenário, Na forma Regimental, que INDIQUE ao excelentíssimo senhor Claudomiro Gomes -Prefeito Municipal, através da secretaria competente, realizar estudos com vistas definir os limites topográficos, como também as providências necessárias para implantação do Distrito do Assurini, o qual foi criado através da Lei Municipal n.° 3.166/2012, pela então Prefeita Odileida Sampaio.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Enfermeiro Jaime</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_n_005-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_n_005-2021.pdf</t>
   </si>
   <si>
     <t>Indico á Mesa Dirtora ouvido o Augusto e Soberano Plenário, na forma regimental, oficie-se ao excelentíssimo senhor GOVERNADOR DO ESTADO DO PARÁ HÉLDER BARBALHO que providencie a ampliação da oferta de leitos de UTI no Hospital Regional Público da Transamazônica.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_n_006-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_n_006-2021.pdf</t>
   </si>
   <si>
     <t>Indico á Mesa Diretora ouvido o Augusto e Soberano Plenário, na forma regimental, oficie-se ao senhor  WALDECIR ARANHA MAIA JÚNIOR, SECRETÁRIO MUNICIPAL DE PLANEJAMENTO, para que seja construído uma rotatória no encontro da Rodovia Transamazônica com a Avenida Jader Barbalho, no km 04, bem como sinalização horizontal e vertical na referida localidade.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_n007-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_n007-2021.pdf</t>
   </si>
   <si>
     <t>Indico á Mesa Diretora ouvido o Augusto e Soberano Plenário,na forma regimental, oficie-se  o excelentíssimo senhor MINISTRO DE ESTADO DA INFRAESTRUTURA , TARCÍSIO GOMES DE FREITAS , que mobilize esforços do Governo Federal, via DNIT, no sentido do que seja realizada a duplicação da BR-230,no perímetro urbano da cidade de Altamira,no Pará.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Roni Heck</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_n_009.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_n_009.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Excelentíssimas Senhora Vereadoras e_x000D_
 Excelentíssimo Senhores Vereadores_x000D_
 _x000D_
 O Vereador que esta subscreve, fundamentado nas disposições contidas no Regimento Interno desta casa, indico que após deliberação do Plenário, á Mesa Diretora encaminhe a presente matéria ao Exmo. Sr Claudomiro Gomes -Prefeito Municipal, através da secretaria competente, indica a aquisição de uma ambulância destinada a Vila Canópus.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_n_010-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_n_010-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Excelentíssimas Senhora Vereadoras e_x000D_
 Excelentíssimo Senhores Vereadores_x000D_
 _x000D_
 O Vereador que esta subscreve,Fundamentado nas disposições contidas no Regimento Interno desta casa, indico que após deliberação do Plenário, á Mesa Diretora encaminhe a presente matéria ao Exmo . Sr Claudomiro Gomes - Prefeito Municipal, através da secretaria competente, realize a construção de uma USB (Unidade Básica de Saúde) na Vila Canópus .</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_n0011-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_n0011-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Excelentíssimas Senhora Vereadoras e_x000D_
 Excelentíssimo Senhores Vereadores_x000D_
 _x000D_
 O Vereador que esta subscreve,Fundamentado nas disposições contidas no Regimento Interno desta casa,indico que após deliberação do Plenário ,á Mesa Diretora encaminhe a presente matéria ao Exmo . Sr Claudomiro Gomes -Prefeito Municipal ,através da secretaria competente, Realizar os serviços de revitalização,calçamento com rede de drenagem e meio fio e pavimentação asfáltica da Avenida Santo Antônio ,no Distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Assis Cunha</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_n_000012-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_n_000012-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa ,Ouvido o Augusto e Soberano Plenário, na forma Regimental,oficie-se ao Excelentíssimo senhor Claudomiro Gomes da Silva-Prefeito Municipal de Altamira ,no sentido de determinar ao setor competente,REALIZAR SERVIÇO DE CALÇADA CIDADÃ COM ACESSIBILIDADE NA RUA ACESSO 03 ATÉ A RUA ACESSO 04 NO BAIRRO LIBERDADE.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n_000013_-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n_000013_-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa ,Ouvido o Augusto e Soberano Plenário, na forma Regimental,oficie-se ao Excelentíssimo senhor Claudomiro Gomes da Silva - DD. Prefeito Municipal de Altamira ,no sentido de determinar ao setor competente, a PAVIMENTAÇÃO ASFÁLTICA OU BLOQUETEAMENTO ,COM INFRAESTRUTURA, CALÇAMENTO, LINHA D'AGUA, GALERIA PLUVIAL E ACESSIBILIDADE. NA RUA  A, RUA B e RUA C . BAIRRO LIBERDADE.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_n_0015-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_n_0015-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem com devida vênia, indicar ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, realizar o serviço de encascalhamento e terraplanagem na rua Raimundo Lobato, bairro Dom Lorenzo.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_n_0016-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_n_0016-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve , vem com devida vênia , indicar ao Excelentíssimo Senhor Claudomiro Gomes -Prefeito Municipal de Altamira/PA, através da Secretaria competente, realizar o serviço de limpeza das galerias, bocas de lobo e desentupimento de bueiros, para a melhoria do escoamento das águas pluviais da rua 07, Bairro Sudam II.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Eládio Lampeão</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_n_0018-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_n_0018-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve sugere á Mesa Diretora ,Ouvido o Augusto e Soberano Plenário, na forma Regimental, que INDIQUE ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal  de Altamira, para que através da Secretaria Competente, que faça a recuperação asfáltica da Avenida Circulação Perimentral, que dá acesso ao supermercado Mix Matheus.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_n_0019-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_n_0019-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Senhoras e Senhores Vereadores,_x000D_
 _x000D_
 _x000D_
 Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de determina, a Sec. de Saúde intensifique ações de comando de saúde com atendimentos médicos na zona rural, na princesa do Xingu, Serrinha e Vale Piauiense.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Davi Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_0021-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_0021-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Senhoras e Senhores Vereadores_x000D_
 _x000D_
  Excelentíssimo senhor Prefeito de Altamira, Claudomiro Gomes, que através da Secretária Municipal de Obras, Viação e Infraestrutura, realizar os serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento e calçamento da Rua SALÚ DE ALMEIDA - JARDIM IND I.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>João do Fusca</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_n_0023-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_n_0023-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Excelentíssimos Senhores Vereadores, (as)_x000D_
  _x000D_
   Indico ao Excelentíssimo  Senhor Prefeito Municipal de Altamira  Claudomiro Gomes, através da Secretária Competente que viabilizar a continuação da pavimentação asfáltica na Rodovia Transassurini no trecho entre a Propriedade do DR. ALZITO até a comunidade 04 (Quatro Bocas), no Assurini.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_n_0026-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_n_0026-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo senhor Prefeito de Altamira, Claudomiro Gomes, que através da Secretária Municipal de Obras, Viação e Obras, e Infraestrutura, realizar os serviços de revitalização, ligação de água e esgoto, asfaltamento e calçamento da Rua Dois, entre acesso Um e Rua Três - PAIXÃO DE CRISTO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_n_0031-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_n_0031-2021.pdf</t>
   </si>
   <si>
     <t>Indico ao executivo Municipal, em nome do Prefeito Claudomiro Gomes, Realizar o serviço de limpeza no calçadão de caminhadas da Avenida João Paulo II ( Pista de acesso ao Aeroporto).</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_n_0032-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_n_0032-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor José Priante - Deputado Federal para destinar recurso para aquisição de um veículo para apoio a Assistência Social no Município, através de Emenda Parlamentar de sua autoria.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_0020-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_0020-2021.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Senhoras e Senhores Vereadores_x000D_
  _x000D_
 Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de determina, que a SEC. COMPETENTE REALIZE A AÇÃO DE TAPA BURACO NA AVENIDA BRIGADEIRO EDUARDO GOMES.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_0022-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_0022-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
  Excelentíssimos Senhores Vereadores(as)_x000D_
  _x000D_
  Excelentíssimo Senhor  Claudomiro Gomes - Prefeito Municipal de Altamira, que determine à Sec. Municipal de Obras, Viação e Infraestrutura, a Realização dos Serviços de Saneamento Básico, Calçamento, Meio - Fio, Blokreteamento ou Asfaltamento, na Rua Paraiso Bairro Santa Ana.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_0025-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_0025-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Claudomiro Gomes -Prefeito Municipal de Altamira/PA , através da Secretaria competente, realizar o serviços de Asfalto, linha d'água, calçadas e meios fio, na Rua 05 Loteamento Parque Ipê Bairro Bela Vista.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_n_0024-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_n_0024-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, realizar o Serviço  de Reforma do Centro de Diagnóstico e CTA localizado na Rua Av. Brigadeiro Eduardo Gomes.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Enf°. Tércio Brito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_n_0027-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_n_0027-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, disponibizar para a população de Altamira em geral, as especialiades médicas, tais como: Ortopedia, Cirurgião Vascular e Pneumologia.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_n_0028-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_n_0028-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, disponibilizar urgentemente o retorno das Cirurgias Eletivas no Município de Altamira.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Juarez Giachini - Palito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_n_0030-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_n_0030-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que interceda junto ao governo do Estado do Pará a aquisição de um veículo, tipo ambuância,  para atender os distritos de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Tania Souza</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/</t>
+    <t>http://sapl.altamira.pa.leg.br/media/</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal, no sentido de solicitar, reparo de iluminação Pública, como as substituições de lâmpadas queimadas e verificar possíveis instalações de novos postes nas ruas: Jose Tadeu da Costa Nunes (ao lado da escola Ubirajara), Francisco Bandeira de Matos ( ao lado da invasão dos carroceiros) e Jose Batista (rua da caixa d' água), do conjunto residencial Santa Benedita.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_n_0034-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_n_0034-2021.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal, no sentido de solicitar, com urgência, que os atendimentos de Ortopedia e Traumatologia, retorne o seu funcionamento no HGA (Hospital Geral de Altamira).</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_n_000037-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_n_000037-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria Competente realize a ação de tapa buraco na Avenida Via Oeste – Jardim independente I.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao__n_0038-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao__n_0038-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos Vereadores Silvano Fortunato da Silva e Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, que retorne os atendimentos e serviços Oftalmológicos suspenso desde do mês de Dezembro.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n_000039-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n_000039-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Adevaldo da Silva Brito, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada e pavimentação asfáltica, na Rua Santarém, Bairro Independente I.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n_000040-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n_000040-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Adevaldo da Silva Brito, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar o serviço de troca das lâmpadas comuns por lâmpadas de LED na iluminação pública do município de Altamira de comunidades vizinhas tais como: Vila caboca, Vila Canápolis, Princesa do Xingu, Cachoeira da Serra, Castelos dos Sonhos, Vila Sol Nascente, Comunidade 4 bocas e Comunidade João Pezinho trecho Altamira- Itaituba.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_n_0048-2021_8.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_n_0048-2021_8.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Tânia Souza da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a ação de limpeza e tapa buraco, na Rua Nove do Bairro Mutirão.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_n_0041-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_n_0041-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas Ruas WE04, WE09 e WE10 no Bairro Liberdade.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_n_0042-2021_2.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_n_0042-2021_2.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas Ruas WE02, WE05 e WE11, Perimetral Norte e Pedro Vieira no Bairro Liberdade.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_n_0046-2021_6.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_n_0046-2021_6.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada e pavimentação asfáltica, ou blokreteamento na Rua Santo Antônio e Rua Dom Mario Silva, no Bairro São Domingos.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_n_0047-2021_7.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_n_0047-2021_7.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realização de um estudo de viabilidade para a construção de um novo Cemitério Municipal.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_n_0043-2021_3.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_n_0043-2021_3.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eladio Farias de Oliveira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de infraestrutura, calçamento, galeria pluvial, linha d’água, acessibilidade e pavimentação asfáltica nas Ruas 03 e 06 do Bairro Parque Ipê.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_n_0049-2021_9.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_n_0049-2021_9.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Tânia Souza da Silva, que sugere à mesa diretora que indique ao Senhor Prefeito de Altamira Claudomiro Gomes, no sentido de solicitar, a contratação imediata de um profissional, para representar o TFD em Belém (Tratamento Fora de Domicilio), visto que os processos estão parados devido à falta de um profissional.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_n_0044-2021_4.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_n_0044-2021_4.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador, Tércio Brito que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que proceda a operação tapa-buracos na Rodovia Magalhães Barata, entre a Rotatória e o Posto de Gasolina, em frente o Escritório do Bacana.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_n_0045-2021_5.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_n_0045-2021_5.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador, Tércio Brito que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, disponibilizar um projeto de lei, prevendo diretrizes para Política Municipal de Promoção Social do Idoso e do Envelhecimento Saudável, priorizando a necessidade de intensificar ações que mobilizem conscientização, cuidado e prevenção para com a saúde do idoso.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_n_0036-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_n_0036-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Vanderjaime Santos, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através das Secretarias competentes, implemente o serviço de Transporte Inter-Hospitalar entre unidades de Saúde da Cidade de Altamira.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Enfº. Olailton</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_n_0055-2021_11.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_n_0055-2021_11.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Olailton Carvalho Ferreira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar o serviço de capina, roçagem e pintura de cal no meio fio, no Bairro Colinas.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_n_0056-2021_12.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_n_0056-2021_12.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Olailton Carvalho Ferreira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Coordenadoria de Saneamento de Altamira - COSALT, realizar estudo de vitoria e estudo técnico nas residências que não recebem abastecimento de água no Bairro Colinas, com vista em ter conhecimento das demandas para que providências sejam tomadas no sentido do atendimento.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_n_0050-2021_10.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_n_0050-2021_10.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador João Estevam da Silva Neto, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que viabilize a implantação de um Bueiro no Travessão Gorgulho da Rita, próximo a casa do Senhor Barbosa, sentido Agrovila Sol Nascente.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_n_0051-2021_11.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_n_0051-2021_11.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador João Estevam da Silva Neto, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que viabilize a implantação de um Bueiro no Cajá 1, Próximo a Fazenda da Senhora Silva.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_n_0054-2021_10.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_n_0054-2021_10.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes e Sra. Romina Alves Brito – Secretária Municipal de Saúde, Solicitando prioridade na vacinação contra a COVID-19 para todos os trabalhadores da educação (Professores, Diretores e demais funcionários das redes públicas e privadas de ensino fundamental, médio e superior de Altamira).</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_n_0059-2021_15.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_n_0059-2021_15.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize com urgência a operação tapa buracos em diversos pontos da cidade, entre eles na AV. Tancredo Neves, nas proximidades da Escola Ulisses Guimarães.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_n_0061-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_n_0061-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Silvano Fortunato da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria de infraestrutura e Mobilidade Urbana, que realize o serviço de tapa buracos emergencial na Rodovia Transamazônica, no Perímetro Urbano.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_n_0052-2021_8.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_n_0052-2021_8.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Juares Giachini, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a reforma e ampliação do antigo prédio do Posto de Saúde São Miguel para que o mesmo seja utilizado como Sede da Subprefeitura de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_n0053-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_n0053-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Juares Giachini, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a reforma e ampliação do Posto de Saúde Santa Luzia, no Distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_n_0063-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_n_0063-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Vanderjaime Santos Leite, que sugere ao Senhor Prefeito Claudomiro Gomes, que implemente em Altamira o Núcleo Municipal de Regularização Fundiária atendendo a Portaria Conjunta n° 1 de Dezembro 2020, da Secretaria Especial de Assuntos Fundiários (Seaf) e Incra.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_n_0064-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_n_0064-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Vanderjaime Santos Leite, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, promova cursos de capacitação e ofereça estrutura técnica aos produtores rurais de Altamira no sentido do que estes possam se adequar ás exigências legais de comercialização de seus produtos a órgão públicos, das três esferas, e à empresas privadas.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_n_0065-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_n_0065-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria Competente realize a ação de reforma e ampliação do Posto de Saúde da Localidade Princesa do Xingu.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_n_0066-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_n_0066-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, realize a partir do mês de abril a escala de plantão dos Médicos da Obstetrícia do Hospital Municipal São Rafael.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_n_0068-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_n_0068-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eladio Farias de Oliveira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada, rampa de acessibilidade e pavimentação asfáltica na Rua Vicente Santana, conhecida também como Everaldo Nunes (próximo ao ponto alto leilões) do Bairro Ibiza.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_n_0069-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_n_0069-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Juares Giachini, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, que realize a construção de mais duas salas de aula na Escola Municipal de Ensino Fundamental João Paulo II, no Distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_n_0070-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_n_0070-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Juares Giachini, oficia-se o Excelentíssimo Senhor Ministro do Estado de Infraestrutura, Tarcísio Gomes de Freitas, que por meio do DNIT, realize o asfaltamento e drenagem das vias paralelas à BR-163, bem como a instalação de redutores de velocidade em todo perímetro urbano.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_n_0071-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_n_0071-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar a pavimentação asfáltica do Ramal Cipó Ambé, interligando à comunidade do Michila na PA 415. E pavimentação asfáltica do Ramal da Floresta interligando no Ramal Cipó Ambé; assim também a pavimentação do Ramal Alagado interligando a comunidade da Serrinha com a comunidade do Cipó Ambé e Michila.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_n_0072-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_n_0072-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade. Nas seguintes Ruas do Bairro Liberdade: Rua WE14 antiga Rua 01, iniciando na Rodovia Magalhães Barata perpassando a Rodovia Transamazônica interligando com a Rua Pedro Acácio no Bairro de Brasília dando acesso a Feira da Brasília e Rua Osório de Freitas dando acesso ao centro da cidade e rua WE13 iniciando na Rodovia Magalhães Barata perpassando Rodovia Transamazônica dando acesso na Rua Nova Bairro Vista Alegre seguindo até a Rua João Pinho com acesso Rua Gondim Lins.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_n0073-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_n0073-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Adevaldo Brito que sugere ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a realização de estudos para que seja feita a reforma da Praça do Estudante, da Escola Polivalente de Altamira, assim também como a reativação da fonte luminosa.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_n0074-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_n0074-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Adevaldo Brito que sugere ao Excelentíssimo Senhor Silvano Fortunato – Presidente da Câmara Municipal de Altamira/PA, que seja realizado estudos referente a contratação de intérprete de Libras para as transmissões ao vivo das sessões ordinárias e extraordinárias da Câmara Municipal de Altamira.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_n_0078-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_n_0078-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada e pavimentação asfáltica, ou blokreteamento na Rua Santo Antônio e Rua Acesso UM e Rua Acesso Três – Paixão de Cristo.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_n0079-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_n0079-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de tapa buraco, nas avenida Castelo Branco no Bairro São Domingos.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_n_0082-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_n_0082-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eladio Farias de Oliveira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada, rampa de acessibilidade e pavimentação asfáltica na Rua Boa Vitoria, do Bairro Nova Altamira.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_n0083-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_n0083-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Thais Miranda Nascimento, que sugere em nome do Senhor Prefeito de Altamira Claudomiro Gomes, seja realizado em caráter de urgência a elaboração de um Plano de ação destinado as crianças e adolescentes em situação de vulnerabilidade social, através das Secretarias e Coordenações Municipais.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_n0084-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_n0084-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize o serviço de manutenção e pavimentação da Rua Antônio Cunha Filho , Bairro Jardim Independente I.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_n0080-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_n0080-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Tânia Souza da Silva, que sugere ao Excelentíssimo Senhor Helder Barbalho - Governador do Estado do Pará, através da Secretaria Competente, que seja realizado o conserto do Aparelho de Teste Ergométrico para o HRPT (Hospital Regional Público da Transamazônica).</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n0087-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n0087-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador João Estevam da Silva Neto, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que viabilize a construção de uma Quadra Poliesportiva na EMEF Nova Vida na Agrovila Quatro Bocas, no Assurini.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n0088-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n0088-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador João Estevam da Silva Neto, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, a Recuperação da Estrada, entre a propriedade do Senhor Vianei e a Ponte do Ituna, no Assurini.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_n0077-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_n0077-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Ivonnelson Alves Soares, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, a escavação de 50 (cinquentas) tanques para a criação de peixe tambaqui em parceria com agricultores do Assurini e Região.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_n0076-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_n0076-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Ivonnelson Alves Soares, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, a construção de uma Escola de Ensino Fundamental na localidade de Ituna II e Ituna III.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_n0075-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_n0075-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador, Enf°Tércio Brito que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que proceda a recuperação, pavimentação asfáltica e construção da galeria pluvial na Rua Isaac Barbosa, Bairro Ilvalândia, com caráter de urgência.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_n0086-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_n0086-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Silvano Fortunato da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através do Departamento de Iluminação Pública – DIP, que realize o serviço de troca de lâmpadas na Rua Acesso 06 e Rua 07 Sudam II.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_n0089-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_n0089-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Silvano Fortunato da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria Municipal de Altamira, efetuar um novo convênio com o cartório do 3° Oficio de Altamira, para que continue prestando os serviços de Registro de Nascimento, nos recém nascidos do Hospital Geral de Altamira, Antigo São Rafael.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_n0090-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_n0090-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Adevaldo da Silva Brito, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar serviços de infraestrutura, com aterro, encascalhamento, galeria pluvial, linha d'água, calçada e pavimentação asfáltica no trecho que liga a Rua Niterói ao loteamento Vista Alegre, ambas localizadas no Bairro Sudam II.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_n_0093-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_n_0093-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador João Estevam da Silva Neto, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que viabilize a implantação de um bueiro no Travessão do Palhal, próximo a casa do Senhor Zé Rico, no Assurini.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_0092-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_0092-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador João Estevam da Silva Neto, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, que viabilize a implantação dos serviços de tapa buraco entre as propriedades do Senhor Luiz Pereira e DR. Alzito, no Assurini.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_n_0096-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_n_0096-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da secretaria competente, realizar um estudo juntamente com Agência Nacional de Telecomunicações (Anatel) referentes a instalação de uma torre/antena da Operadora de Telefonia Móvel VIVO na localidade do RUC Laranjeira.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_n0095-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_n0095-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Vanderjaime Santos Leite, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da SEMED e SEMIS, buscar parcerias com o Governo do Estado, a iniciativa privada, o Sistema S e quaisquer outros entes pertinentes, no sentido de implementar um programa voltado à orientação profissional para o primeiro emprego, em Altamira.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_n_0099-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_n_0099-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Ivonnelson Alves Soares, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria Competente, pedido de Terraplanagem do Travessão da 05 (Cinco) em toda sua extensão.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_n_00100-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_n_00100-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Ivonnelson Alves Soares, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria Competente, pedido de Terraplanagem nos trechos de: Agrovila 4 Bocas ao Travessão do Espelho no Assurini.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_n_00102-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_n_00102-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente através e órgãos de fiscalização, monitore os estabelecimentos comerciais (Supermercados, Farmácias etc), para que os mesmos forneçam as sacolas biodegradáveis aos clientes que frequentam os estabelecimentos.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_n_0098-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_n_0098-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria Competente, encaminhar para esta casa, para tramitação de votação, projeto de Lei nominando a Unidade Básica de Saúde da comunidade Quatro Bocas, no Assurini, em unidade básica de saúde Vereadora Delza Barros.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_n_0097-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_n_0097-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Adevaldo da Silva Brito, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar a conclusão dos serviços de pavimentação asfáltica que já foram iniciadas na Rua Santa Luzia, Bairro Independente I.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_n_00103-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_n_00103-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador, Enf°Tércio Brito que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria Municipal de Saúde, organizar uma equipe multidisciplinar da saúde específica para realizar triagem e atendimento na Unidade Atendimento de todos os pacientes com sinais e sintomas de Síndrome Gripal, em caráter de urgência.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_n_00104-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_n_00104-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Enfermeiro Olailton, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através do Departamento de Iluminação Pública – DIP, realizar um serviço de iluminação no Bairro São Domingos parte alta, em especial na Rua 7 amigos.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_n_00105-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_n_00105-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria de Saúde, realizar o credenciamento do Centro de Recuperação de Dependentes Químicos do Assurini, Unidade Básica de Saúde da Comunidade Quatro Bocas junto ao Ministério da Saúde.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_n_00106-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_n_00106-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador, Roni Heck que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize os serviços de sinalizações horizontal e vertical na Rua José Umbelino de Oliveira, no perímetro entre a Rua Maceió e Avenida Via Oeste, no bairro Jardim Independente I, de modo que estacionamento fique somente de um lado da rua.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_n_00107-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_n_00107-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, serviços de pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade. Nas seguintes Ruas: Avenida Alicin Campos Cordeiro Ayrton Sena I, Alameda Wenderson Castro Loteamento Ayrton Sena I, São Francisco Loteamento Santa Ana, Jatobá Loteamento Santa Ana, continuidade da Sebastião Paulo Dias Loteamento Santa Ana.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_n_00108-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_n_00108-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, serviços de pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade. Nas seguintes Ruas: Amâncio da Silva, Amigos da Corrente Solidária, Jezer de Campos Cordeiro, Emílio Pschaid, e Rua Wrislain no Loteamento Ayrton Senna I.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize a instalação de uma linha de Transporte Público Urbano no Bairro Lama Negra.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_n_00110-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_n_00110-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Thais Miranda Nascimento, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize o serviço de manutenção Rua São Paulo no Bairro Ibiza.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_n_00111-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_n_00111-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Tânia Souza da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, seja construído rampas de acessibilidade para pessoas com necessidades especiais, no acesso à praia da Orla do Cais.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_n_00112-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_n_00112-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Tânia Souza da Silva, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, seja realizado a reforma nos banheiros do Mercado Municipal de Altamira, localizado no Centro.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_n_00101-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_n_00101-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Enfermeira Socorro do Carmo, que sugere ao Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilizar o conserto dos aparelho de academia ao ar livre, como também, realizar o serviço de revitalização da rede de iluminação pública, com a troca lâmpadas queimadas, na Praça da rotatória do conjunto Santa Benedita.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_n_0094-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_n_0094-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Vanderjaime Santos Leite, que sugere ao Senhor Excelentíssimo Secretário Estadual de Segurança Pública e Defesa Social Ulame Fialho Machado, que destine uma equipe de Policia Militar, em Altamira, para cuidar especificamente do combate às drogas, e que esta proceda suas ações em parceria com o Ministério Público Estadual e os órgãos pertinentes do Poder Judiciário.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_n_00115-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_n_00115-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereadora Thais Miranda Nascimento, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realize o serviço de manutenção e recapeamento asfáltico na Rua União, Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_n_00116-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_n_00116-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar a dedetização do Mercado Municipal Central de Altamira.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_n_00114-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_n_00114-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Enfermeiro Olailton, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Coordenação Municipal de Saneamento Básico - COSALT, realizar o serviço de vistoria e estudo técnico nas residências que ainda não foram contempladas com serviço de abastecimento de água no bairro Paixão de Cristo.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_n_00121-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_n_00121-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Enfermeira Socorro, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de determina, que a Secretaria de Saúde, equipare o salário dos Técnicos de Enfermagem contratados, conforme o vencimento dos concursados.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_n00145-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_n00145-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Thais Miranda Nascimento,  em nome do Prefeito Claudomiro Gomes que, junto a Secretaria Municipal de Saúde de Altamira (SESMA), realize a Ação de Saúde na comunidade Ribeirinha conhecida como ''Ilha  do Chicote'', localizada  nas proximidades da Cachoeira do Espelho.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_n00124-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_n00124-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eladio Farias, que sugere ao Senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada, rampa de acessibilidade e pavimentação asfáltica na Avenida Almirante Barroso, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_n00125-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_n00125-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eladio Farias, que sugere ao Senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada, rampa de acessibilidade e pavimentação asfáltica na Rua João Pessoa, do Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_n00126-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_n00126-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Ivonnelson Alves, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, a construção da Ponte do Travessão das Baianas no Assurini.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_n00129-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_n00129-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a implantação dos serviços de terraplenagem no Travessão Bom Jardim 2, no Assurini.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_n00130-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_n00130-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a implantação de um bueiro na Estrada do Travessão Cajá 1, próximo do lote do senhor Amarildo, no Assurini.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_n00131-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_n00131-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador Davi Teixeira, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de manutenção e recapeamento asfáltico da Travessa da Concórdia e Rua União, no bairro Boa Esperança.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_00132-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_00132-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi Teixeira, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal através da secretaria competente, viabilizar o conserto ou troca dos aparelhos da academia ao ar livre, revitalização da rede de iluminação pública, com troca de lâmpadas queimadas, no Anel Viário.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_n00135-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_n00135-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador Tércio Brito, que sugere a Mesa, ouvido o soberano plenário, que seja encaminhado oficio para Secretaria Municipal de Saúde, solicitando possibilidade de realização de estágios dos Cursos de Enfermagem e Nutrição da Universidade Pitágoras - Unopar, Uma vez que é necessário para completude da ementa curricular</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_n00133-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_n00133-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador, Enf°Tércio Brito que sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria Municipal de Saúde, disponibilizar para a população de Altamira em geral, a instalação de um tanque Estacionário de Oxigênio no Hospital Geral de Altamira, referência no atendimento de casos do novo Coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_n00137-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_n00137-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, construção da ponte próximo a Chácara do Rodrigues, recuperação da estrada e empiçarramento da Ladeira próximo da referida ponte na Comunidade Girassol, no Ramal Grota Seca, em caráter emergencial.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_n00138-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_n00138-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, Implantação de mão dupla, linha d'água, ciclovia, calçamento co rampa de acessibilidade, bem como, o serviço de arborização em toda extensão da Rodovia Magalhães Barata. Até o Loteamento Viena. Requer também a instalação do monumento de um galo na rotatória da estrada da Princesa do Xingu.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_n00143-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_n00143-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Tânia Souza, que sugere ao excelentíssimo senhor Helder Barbalho – Governador do Estado do Pará, no sentido de solicitar prioridade, através da Secretaria competente a vacinação contra COVID-19, para os 117 pacientes de Hemodiálise do Hospital Regional Público da Transamazônica</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_n00144-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_n00144-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Tânia Souza, que sugere ao senhor Claudomiro Gomes -  Prefeito Municipal de Altamira, através da Secretaria competente, que seja realizado o serviço de poda das árvores nos canteiros da Avenida Bom Jesus, em frente à Universidade Federal do Estado do Pará (UEPA).</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_n00146-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_n00146-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereadora Thais Miranda Nascimento, em nome do Prefeito Claudomiro Gomes, que junto a Secretaria competente, realize o serviço de manutenção e pavimentação da Rua Sebastião Lúcio de Oliveira, bairro Ibiza.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_n00147-2021_2.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_n00147-2021_2.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Adevaldo da Silva Brito, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, viabilizar a construção de uma praça com academia ao ar livre, um Centro Esportivo, mas principalmente a construção de um Centro de Saúde médico equipado com profissionais da saúde para realizar atendimento no Loteamento Buriti, Altamira Pará.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_n00148-2021_2.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_n00148-2021_2.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que sejam realizadas as seguintes obras na Escola Maria Luíza da Silva Holanda, localizada no loteamento Buriti: A construção de um parquinho para lazer e de um lavatório de serviços gerais; como também seja realizado os estudos referentes a adequação dos vasos sanitários nos banheiros da escola, a disponibilização de computadores e equipamentos para a sala de informática, tal como de equipamentos para o refeitório e implantação de uma área destinada ao ensino infantil, bem como a construção de uma creche no espaço territorial da instituição.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_n_00127-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_n_00127-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Ivonnelson Alves, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, pedido de construções de estruturas para dar suporte a Seovi – Secretaria de Viação, obras e infraestruturas na Comunidade 04 bocas no Assurini.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_00153-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_00153-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Silvano Fortunato da Silva, que sugere a Ilustríssima senhora Romina Brito - Secretaria Municipal de Saúde, no sentido de descentralizar a vacinação da população da Faixa Etária de Prioridade do Centro de Eventos, localizado na Avenida Perimetral, para outras unidades da rede de Assistencial de Saúde, em sistema de drive tru.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_n00139-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_n00139-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que postergue o vencimento do pagamento do Alvará de Funcionamento das empresas de Altamira, bem como o pagamento do ISS, e que este último tenha o valor acumulado e parcelado. Além do que também seja realizada a redução do Alvará da SEMAT e do ITBI EM 50%. Tudo pelo prazo de 60 dias após a suspensão das regras de restrição impostas pelo Executivo Municipal, em atendimento ao decreto 1.311 do Governo do Estado.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_n00140-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_n00140-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador Vanderjaime Santos, que sugere ao excelentíssimo senhor Hélder Barbalho - Governador do Estado do Pará, que providencie decreto que vise suspender os cortes de energia elétrica na região Oeste do Pará, a semelhança do decreto 1.311/2021 que interrompeu a suspensão do serviço de energia elétrica no Baixo Amazonas.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_n00128-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_n00128-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize os serviços de recuperação asfáltica e sinalização, bem reconstituição do meio fio e linha d’água das Avenidas: João Rodrigues, Jader Barbalho, Brigadeiro Eduardo Gomes e Alacid Nunes.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_n00154-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_n00154-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos Leite, oficie-se a Direção Socioambiental da Norte Energia que providencie a recuperação asfáltica da via liga o bairro à rodovia Transamazônica, a pavimentação do trecho que ainda não recebeu o pavimento e a implantação de rede de iluminação pública.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_n00155-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_n00155-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Adevaldo da Silva Brito, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal de Altamira Pará, através da Secretaria competente, a reconstrução e implantação de uma academia ao ar livre na praça da cultura, conhecida como praça do porronca, no bairro Boa Esperança.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_n00156-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_n00156-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Adevaldo da Silva Brito, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal de Altamira Pará, através da Secretaria competente, providências no sentido de construir uma praça esportiva, com academia ao ar livre e equipada com uma pista de "skate" e a construção de um monumento com dizeres ''Bem-vindo a Altamira a Capital da Transamazônica" próximo ao loteamento terras de Bonanza.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_n00157-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_n00157-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam da Silva Neto, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a construção de uma Creche na agrovila Sol Nascente, no Assurini</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_n00158-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_n00158-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam da Silva Neto, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a construção de um Posto de Saúde na área ao lado da Emef Alteir Mardegan, no ramal do Picadão, adjacente ao travessão da Firma, no Assurini.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_n_00159-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_n_00159-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Assis Cunha, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de providenciar junto a Anatel a implantação do sistema de telefonia móvel (celular) e internet, nas seguintes comunidades: Castelo dos Sonhos, Cachoeira da Serra, Vila Cabocla, Vila Canopus, Maribel e Vila Banac. Distante da sede do Município mais de 1000 quilômetros. Gleba Assurini: Agrovila Sol Nascente, Trasunião, Travessão da Firma, Picadinho, Picadão, Cajueiro, Limão, Lages, Ribeirinhos, Vila Mocotó e Adjacencias nas Margens Direita do Rio Xingu. Assim também como: Serrinha, Ramal das Lagoas, Capembas, Princesa do Xingu, Vale Piauiense e os seguintes Travessões: 06, 08, 10 e 12, Travessão da 05, 07 e 09 ribeirinhos e adjacencias nas margem esquerda do Rio Xingú.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_n00160-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_n00160-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, construção de duas Rotatórias na Rodovia Transamazônica, uma próximo a Substação da Celpa (Equatorial) que dá acesso ao Anel Viário pela avenida Irmã Clores, mais conhecida como rotatória da morte. E outra na entrada da Rua Paraíso que dá acesso ao bairro São Domingos e Santa Benedita.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_n00161-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_n00161-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a implantação de Projetos de Açaizais tradicionais em pequenas propriedades com o objetivo de aumentar a renda das famílias ali existente.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, que viabilize a pavimentação em asfalto e Blokret do bairro Jardim Ind. II, em especial Rua Santa Luzia, onde reside o pequeno Artur Von Groll Leverguini e Antônio Mateus Sena, duas pessoas especiais que precisam estar longe da poeira e da lama por terem necessidades especiais.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_n00163-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_n00163-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira através da Secretaria Municipal de Saúde, a aquisição de veículo, tipo de Ambulância para a UBS da Vila Sol Nascente.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_n00165-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_n00165-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, que interceda junto ao excelentíssimo Hélder Barbalho-Governador do Estado do Pará, que providencie para o município de Altamira, mais lotes de vacinas, para os idosos na faixa etária de 60 anos e para os grupos que tem comorbidades pré-existentes. Que seja também providenciado dez mil cestas básicas para famílias que se encontram em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_n00166-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_n00166-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, oficie-se ao excelentíssimo senhor Claudomiro gomes — Prefeito de Altamira, no sentido de determina, que a secretaria competente através dos órgãos de fiscalização, aumente o contingente de agentes de fiscalização, no município de Altamira. Desta forma monitore e tome medidas drásticas (multas) para pessoas e estabelecimentos comerciais que descumprirem o decreto municipal.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_n00167-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_n00167-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar o serviço emergencial de tapa buraco na avenida Perimetral, no trecho do DNIT e a rotatória na entrada do bairro, Bela Vista.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_n00168-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_n00168-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eládio Farias, que sugere ao Senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada, rampa de acessibilidade e pavimentação asfáltica na Rua Maceió, Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_n00169-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_n00169-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eládio Farias, que sugere ao Senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar ações de reforma, ampliação, rampa de acessibilidade, atendimento médico e odontológico pelo menos de 15 em 15 dias, na Unidade de Saúde localizada na Agrovila Vale Piauiense no Km 23.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Enfº. Olailton, Tania Souza</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_em_conj._n170-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_em_conj._n170-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Tânia Souza e Enf° Olailton Carvalho, sugere ao Senhor Claudomiro Gomes — Prefeito de Altamira, no sentido de solicitar a garantia no abastecimento diário de equipamento de proteção individual (EPI), para os profissionais da linha de Frente contra Covid-19.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_n00172-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_n00172-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar o serviço de reforma e ampliação dos aparelhos de academia ao ar livre na Avenida João Pessoa (Orla do Cais).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_n_00179-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_n_00179-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, requer-se digne ao Presidente a Retificação da Ata da sessão plenária realizada no dia  23/01/2021, em relação a moção 008/2021, de iniciativa do vereador Adevaldo Brito (também conhecido como ''Dedé'').</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_n_00177-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_n_00177-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize a operação tapa buracos, na Av. Jader Barbalho, também conhecida como Perimetral.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_n00178-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_n00178-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao Executivo Municipal, de acordo com os preceitos regimentais, após a aprovação do Plenário, que seja enviado expediente, na forma de indicação ao Sr,Prefeito Claudomiro Gomes e a senhora Romina Alves Brito - Secretária Municipal de Saúde do Município de Altamira, solicitando a inclusão de todos os profissionais da categoria de limpeza e vias públicas (Garis) no cronograma de Vacinação contra a Covid-19.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_n_00176-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_n_00176-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar o serviço de infraestrutura e recapeamento asfáltico, na Travessa Niterói Sudam II.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_n_00175-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_n_00175-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao excelentíssimo Presidente, Vereadores e Vereadoras, que regulamente  por meio de resolução da mesa diretora ou projeto de lei, que discutido e aprovado de comum acordo, a doação do valor folha de pagamento dos vereadores, na sua totalidade um montante de 120.000,00 (Cento e vinte mil reais mensal) para fins de ajuda as famílias que estão sofrendo devido a pandemia.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Tania Souza, Davi Teixeira, Enfº. Olailton, Enf°. Tércio Brito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_em_conj._n171-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_em_conj._n171-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Tânia souza, Tércio Brito, Davi Teixeira e Olailton Carvalho, que solicite ao excelentíssimo senhor Claudomiro Gomes — Perfeito de Altamira, que através da Secretaria competente seja realizado a contratação o remanejo de profissionais de Psicologia e Terapia Ocupacional (terapia reikiana e massagens terapêuticas) para atender os profissionais da linha de frente unidade das Unidades Sentinelas, Unidade de pronto atendimento e Hospital Geral de Altamira.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_n180-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_n180-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que sugere a Senhora Romina Alves Brito, através da Secretaria Municipal de Saúde, incluir todos os profissionais da área de Vigilância Segurança Patrimonial do município de Altamira, no Cronograma de Vacinação contra Covid-19.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_n00183-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_n00183-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos Leite, oficie-se ao excelentíssimo senhor Prefeito Claudomiro Gomes, que através da Secretaria competente, amplie as instalações do prédio do Centro de Diagnóstico Nazira Abucater e adquira novos aparelhos para atender a demanda da cidade.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfermeiro Jaime</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_n00184-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_n00184-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Vanderjaime Santos e Davi Teixeira, oficie-se ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que disponibilize um comando médico, bem como uma quantidade de vacinas da cota que é repassada pelo governo do estado, destinado a realizar a vacinação das comunidades da zona rural.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_n00185-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_n00185-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficie-se o excelentíssimo senhor Hélder Barbalho - Governador do Estado Pará, para que isente as microempresas (MEI e ME) do pagamento de energia elétrica do Estado do Pará pelos próximos 120 dias.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_n00188-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_n00188-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que viabilize junto à Secretaria competente, a recuperação no travessão Bom Jardim 1, próximo a propriedade do senhor Adalberto, lado direito até o Rio Xingu, no Assurini.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_n00187-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_n00187-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, que indica ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Travessão Bom Jardim 1, próximo a propriedade do senhor Divino, no Assurini.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_n00189-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_n00189-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton França, indicar ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da secretaria competente, realizar o serviço de linha d’água e calçamento na Rua José Grafon, esquina com Acesso 3.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Enfº. Olailton, Nelsinho Campeiro</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_n00191-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_n00191-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Olailton França e Nelsinho Campeiro, vem com a devida vênia, indicar ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira/PA, através da Secretaria competente, a implantação de um posto de vacinação contra a COVID-19 na comunidade dos Quatro Bocas, na região do Assurini.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_n00203-2021_2.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_n00203-2021_2.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária de Saúde, a contratação de um médico Psiquiatra em caráter de urgência urgentíssima, assim como a disponibilização de um automóvel de pequeno porte para serviços de atendimento a domicilio ambos destinados ao CAPS (Centro de Atenção Psicossocial); a disponibilização de cinco leitos psiquiátricos no HGA ( Hospital Geral de Altamira) e a aquisição de um aparelho intitulado Analisador Bioquímico para o Centro de Apoio em Diagnostico.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_n00186-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_n00186-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, na forma regimental, oficie-se senhor Claudomiro Gomes - Prefeito Municipal que providencie uma caminhonete traçada para atender os distritos de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_n00190-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_n00190-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton França, vem com a devida vênia, indicar ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço emergencial de tapa buraco na Rua São Paulo no bairro Ibiza.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_n00192-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_n00192-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, oficie-se ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, que interceda junto ao senhor Hélder barbalho — Governador do Estado do Pará, que instale uma Agência Transfuncional para o Hospital Municipal São Rafael no Bairro Mutirão.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_n00193-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_n00193-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, oficie-se ao excelentíssimo senhor Claudomiro Gomes –Prefeitura Municipal de Altamira e a empresa Norte Energia, construa o Hospital materno infantil ou reforme as instalações do antigo Hospital São Rafael para que funcione o referido Hospital, através de uma parceria entre o Município e o Estado, o estado poderia gerir o custeio e manutenção do mesmo.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_n00196-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_n00196-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de Iluminção Pública, na Rua 6, Bairro Park Ypê.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_n00197-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_n00197-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria Municipal de Saúde, realize a contratação de médico com especialidade em Neuropediatria.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_n00198-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_n00198-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Davi da Silva Teixeira, que sugere ao Senhor Prefeito de Altamira Claudomiro Gomes, através da Secretaria competente, realizar os serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento e calçamento da Rua Nossa Senhora de Nazaré - Jardim Independente I.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_n00204-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_n00204-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao Claudomiro Gomes - Prefeito Municipal de Altamira, através da SEMAT, a elaboração de um Projeto de Lei para que seja reduzida a base de cálculo da taxa de coleta, transporte, tratamento e destinação final de resíduos Sólidos-TRS, conforme previsto na Lei n° 1.765,19 de setembro de 2007.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_n00205-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_n00205-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Ivonnelson Alves, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria de Educação que a mesma procure o IFPA, na pessoa da senhora Rosângela Maria Torres Emerique - Diretora Geral do IFPA, para firmar parceria com a prefeitura, com objetivo de instalar cursos técnios na região do Assurini, conforme a solicitação verbal  deste vereador  ao Senador Zequinha Marinho, que nos atendeu e prontamente iniciou-se o diálogo institucional para oferta de cursos técnicos, que são os seguintes: Agropecuária, Manipulador de Alimentos, Administração, Informatica etc..</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_n00200-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_n00200-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal no sentido de determinar ao setor competente a construção de UBS’s, com atendimento médico, odontológico e coleta de exames diários na Comunidade Monte Santo com Objetivo de atender os ramais circunvizinhos como:_x000D_
 _x000D_
  Cupuzinho, Betânia, Ramal das Chácaras, Gaviãozinho, Itaboca, Traíras, Aurora, Grota Seca e comunidade Girassol e circunvizinhanças._x000D_
 Assim também na comunidade Michila que irá atender os seguintes Ramais: Floresta, Cipó Ambé e circunvizinhanças considerando o grande número de chácaras nas proximidades._x000D_
 _x000D_
 Comunidade Cupiúba, levando em consideração o número de moradores, além do grande número de chácaras nas adjacências ás Margens direita e esquerda da Rodovia Magalhães Barata a 08 Km da cidade totalizando mais de 300 famílias.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_n00201-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_n00201-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, asfaltamento ou bloqueteamento com infraestrutura. Calçamento, linha d'água, galeria pluvial e acessibilidade na Avenida Castelo Branco iniciando na rodovia Ernesto Acioly e dando acesso ao Conjunto Santa Benedita, São Domingos e nova Altamira. Assim também calçamento e ciclovia na Rua Paraíso, iniciando na Avenida Castelo Branco, finalizando na Rodovia Transamazônica dando acesso ao Clube de Cabos e Soldados interligando ao Conjunto Santa Benedita, São Domingos e Nova Altamira.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_n00195-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_n00195-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, que seja realizado a contratação de profissionais Farmacêuticos para o período noturno na Unidade de Pronto atendimento (UPA) e Hospital Geral de Altamira (HGA).</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_n00194-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_n00194-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, que seja implantado uma Central de Orientação e Monitoramento, para dar suporte necessário aos pacientes acometidos pela Covid-19, sendo utilizado 0800.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_n00_199-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_n00_199-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria Municipal de Saúde, engendrar uma equipe volante da saúde com contato telefônico específico para atendimento domiciliar com coleta de materiais laboratoriais (Hemograma, Ureia, Creatinina TGO, TGP E PCR), vacinação e testes rápidos para o coronavírus aos pacientes suspeitos da Covid-19 acamados, pessoas com limitações funcionais e dificuldade de locomoção.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_n00207-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_n00207-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, indica a senhora Romina Alves Brito - Secretária Municipal de Saúde, incluir pessoas transplantadas renais crônicos ou pacientes oncológicos com doença ativa em tratamento no Cronograma de Vacinação contra a COVID-19.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_n00_206-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_n00_206-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor Prefeito de Altamira Claudomiro Gomes, através do Departamento de Iluminação Pública – DIP, realizar  o serviço de revitalização da rede de iluminação pública, com troca de lâmpadas comuns por lâmpadas de LED, na Rua Itaituba, bairro Jatobá.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Silvano Fortunato, Enfª. Socorro do Carmo</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_n_00222-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_n_00222-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato e Maria do Socorro Rodrigues, que sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria Municipal de Saúde - que possa realizar uma Capacitação dos Profissionais da Unidade Básica de Saúde - UPA e Hospital Geral de Altamira - ao atendimento a pacientes com Transtorno Mental em Crise.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_n_00230-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_n_00230-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente,  fazer uma cobertura no lado externo do Restaurante Popular na Rua Sete de Setembro, Centro.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_n_00231-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_n_00231-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao Excelentíssimo senhor  Claudomiro Gomes - Prefeito de Altamira, que através da Secretaria competente,  fazer um estudo para criação de uma cooperativa de beneficiamento e reciclagem de resíduos sólidos.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Roni Heck, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_n_00208-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_n_00208-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Roni Heck e Silvano Fortunato,  fundamentado nas disposições contidas no Regimento Interno desta Casa, indica o quê após a deliberação do Plenário, à Mesa Diretora encaminhe a presente matéria ao Exmo Sr. Claudomiro Gomes - Prefeito Municipal, que através da Secretaria de Saúde, realize de forma prioritária a vacinação contra covid-19, nos profissionais da imprensa da rede pública e privada deste município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_n_00209-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_n_00209-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, através da Secretaria competente, que viabilize a manutenção do Travessão Paratizinho, próximo ao lote do senhor Antônio Barbudo no km 9 na Transassurini.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_n_00210-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_n_00210-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, através da Secretaria competente que viabilize a manutenção do travessão do Dispensa 1 e as vicinais até a propriedade do senhor Chagas no KM 12 lado direito no Assurini.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_n_00211-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_n_00211-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao excelentíssimo senhor Claudomiro Gomes -  Prefeito Municipal de Altamira, através da Secretaria competente a reforma com construção de arquibancadas nas quadras nos referentes bairros: Independente I e II, Mutirão, Sudam II e Jardim dos Estados.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_n_00212-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_n_00212-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao excelentíssimo senhor Claudomiro Gomes -  Prefeito Municipal de Altamira,através da Secretaria competente, a destinação de recursos financeiros para aquisição de quatro (4) caminhões tipo tipo F-4000 traçado para transportar as produções da Gleba Assurini e outras localidades.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, requer que a vossa excelência após a devida ciência do plenário o envio de expediente ao chefe do executivo Municipal solicitando a seguinte medida: Que o Executivo Municipal apresente o Projeto de Lei que dispõe sobre a instalação de sistema de energia solar para iluminação em prédios públicos.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_n_00216-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_n_00216-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar o serviço de bloqueteamento, com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade, nas seguintes Ruas do Bairro Bela Vista: Cooperfron, 26 de Janeiro, Travessa Primeiro de Janeiro, assim também como as Ruas 18 e 19.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_n00217-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_n00217-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Assis Cunha, que sugere ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente incluir como prioridade na vacinação de Covid-19 os trabalhadores dos Correios juntamente com equipe de Segurança Pública.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_n_00218-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_n_00218-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, que através da Secretaria de Saúde, aquisição de equipamentos ''oxímetro'' para a verificação de saturação de paciente de Covid, para o Posto de Saúde Santa Luzia em Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_n_00221-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_n_00221-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, que sugere a senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria Municipal de Saúde, instalar túnel de desinfecção, em pontos estratégicos, tais como: próximo as agências bancarias, Feira Central e Feira do bairro Brasília de Altamira.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_n_00223-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_n_00223-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, que sugere ao senhor  Claudomiro Gomes - Prefeito de Altamira, através do Departamento Municipal de Iluminação Pública – DIP, realizar o serviço de revitalização da rede de iluminação pública, com troca de lâmpadas comuns por lâmpadas de LED, na Rua Asad Cury, bairro Independente I.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_n_00219-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_n_00219-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a construção de uma praça, com quadra e academia ao ar livre, no bairro Buriti.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_n_00220-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_n_00220-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a implantação de iluminação pública da Rodovia Transamazônica, no trecho que e se inicia na junção com Avenida Alacid Nunes até a entrada do bairro Buriti.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_n_00228-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_n_00228-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Socorro do Carmo, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a reforma do Porto Fluvial, próximo a Funai, situado na Orla do Cais que serve embarque e desembarque das embarcações que navegam no Rio Xingu</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_n_00235-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_n_00235-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar à Secretaria competente, que realize ações de Capina e roçagem em todo o Município.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_n225-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_n225-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de iluminação pública da TV. Pedro Veira, Bairro Liberdade.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_n_00226-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_n_00226-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de Limpeza e Reforma geral da Quadra de Esporte do Ruc Jatobá, localizada na Rua Cumaru.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_n_00233-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_n_00233-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao Excelentíssimo senhor Claudomiro Gomes -  Prefeito Municipal, através da Secretaria competente a contratação de um vigia/porteiro para o período diurno na Central de Regulação do Município, para organizar as filas, entregar as senhas de central de atendimento e evitar aglomerações durante a pandemia.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_n_00234-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_n_00234-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere o senhor Claudomiro Gomes -  Prefeito Municipal de Altamira, no sentido de solicitar através da secretaria competente, que o sistema informatizado de triagem da Unidade de Pronto Atendimento (UPA), retorne e seu funcionamento, tendo em vista que o momento atual atendimento está sendo feito de forma manual.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_n_00237-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_n_00237-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Alves Soares, sugere ao senhor Claudomiro Gomes -  Prefeito Municipal, através da Secretaria competente, que verifique a possibilidade de criar linhas Municipais Rurais de ônibus, micro-ônibus ou similares na região do Assurini, com preços da passagem acessível ao agricultor do município de Altamira Pará.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_n_00224-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_n_00224-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a instalação de pisos táteis em áreas públicas de circulação de pedestres e em dependências internas dos órgãos públicos municipais.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Assis Cunha, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, Enf°. Tércio Brito, João do Fusca, Juarez Giachini - Palito, Nelsinho Campeiro, Roni Heck, Silvano Fortunato, Tania Souza, Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_n229-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_n229-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa de todos os vereadores desta casa, sugere ao excelentíssimo senhor Claudomiro Gomes -  Prefeito Municipal de Altamira, interceder junto a empresa Norte Energia, no sentido que seja realizada a cessão ao Poder Público de Altamira, de uma área localizada na Avenida Jader Barbalho (Perimetral), local aonde antigamente funcionava a danceteria Big Brasil, para que seja implantado um estacionamento para os caminhões boiadeiros.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_n_00239-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_n_00239-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, encaminhar para a tramitação e votação nesta Casa, Projeto de Lei alterando dispositivos na Lei Municipal n.° 1393/97 de 21 de julho de 1997, que dispõe sobre Plano de Cargos, Carreiras e Remunerações da Administração Pública Direta, Autárquica e Fundacional do município de Altamira e dá outras providências, e dispositivos da Lei 1767/07, que dispõe sobre o Regime Jurídico Único dos Servidores Públicos de Altamira, criando o cargo de Agente em Saneamento, junto a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_n_00257-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_n_00257-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção do travessão dos Crentes, da Transassurini até o Travessão do Paiol no Assurini.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_n_00263-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_n_00263-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria Socorro do Carmo, sugere ao Senhor Claudomiro Gomes - Prefeito Municipal de Altamir,a no sentido de determina, que através da Secretaria Municipal de Saúde, compre um aparelho de Raio-x, para Hospital Municipal São Rafael no bairro Mutirão.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_n_00266-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_n_00266-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, em conformidade com os termos regimentais, requer a vossa Excelência Silvano Fortunato, após a devida ciência do plenário o envio de expediente ao chefe do executivo Municipal solicitando a seguinte medida: Que o Executivo Municipal através da secretaria competente, notifique os proprietários ou inquilinos conservar em perfeito estado de asseio os seus quintais, pátios, prédios e terrenos.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_n_00246-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_n_00246-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar o estudo necessário para levar água encanada para o bairro Ayrton Senna II.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_n_00248-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_n_00248-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a pavimentação asfáltica ou bloqueamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade na Alameda Parati, Rua Monte Sião, Horácio Boarnerges. Assim também como a recuperação asfáltica com calçamento e linha d'água na Rua do Deoclides de Almeida iniciando na Rodovia Transamazônica até a Rua Joaquim Acácio no bairro de Brasília.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_n_00247-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_n_00247-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar o serviços de pavimentação asfáltica, calçamento linha d'água na Rua Mendonça, bairro Sudam II que tem início na Rua Leste oeste e termina na Rua Circulação Perimetral, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_n_002249-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_n_002249-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a pavimentação asfáltica ou bloqueamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade na Travessa 01, Rua Altamira, Rua das Flores e Alameda Soares. Assim também como a Rua Irmã Doroty no bairro Santa Ana.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_n_00250-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_n_00250-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de manutenção e aterro da Rua Cinco com a Rua Acesso Dois (esquina), bairro Paixão de Cristo.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_n_00251-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_n_00251-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de iluminação pública, na Rua 11 do Bairro Mutirão.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_n_00265-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_n_00265-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, que seja disponibilizado o serviço de Colposcopia com Biópsia para garantir a resolutividade no tratamento das mulheres.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_n_00252-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_n_00252-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que providencie a construção de uma via de acesso entre a PA-415, no perímetro da estação de Tratamento de Esgoto, até o bairro Jatobá.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_n_00255-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_n_00255-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que providencie serviços de infraestrutura como: pavimentação asfáltica, calçamento e linha d’água das ruas 2, 7 e 8 do bairro Parque Ipê.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_n_00261-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_n_00261-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, sugere o senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente realizar o serviço de roçagem das entradas e canteiros do RUC - São Joaquim.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_n_00262-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_n_00262-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes -  Prefeito Municipal de Altamira, no sentido de determina, que através da Secretaria Municipal de Saúde destacar os agentes de endemias no combate à dengue nos bairros distantes tais como: Lama Negra, Colina, Alberto Soares, Mexicano, Nova Altamira e Paixão de Cristo e dentre outros.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_n_00245-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_n_00245-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, através da Secretaria competente, realizar o serviço de pavimentação na rua do Estivador ao lado do HGA - Hospital Geral de Altamira.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_n_00253-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_n_00253-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize as marcações de limites e confrontações das Agrovilas:   Sol Nascente e Novo Horizonte (4 Bocas), na região do Assurini.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_n_00267-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_n_00267-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d'água, calçada e pavimentação asfáltica ou blokretemento nas Ruas: Sete amigos, Nova Altamira e São Paulo, no Bairro Nova Altamira.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_n_00264-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_n_00264-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor  Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, que oferece o curso de Capacitação de Reanimação Cardiopulmonar (RCP), aos profissionais que atuam na Unidade de Pronto Atendimento (UPA), voltada para os Médicos Enfermeiros e Técnicos de Enfermagem.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_n_00254-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_n_00254-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a recuperação da Travessa Seringueira Bairro Bela Vista.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_n_00258-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_n_00258-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção e a construção de uma Ponte no Travessão do Conradinho, entrando próximo a propriedade da senhora Tuta, no Assurini.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_n_00259-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_n_00259-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor  Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar os serviços de construção de uma praça com academia ao ar livre e pista de corrida na parte alta do bairro Nova Altamira.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_n260-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_n260-2021.pdf</t>
   </si>
   <si>
     <t>De Iniciativa do vereador Olailton Carvalho Ferreira, sugere o senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, fazer a manutenção do Travessão Tatajuba.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo, Enfermeiro Jaime, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_n_00271-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_n_00271-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos e Maria do Socorro do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, implantar Hortas nas Escolas da Rede Municipal de Ensino da zona rural.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_n_00270-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_n_00270-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos e Maria do Socorro do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construir uma ponte na estrada que dá acesso à agrovila Sol Nascente, próximo a propriedade do senhor Edimar Feio.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/266/indicacoes_n272-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/266/indicacoes_n272-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade na Rua Capitão Bonifácio, Alberto Soares, Bulamarque de Miranda, Mário Rotter no bairro Santa Ana.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/267/indicacoes_n273-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/267/indicacoes_n273-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes  Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade. Na travessa das Seringueiras, Rua 21 de Abril, 15 de Novembro, Olavo Bilac, assim também como a Rua Anchieta no bairro Santa Ana.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/269/indicacoes_n275-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/269/indicacoes_n275-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes -  Prefeito Municipal de Altamira, através da Secretária competente, que providencie os serviços de infraestrutura como: pavimentação asfáltica, calçamento e linha d'água Passagem 1, Passagem 2, e Rua São Sebastião no bairro Jardim Ibiza.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/270/indicacoes_n276-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/270/indicacoes_n276-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar serviços de drenagem, pavimentação asfáltica, calçamento e linha d'Água das ruas: João Vieira de Melo e 10 de agosto, no bairro Dom Lorenzo.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/271/indicacoes_n280-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/271/indicacoes_n280-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construa uma Unidade de Saúde no bairro Mexicano, no Município de Altamira.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/272/indicacoes_n281-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/272/indicacoes_n281-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, instale Placas de Identificação nos Ramais e Vicinais da Comunidade do Assurini e de diversas outras localidades da Zona Rural no Município de Altamira.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Enf°. Tércio Brito, Nelsinho Campeiro</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_n_00282-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_n_00282-2021.pdf</t>
   </si>
   <si>
     <t>Indicação em conjunto, de iniciativa dos vereadores Adevaldo da Silva, Tércio Brito e Nelsinho Campeiro, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, estudos e esforços no sentido da construção de uma ponte de concreto da localidade Tuna, divisa entre Souzel e Altamira.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_n_00284-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_n_00284-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a implantação de um playground e academia ao ar livre ao lado da quadra localizada na travessa três (03) no bairro Mutirão.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_n_00285-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_n_00285-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar o serviço de tapa buraco nas ruas: Crisântemos, Avencas e Lírios no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_n_00288-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_n_00288-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar o serviço de calçamento com rampa de acessibilidade nas ruas: Joaquim Acácio e Pedro Miranda, localizadas no bairro da Brasilia.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_n_00289-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_n_00289-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção do travessão e da Ponte do Babaquara, entre a propriedade do Dr. Alzito até a propriedade da senhora Tuta, no Assurini.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_n_00290-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_n_00290-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção do Travessão do Esperancinha, no KM 55, próximo a propriedade do senhor Zoene, Transassurini.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_n_00291-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_n_00291-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, implantação de uma equipe volante para o CRAS, uma contribuição para o acesso às políticas sociais de forma igualitária para todos os lares prevenindo ocorrências de situações de vulnerabilidade e riscos sociais no município de Altamira.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_n_00292-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_n_00292-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, para que seja realizado o serviço, para que seja realizado o serviço de recapeamento asfáltico das Ruas A, B, C, D da Agrovila Princesa do Xingu, assim como os serviços de drenagem, pavimentação asfáltica, calçamento e linha d'água da Rua E.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_n_00295-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_n_00295-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, seja realizado o serviço de manutenção e terraplanagem da Rua Porto Velho, bairro Ibiza.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_n_00296-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_n_00296-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de roçagem e limpeza dos canteiros, calçadas e arredores do Posto de Saúde do Ruc  São Joaquim.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_n_00297-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_n_00297-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, que regularize junto ao Plano de Desenvolvimento Regional Sustentável do Xingu (PDRSX), as pendências do Fundo Municipal de Saúde, referente ao projeto 354/2018 que não foram sanadas, para a liberação de mais recursos já aprovados.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_n_00298-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_n_00298-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique o excelentíssimo senhor Helder Barbalho - Governador do Estado do Pará, no sentido de solicitar, através da Secretaria competente, que habilite o serviço de Colposcopia com Biópsia no HRPT (Hospital Regional Público da Transamazônica), para garantir resolutividade no tratamento as mulheres com suspeita de câncer no colo uterino.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_n_00293-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_n_00293-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar a substituição de lâmpadas queimadas na TV Pedro Miranda, entre a Rua Joaquim Acácio e Rodovia Transamazônica no bairro Brasília.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_n_00294-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_n_00294-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, a inclusão dos profissionais que trabalham em supermercados, como grupo prioritário para vacinação contra COVID-19.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_n_00301-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_n_00301-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, através da Secretaria competente, realizar os serviços de: Manutenção das academias ao ar livre; reforma das Quadras Esportivas; limpeza geral e revitalização da rede de iluminação pública nos Ruc's São  Joaquim, Laranjeiras, Casa Nova e Água Azul.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_n_00300-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_n_00300-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, através da Secretaria competente, realizar o serviço de Reforma do Ginásio Municipal Nicias Ribeiro e do complexo da Juventude de Altamira.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eladio Farias, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, que faça nomeações com placas de identificação com o nome de todas as ruas do bairro Bela Vista e Parque Ipê do Município de Altamira Pará.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_n306-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_n306-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar a operação tapa-buracos na Av. Irmã Clores Mendes, próximo a rotatória assim como o trecho final da Avenida. João Rodrigues, bairro Jardim Altamira, trecho também conhecido como Anel Viário.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_n305-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_n305-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, construção de uma Creche para atender as crianças dos bairros Laranjeira, Casa Nova e São Joaquim.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_n310-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_n310-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que faça a ligação do Travessão do Picadinho ao Travessão do Cajueiro no Assurini.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_n309-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_n309-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que construa a cobertura onde funciona os açougues do Mercado Municipal de Altamira.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_n308-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_n308-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize ações de limpeza, desinfecção e instale lixeiras nos arredores do Hospital Municipal São Rafael, Bairro Mutirão.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_n307-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_n307-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construa um espaço para o centro de convivência dos idosos no município de Altamira.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Enf°. Tércio Brito</t>
   </si>
   <si>
     <t>Indicação em conjunto, de iniciativa dos vereadores Adevaldo da Silva e Tércio Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, estudos e esforços para realizar reforma completa no prédio Hospital Geral de Altamira.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_n_00325-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_n_00325-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de implantação de placas informando o horário e o dia das coletas de lixo em cada bairro de Altamira.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_n319-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_n319-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que seja providenciada a perfuração de poços artesiano, como também implantar rede de distribuição de água potável nos distritos de Castelo dos Sonhos e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_n320-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_n320-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, implantar o NIR (Núcleo Interno de Regulação) no Hospital Geral de Altamira e Unidade de Pronto Atendimento, deverá realizar a interface direto com as Centrais de Regulação nível municipal e estadual, delineando o perfil de complexidade da assistência no âmbito do SUS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_n321-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_n321-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, instituir a Campanha de controle populacional de cães e gatos abandonados no município de Altamira.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_n322-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_n322-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique o excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria Municipal de Saúde, que seja implantado atendimento Odontológico no período noturno, para os atendimentos de urgências e outros.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_n323-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_n323-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial, na Travessa Dionísio Bentes, Travessa João Vilhena e na rua Raimunda Lobato, no Loteamento Dom Lourenzo.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_n318-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_n318-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente que providencie dois caminhões para que sejam utilizados no serviço de coleta de lixo nos distritos de Castelo de Sonho e Cachoeira da Serra.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_n317-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_n317-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, no sentido que seja reativado o Programa Chão legal, a fim de atender as famílias de baixa renda do nosso município.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_n311-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_n311-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviço de reforma da Quadra de Esportes do bairro Sudam II.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_n313-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_n313-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção dos Serviços de saneamento básico, calçamento, meio fio, blokreteamento ou asfaltamento na Rua 15 subindo no bairro Paixão de Cristo.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>Indicação em conjunto, de iniciativa dos vereadores desta Casa de Leis, que indique ao Excelentíssimo Senhor Hélder Barbalho - Governador do Estado do Pará, através da Secretaria Competente, implantação de Leitos de Oncologia em Altamira.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de Iluminação Pública, na BR 230, Trecho entre o Bairro Buriti e Posto Ipiranga.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_n332-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_n332-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de manutenção e pavimentação asfáltica da Rua Lucindo Câmara, Bairro Ibiza.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n314-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n314-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção dos Serviços de saneamento básico, calçamento, meio fio, blokreteamento ou asfaltamento na Rua Magalhães Barata no bairro Santa Ana.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_n00339-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_n00339-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize as ações de infraestrutura nas Ruas 03, 06, 08 e A do Bairro Ivalândia, Município de Altamira.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_n00359-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_n00359-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, modernização e ampliação dos serviços prestados pela Guarda Municipal e aumento do efetivo atual por meio de concurso público e implantação de novos serviços de ronda escolar nas unidades escolares municipais</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_n00335-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_n00335-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade na Rua Boa Vista, Paz, Felicidade, Bahia e Rua dos Milagres no Bairro Paixão de Cristo.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_n00337-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_n00337-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos Leite, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária Municipal de Saúde, no sentido de que a coleta de material para exames (sangue, fezes e urina) passem a ocorrer nas Unidades Básicas de Saúde dos bairros.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_n00338-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_n00338-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a entrega de Cestas Básicas para as famílias já cadastradas, em situação de vulnerabilidade Social.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_n00341-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_n00341-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que providencie a construção de uma Unidade Básica de Saúde-UBS, a fim de atender a comunidade de Vila Cabocla.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_n00342-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_n00342-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar dentro do prazo legal, informações quanto a possibilidade de construção de que a viabilização de um campo gramado de futebol nos bairros: Mexicano, Bonanza, Buriti, Airton Senna II, e Jardim França.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_n00345-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_n00345-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de quadras poliesportivas com arquibancadas nos bairros: Nova Altamira, Ibiza e Paixão de Cristo.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_n00346-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_n00346-2021.pdf</t>
   </si>
   <si>
     <t>De Iniciativa do vereador Silvano Fortunato, indicar o senhor Claudomiro Gomes da Silva - Prefeito Municipal de Altamira, interceder junto a empresa Norte Energia, com vistas em realizar novos estudos em relação à Rua Natividade Batista de Menezes (antiga Rua da peixaria Beira Rio) que dá acesso ao bairro Alberto Soares, que tem sua adjacência, o 51 Bis e os Conjuntos Altaville I e II, lá residem muitos moradores, os quais dependem da referida Rua para cumprirem com seu direito constitucional de "ir e vir". Assim sendo, faz-se necessário que seja revisto o projeto existente. Caso não seja possível a construção de uma ponte de concreto armado, que seja aberta uma nova via de acesso paralela ao Igarapé Ambé, iniciando na Rua Consuelo até a Rodovia Ernesto Acioly, contemplando a mesma de cais de arrimo, ciclovia e área de lazer, em vez que a mesma será mais um cartão postal de Altamira, pois, fica de frente ao majestoso rio Xingu.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_n00347-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_n00347-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento Municipal de Trânsito, destacar Guardas de Trânsito, no horário de grande movimentação, na proximidade da Rotatória da Travessa Comandante Castilho, sentido bairro Brasília.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_n00348-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_n00348-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilize a manutenção do travessão e da ponte do Jiboião, Km 40, sentido a Ressaca no Assurini.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_n00349-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_n00349-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção da Ponte do Espelho, Km 80, próximo Escola, sentido Tuna no Assurini.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n00350-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n00350-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar o serviços de revitalização terraplenagem, ligação de água e esgoto, asfaltamento e calçamento na rua Tinhorão no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n00351-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n00351-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, Instalar placas informativas nos pontos de ônibus apresentando os horários de passagem, e também, estender o horário de funcionamento da linha de ônibus para o bairro Buriti até às 18 hs  no sábado.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n00352-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n00352-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Ivonnelson Alves Soares, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de uma Ponte no Travessão Babaquara, próximo a casa do senhor Rossi no sentido norte do referido travessão.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, realize o serviço de Iluminação Pública da Rua Passagem II, no Bairro Ibiza.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_n00355-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_n00355-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, que realize a revitalização da Praça, localizada na rua: Arlécia Orlandina, no Conjunto Santa Benedita, utilizando como modelo a Praça da Paz.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n00356-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n00356-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, que sejam realizados estudos e adotadas as providências necessárias para possibilitar a criação de um Centro de Referência em Álcool.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n360-201.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n360-201.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, na forma regimental, oficie-se senhor Claudomiro Gomes - Prefeito Municipal que providencie dois caminhões pipa, sendo um para atender o distrito de Castelo dos Sonhos e outro para distrito de Cachoeira da Serra.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_n00358-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_n00358-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realização de um estudo viabilizando a fomentação do Turismo Fluvial, Pesca e Ecoturismo nas águas do Rio Xingu.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_n354-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_n354-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de linha d'água, rede de esgoto e calçamento da Rua Pedro Fontenelle, Residêncial Santa Benedita.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_n00361-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_n00361-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, oficie-se ao ilustríssimo senhor Comandante do Destacamento da Polícia Militar de Castelo dos Sonhos o 3° Sgt Cássio Reis Rodrigues a fim de que seja criado um planejamento de ronda ostensiva nas escolas dos distritos de Castelo dos Sonhos e Cachoeira da Serra para o momento seguinte a reabertura das escolas.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_n364-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_n364-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Alamedas: José Batista, Agostinho Gomes, Ribamar Acácio, Eliane Raquel e Erick Márcio, no bairro Ayrton Senna.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_n_00365-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_n_00365-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de manutenção da academia ao ar livre, limpeza e roçagem nas calçadas, canteiros centrais e das áreas de lazer do Reassentamento Urbano Coletivo (RUC) Jatobá.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_n_00366-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_n_00366-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize a recuperação da estrada do Travessão da 6.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_n_00367-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_n_00367-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize o serviços de construção de uma escola de Ensino Fundamental, uma creche e um Posto de Saúde, no bairro Ayrton Senna I.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_n_00368-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_n_00368-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, o incentivo ao Teatro como ferramenta para inclusão Social.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_n_00369-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_n_00369-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, providencie a aquisição de aparelho para a realização do Teste da Orelhinha no Município, para os recém-nascidos.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_n_00370-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_n_00370-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, estabeleça um convênio com a Apata - Associação de Proteção dos Animais e do Meio Ambiente de Altamira, para que forneça os serviços de castrações, doação de ração e o pagamento do aluguel do abrigo.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_n_00371-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_n_00371-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, crie dois Conselhos Tutelares, um no distrito de Castelo dos Sonhos e mais um outro no município de Altamira.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_n_00372-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_n_00372-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção e construção de uma Ponte no km 37, próximo a propriedade da Dona Graça, no Assurini.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_n_00373-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_n_00373-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção e encascalhamento da ladeira do Travessão no km 39 próximo a propriedade do Cabo Gerson, no Assurini.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_n_00379-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_n_00379-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Adevaldo da Silva Brito e Tércio Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de calçada com acessibilidade na avenida João Coelho.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_n_00381-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_n_00381-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Davi da Silva Teixeira e Vanderjaime Santos que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, sugerem a construção de um barracão comunitário no Ramal Floresta.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_n_00383-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_n_00383-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, na pessoa da senhora Romina Brito, agendar dentro da programação da Secretaria, a realização de comandos de saúde para as comunidades Vila Canopus e Vila Cabocla, as quais deverão disponibilizar todos os serviços possíveis oferecidos pelo poder público.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_n_384-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_n_384-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Assis Cunha, Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Thais Nascimento, Adevaldo Brito, Davi Teixeira, Nelsinho Campeiro, Eládio Lampião, João do Fusca, Olailton Carvalho, Roni Heck, Tânia Souza, Tércio Brito e Juarês Giachini, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a continuidade do asfaltamento no desvio do Luiz Pereira até o Travessão do Espelho. E asfaltamento da PA Ressaca até o Tuna na divisa do Município.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_n_00374-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_n_00374-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, realizar um estudo para subsidiar a formulação e a execução de políticas públicas voltadas ao esporte, lazer e cultura que promovam a acessibilidade e inclusão de pessoas com deficiência na programação e calendário oficial no município.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_n_00377-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_n_00377-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar o serviço de forma emergencial, o serviço de infraestrutura e recapeamento asfáltico nas Ruas Carqueja e Manjericão no bairro São Joaquim, assim como os acessos ao sistema de abastecimento de água deste bairro.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_n_00378-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_n_00378-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de calçada, meio fio com linha d'água e asfaltamento da travessa Admauro.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_n_00380-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_n_00380-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento e calçamento na Travessa Carolina Bairro Sudam II Altamira-PA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_n_00382-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_n_00382-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Adevaldo da Silva Brito e Tércio Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, a compra de um terreno para a construção do Posto de Saúde na comunidade Maribel e equipar o mesmo.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_n_00386-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_n_00386-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de maquinas para reabertura e terraplanagem dos seguintes travessões: Travessão do Barro Duro e Travessão da Ladeira do S no Assurini.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_n_00387-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_n_00387-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de meio fio, linha d'água, calçada, pavimentação ou bloqueteamento nas Alamedas: Anápolis, Goiânia e Varginhas e, na Rua Euclides de Rezende, no conjunto Altaville.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_n_00388-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_n_00388-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de Iluminação Pública na Rodovia Ernesto Acioly, trecho entre rotatória da Avenida Djalma Dutra até a Funai.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_n_00389-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_n_00389-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de manutenção e recapeamento asfáltico na Rua WE 06, (em frente a Evolusom), bairro Colina, Altamira Pará.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_n_376-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_n_376-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar o serviço de infraestrutura de forma emergencial, nas ruas: Tv. Silva, Tv. Ireno Corrêa, rua das Neves, pela qual o ônibus coletivo faz sua rota nos bairros Mexicano e Coração de Mãe.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_n391-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_n391-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes ruas: Luiz Francisco, Romualdo Bentes, Emerson Lucas, Wanessa Gonçalves e Valéria Gonçalves no bairro Airton Senna I.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_n_363-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_n_363-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Alamedas: Áurea, Osvaldina e Francisco Nunes. Assim também como a Travessa Honório Silva, no Bairro Aírton Senna I.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_n393-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_n393-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, a fim de que realize o asfaltamento e drenagem das vias paralelas à BR-163 no perímetro de Castelo de Sonhos, bem como a instalação de redutores de velocidade em todo perímetro urbano.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_n_394-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_n_394-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, fundamentado nas disposições contidas no Regimento Interno desta Casa, indica o quê após a deliberação do Plenário, à Mesa Diretora encaminhe a presente matéria aprovada ao Secretário Regional de Estado Henderson Pinto, para que interceda junto ao Governador Hélder Barbalho que disponibilize 10 km de asfalto, do Programa ''Asfalto para todo o Pará" para o Distrito de Castelo dos Sonhos - PÁ.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_n328-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_n328-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, colocar deslizantes nas ponte, pois, parte dos mesmos foram levados pela correnteza do rio Xingu, como também realizar o serviço de Tapa Buraco na Rua Natividade Batista de Menezes (antiga Rua da Peixaria Beira Rio) que dá acesso ao bairro Alberto Soares.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_n327-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_n327-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Municipal de Saúde, Implante o Projeto Conexão, nos hospitais municipais, UPA e Hospital Santo Agostinho (conveniado).</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo, Enf°. Tércio Brito</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_n_399-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_n_399-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Socorro Carmo e Tércio Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, construa uma Unidade de Saúde da Família, com os padrões do Ministério da Saúde no conjunto Alberto Soares.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_n_400-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_n_400-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que seja revisto o PCCR - Planos de Cargos, carreiras e remuneração dos servidores públicos a exemplo do salário dos profissionais Enfermeiros e dentre outras áreas do Serviço Público.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_n_395-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_n_395-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, para que seja implementado um projeto relacionado aos bueiros, tubulações e galerias, com objetivo de prevenir as enchentes que acometem diversas regiões de nossa cidade no período de alto índice pluviométrico.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_n_396-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_n_396-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria de Saúde, realize a contratação de um Agente Comunitário de Saúde para atender a comunidade no Travessão do Cajá 2 no Assurini.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_n00397-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_n00397-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, através da Secretaria Municipal de Meio Ambiente e Turismo, realizar o plano de Arborização Urbana no Município de Altamira.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_n_398-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_n_398-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construa uma nova ponte no Travessão da 5, próximo ao Campo do Nido, sentido Altamira/Brasil Novo.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/391/indicacao_n_401-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/391/indicacao_n_401-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, a fim de que proceda a construção de duas rotatórias em Castelo dos Sonhos, sendo uma no perímetro do Posto de combustível Zelâdia e outra na entrada da Avenida Santo Antônio, bem como instalação de redutores de velocidade na BR-163 entre o Posto Fiscal da SEFA e o  Auto Posto Galo.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_n_402-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_n_402-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, a fim de que seja construída uma Unidade Materno Infantil no município de Altamira.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_n406-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_n406-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão do Taivo, adjacente ao Travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_numero_405-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_numero_405-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de maquinas para reabertura e terraplanagem dos seguinte Travessão: Nova Transunião onde liga Travessão Transassurini até a ponte do Ituna próximo a fazenda do Wagner.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_n407-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_n407-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão do Jaci, no km 19, no Assurini.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_n_00412-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_n_00412-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Adevaldo da Silva Brito e Tércio Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a implantação de laboratórios de apoio nos postos de saúde dos bairros afastados e nos RUCS.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_n_00408-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_n_00408-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial, na Travessa dos Vencedores e na Travessa Ramiro de Oliveira, no Loteamento Dom Lorenzo.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_n_00409-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_n_00409-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água e galeria pluvial, na Travessa Aroldo de Melo, Travessa Júlio Marques, no Loteamento Dom Lorenzo.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_n_00410-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_n_00410-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de calçada, meio fio com linha d'água e asfaltamento da travessa Mineiros, no bairro São Domingos.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_n_00411-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_n_00411-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de calçada, meio fio com linha d'água e asfaltamento da rua Marechal Rondon, Bairro Independente I.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_n_00413-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_n_00413-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, promover jogos de verão na orla do cais, contemplando modalidades como futebol de areia, vôlei de praia, natação, corrida, triátlon simples, basquetebol e travessia a remo no rio Xingu.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_n403-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_n403-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto ao Governo do Estado, através do DETRAN/PA, com vistas deslocar para Altamira, pelos menos duas vezes no ano, uma equipe de instrutores para emitir CNH - Carteira Nacional de Habilitação, para pessoas portadoras de Necessidades Especiais, conforme determina a Resolução n.° 267/2008 do CONTRAN.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de infraestrutura, meio fio, blokreteamento ou pavimentação asfáltica, como também, revitalização de rede de iluminação pública na Rua Bernardino Alves, bairro Aírton Senna I.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_n392-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_n392-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Alamedas: Anna Herenio, Warlesson Castro, Dediele e Alameda Salomão, no bairro Ayrton Senna I.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_n418-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_n418-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade. nas seguintes Alamedas: Nunes, Valdemar monteiro, moisés Reis, Ubiratan Acácio, assim também como nas ruas Carolina no bairro Aírton Senna I.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_n419-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_n419-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade. nas seguintes ruas: Joselma Thier, Irmã Serafina, João do Biscoito e Odileida Sampaio, no bairro Aírton Senna I</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_n420-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_n420-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que providencie um prédio próprio com espaço amplo, localizado no centro da cidade, para funcionamento da Central de Regulação do município e TFD</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_n421-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_n421-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente,que faça parcerias com casas de apoio em Belém e Santarém-Pa para os pacientes de TFD.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/412/indicacaao_n423-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/412/indicacaao_n423-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Silvano Fortunato, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique o excelentíssimo senhor Helder Barbalho - Governador do Estado do Pará, através da secretaria competente, implemente na grade curricular da Rede Estadual de Ensino de ensino Médio, disciplinas voltadas exclusivamente ao ensino de Empreendedorismo, Ciência e tecnologia , Informação e Educação Financeira.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/413/indicacaao_n422-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/413/indicacaao_n422-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Silvano Fortunato, Oficie ao Excelentíssimo Senhor Helder Barbalho - Governador do Estado do Pará, através da Secretaria de Estado de Saúde pública/HEMOPA, que seja criada uma  Campanha no sentido de ampliar a coleta de sangue na região do Xingu.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/414/inducacao_n424-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/414/inducacao_n424-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar o serviço de tapa buraco nas ruas: Nas ruas das Hortências no Bairro Jardim primavera e Travessa Presidente Médici Bairro Brasília.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/415/indicacaon433-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/415/indicacaon433-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde compre os equipamentos necessários, para o Funcionamento do posto de Saúde, na localidade Quatro Bocas-Assurini no Município de Altamira.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo, Enf°. Tércio Brito, Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/416/indicacaao_n436-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/416/indicacaao_n436-2021.pdf</t>
   </si>
   <si>
     <t>Indicação em conjunto, de iniciativa dos vereadores Socorro do Carmo,Thais Nascimento e  Tércio Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, Que intervenha junto ao Senhor Helder Barbalho, Governador do Estado que Inaugure a ala Feminina no complexo penitenciário do Xingu.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Assis Cunha, Enf°. Tércio Brito, Nelsinho Campeiro</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/417/indicicao_n437-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/417/indicicao_n437-2021.pdf</t>
   </si>
   <si>
     <t>Indicação em conjunto, de iniciativa dos vereadores Adevaldo da Silva Brito,Tercio Brito, Assis Cunha e Nelsinho Campeiro, indicar ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, Através da secretaria competente o asfaltamento do Travessão novo Xingu.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/418/indicacaon435-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/418/indicacaon435-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de uma praça com academia ao ar livre e pista de skate, no loteamento Jardim França, bairro Mutirão.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/419/indicacaon434-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/419/indicacaon434-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, em parceria com o Ministério da saúde Busque a Ampliação dos Agentes comunitários no município de Altamira.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/420/indicacaao_n432-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/420/indicacaao_n432-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar o conserto dos semáforos de pedestres nos cruzamentos da Transamazônica com Av. Magalhães barata (entrada do bairro liberdade).</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/421/indicacaao_n431-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/421/indicacaao_n431-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar serviços de infraestrutura com galeria pluvial, linha d´água, calçada, rampa de acessibilidade e pavimentação asfáltica nas WE4 e WE5 no bairro da colinas.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_n430-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_n430-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, Reforma da Ponte do Travessão Bom Jardim II, no Km 57, próximo a fazenda do Sr. Burica (Francisco Serafim Bezerra), sentido Ituna no Assurini</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_n429-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_n429-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente,  Reabertura e Terraplanagem do Travessão do Itapuama no Assurini, e em toda sua extensão</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_n428-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_n428-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a Recuperação e Manutenção no Travessão Terra Preta, Km 15 lado esquerdo, ate a Fazenda do Irmão Eronia, no Assurini.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_n427-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_n427-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a Recuperação e manutenção no Travessão Bom Jardim I, próximo a propriedade do Senhor Honorato, no Assurini.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar a construção de um posto de informações Turística (PITs) na orla do Cais, e também, crie uma pagina especifica nas mídias sociais para a coordenação de Turismo, para divulgação das belezas naturais e atrativos da cidade Altamira</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/427/indicicao_n425-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/427/indicicao_n425-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, viabilizar um estudo técnico que possa levantar a possibilidade de criar um Bosque Municipal, de acordo com a legislação ambiental já existente, valorizando as potencialidades e belezas naturais do município de Altamira</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_n_439-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_n_439-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que providencie ações nos seguintes bairro Mutirão:  Rua do Estivador e Travessa 4: drenagem e linha d' água; e Rua 9 e 8, recapeamento asfáltico e linha d' água.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/429/indicacaao_n440-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/429/indicacaao_n440-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, a fim de que seja construído um Hospital Psiquiátrico no município de Altamira.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/430/indicacaao_n456-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/430/indicacaao_n456-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a implantação de placas de identificação, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/431/indicacaao_n444-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/431/indicacaao_n444-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade nas seguintes Ruas, do bairro Ayrton Senna II: Abílio Pereira Leão, Viviane Leão, Francisco Barbosa, Francisco Nunes Bezerra e Prof. Ubirajara Umbuzeiro (Rua da caixa d'água).</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/432/indicacaao_n445-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/432/indicacaao_n445-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar a Reforma e a Ampliação do Posto de saúde e da Escola Tiradentes na Comunidade Ramal da Floresta.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/433/indicacaao_n446-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/433/indicacaao_n446-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a Realização de um Comando Saúde a ser realizado nas dependências da EMEF Lages, na propriedade da Senhora Nega da Peixaria, no Assurini.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/434/indicacaao_n447-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/434/indicacaao_n447-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização de um comando de Saúde a ser realizado nas dependências da EMEF Alteir Mardegam, na entrada do Travessão Picadão, no Assurini.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/435/indicacaao_n448-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/435/indicacaao_n448-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente,a Pavimentação Asfáltica ou Bloqueteamento com infraestrutura, Calçamento, Linha D'Água, Galeria pluvial e Acessibilidade nas seguintes Ruas do Bairro  jardim Altamira, no conjunto Ivalandia. Rua 01,Rua 02,Rua 04 e Rua João Guilherme Pereira.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/436/indicacaao_n449-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/436/indicacaao_n449-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a recuperação da Rua Acesso Um, Bairro Sudam II .</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/437/indicacaao_n450-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/437/indicacaao_n450-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador Silvano Fortunato, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que seja encaminhada a Empresa Norte Energia, no sentido de realizar o serviço de limpeza no leito do Igarapé Altamira, iniciando nas proximidades da ponte que liga o Bairro de Brasilia ao Bairro Sudam I,  até desaguar do Rio Xingu.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/438/indicacaao_n451-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/438/indicacaao_n451-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realizar o serviço de Recapeamento asfáltico, das Travessas Luiz Coutinho, Lucio Gitirana e Capitão pereira.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/439/indicacaao_n452-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/439/indicacaao_n452-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente,  realizar o serviço de Recapeamento asfáltico das Ruas 5, 7 e João Pinho, assim como a Pavimentação asfáltica e linha D'água da Rua 8, no bairro Jardim Altamira.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/440/indicacaao_n453-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/440/indicacaao_n453-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, realizar o serviço de reforma do prédio da unidade básica de saúde, do bairro Brasilia.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/441/indicacaao_n454-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/441/indicacaao_n454-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, que construa a Central de Regulação do município de Altamira, na escola Ruy Barbosa localizada na Avenida João Pessoa, na Orla da cidade.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/442/indicacaao_n455-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/442/indicacaao_n455-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Eladio Farias, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente,  que faça a unificação  das rotatórias, localizadas entre as Avenidas Jader Barbalho e Alacid Nunes, e que seja implantada uma academia de atividade física ao ar livre, proteção de seguranças na mesma, Iluminação de qualidade  e lombofaixas, nas duas vias, para redução de velocidade.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/443/indicacaao_n457-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/443/indicacaao_n457-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de uma academia ao ar livre, na comunidade das 4 Bocas.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/444/indicacaao_n458-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/444/indicacaao_n458-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Meio Ambiente, iniciar campanhas de Conscientização Ambiental (Banhistas) nas praias, com implantações de lixeiras e placas de Sinalização e limpeza do local.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/446/indicacaao_n460-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/446/indicacaao_n460-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, que viabilize estudos no sentido de disponibilizar, álcool gel 70% e mascaras aos alunos da rede Municipal de Ensino, quando retornarem presencialmente ás aulas.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/447/indicacaao_n461-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/447/indicacaao_n461-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize a manutenção da estrada que da acesso a localidade denominada"Ramal da Floresta" ( Zona Rural do Município de Altamira).</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/448/indicacaao_n462-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/448/indicacaao_n462-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, envie a secretaria do Estado de Assistência Social, Trabalho, Emprego e Renda ( SEASTER), a listagem com os nomes dos taxistas, mototaxistas e motoristas de van para o recebimento do valor R$500,00 ( quinhentos reais) provenientes do programa "Renda Pará"   de iniciativa do Governo do estado.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/449/indicacaao_n463-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/449/indicacaao_n463-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar serviços de infraestrutura com galeria pluvial, linha D'água, calçada, rampa de acessibilidade  e pavimentação asfáltica, na rua Eva Pereira e nas passagens 7 e 8 no bairro Ibiza.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_n465-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_n465-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Adevaldo da Silva Brito, Tércio Brito e Nelsinho Campeiro, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construir e equipar um Centro de Saúde na vila Canaã, no Assurini.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_n464-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_n464-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a disponibilização de um ônibus para levar os familiares dos detentos ao presídio.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_n467-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_n467-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, através do Departamento Municipal de Iluminação Pública, realizar o serviço de trocas de refletores da Quadra Esportiva, localizada na praça Ulysses Guimarães.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_n466-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_n466-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, através da Secretaria Municipal de Saúde, na pessoa da senhora Romina Brito, agendar dentro da programação da Secretaria, a realização de comandos de saúde para comunidade do Ramal das Lajes na Gleba Assurini, que deverá disponibilizar todos os serviços possíveis oferecidos pelo poder público.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_n468-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_n468-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de recuperação da estrada e construção de uma ponte na antiga Transamazônica Km 40, assim também como a recuperação das ruas da vila na antiga Transamazônica nas proximidades da Agrovila Carlos Pena Filho, divisa entre o município de Altamira com Brasil Novo, em caráter emergencial.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_n469-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_n469-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de terraplanagem, linha d'água, calçamento nas ruas assaltadas, roçagem, retirada de entulho e limpeza na Agrovila Sol Nascente em caráter emergencial.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_n470-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_n470-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, atenda os anseios do Conjunto Residencial do Santa Benedita no município de Altamira. Dentre os anseios a falta de água e a roçagem.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_n471-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_n471-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que interceda junto ao Senhor Helder Barbalho - Governador do Estado do Pará, que seja incluído a categoria dos artesãos no programa renda Pará.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_n472-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_n472-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de manutenção na estrada que dá acesso à Praia do Massanori.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_n473-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_n473-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realize os serviços de tapa-buraco na Rua Acesso Dois - Bairro Premem, entre a Rua Dragão do Mar e Avenida Perimetral.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_n474-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_n474-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, asfaltamento, construção de calçada, meio fio com linha d' água, da Rua B, no bairro Panorama.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_n477-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_n477-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, bloqueteamento ou asfaltamento na Rua Otacílio dos Santos, no Loteamento Jardim França.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_n476-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_n476-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, bloqueteamento ou asfaltamento na Avenida Jorge Nogueira, no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_n478-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_n478-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, disponibilizar uma Ambulância e uma Ambulancha para a comunidade do Itapuama e Novo Itapuama no Assurini.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_n479-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_n479-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a  implantação de  três redutores de velocidade na Rodovia Transassurini km 20,  no Trevo que segue  para Agrovila Sol Nascente e para Vila 4 Bocas, Itapuama,  Espelho e etc...</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_n481-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_n481-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública, para que sejam substituídas as lâmpadas queimadas na Rua: Raimunda Lobato, na Travessa João Vilhena e Travessa dos vencedores, do loteamento Dom Lorenzo.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_n_482-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_n_482-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira,  através da Secretaria Competente, compre duas bombas d'água para abastecer o Conjunto Santa Benedita no Município de Altamira-Pará.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_n_489-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_n_489-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao ilustríssimo senhor Secretário Municipal de Educação, Maxcinei Ferreira Pacheco, que, sabendo-se a priori não ser suficiente, mobilize esforços junto ao governo federal, juntamente com Prefeito Claudomiro Gomes, para que seja ampliado o número de creches no município de Altamira; e desenvolva um projeto com a Secretarias de Finanças que estimule a vinda do capital privado para suprir essa demanda, haja visto o setor público não ser capaz de sana-la.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_n_490-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_n_490-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, oficia-se ao ilustríssimo senhor Adriano Fonseca - Diretor da Equatorial Altamira, a fim de que sejam destinados 20 postes, um transformador e técnicos competentes para a execução do projeto de energização da comunidade Esperança IV.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_n_488-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_n_488-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao senhor Diretor do Detran - Altamira, Eleandro Rogério Pereira, que conjuntamente com o Departarmento Municipal de Trânsito de Altamira - Demutran, desenvolva um programa permanente de educação no trânsito nas escolas públicas da rede municipal e estadual, e nas escolas da rede privada de ensino.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_n_485-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_n_485-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente,a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'Água, galeria pluvial e acessibilidade nas Travessas Oscar Niemeyer, Tancredo Neves, Juscelino Kubitschek, Raimundo Morais de Menezes e Travessa Altamira, no bairro Coração de Mãe.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_n_483-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_n_483-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, contrate mais um Médico para Unidade de Pronto Atendimento-Upa, para atender os plantões de acordo com que preconiza o Ministério da Saúde.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_n_484-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_n_484-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente,a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'Água, galeria pluvial e acessibilidade na Travessa Zé da Vó, Rua Ananias Corrêa e Presidente Médici, assim também como a Avenida Airton Senna e Dois Irmão, no bairro Coração de Mãe.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_n_491-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_n_491-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, oficia-se ao ilustríssimo senhor Paulo Roberto Fontes Diretor do Dnit - Altamira a fim de que o Material retirado do asfalto na obra de recapeamento da Vicinal Caiapó possa ser doado à Subsecretaria de Obras de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_n493-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_n493-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção do Travessão Cajá 1, até a propriedade do senhor Baiano, no Assurini.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_n492-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_n492-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a manutenção e encascalhamento do travessão do Cajá 1, próximo a propriedade do senhor Amarildo, no Assurini.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_n_494-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_n_494-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, reforma e ampliação do Barracão da Comunidade  Itapuama no Assurini.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_n_495-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_n_495-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a reabertura da Farmácia de Manipulação.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_n_498-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_n_498-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através do Departamento Municipal de Iluminação Pública, realizar troca de refletores na Quadra de Esportes do bairro Colina.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_n_496-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_n_496-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que seja realizado o Torneio Anual de Futebol Rural e colocar no calendário do Município de Altamira.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_n497-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_n497-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, a contratação de um (a) interprete de libras para a Coordenadoria Especial da pessoa com deficiência (CEPED).</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_n500-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_n500-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, no sentido de providenciar a criação dos cargos de Psicólogos e Assistente Social para atuarem nas escolas municipais como preconiza a Lei Federal n° 13.935/2019.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_n501-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_n501-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, que viabilize estudos no sentido de aumentar a cota dos exames de Tomografia ofertado pelo Hospital Regional Público da Transamazônica (HRPT) ou realizar convênio com clinicas particulares que ofereçam o serviço.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_n486-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_n486-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, instalar 04 banheiros químicos na Orla do Cais, aos finais de semana.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_n487-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_n487-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Guarda Municipal de Altamira, destacar guardas municipais aos finais de semana na Orla do Cais.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_n502-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_n502-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Socorro do Carmo e Juares Giachini, indicar ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que faça cumprir a lei 3.332 de 14 de dezembro de 2020 que ''Institui à politica municipal dos direitos da pessoa com transtorno do espectro autista e dá outras providências'', instalando placas de prioridade para pessoas com autismo nos diversos locais que forneçam atendimento aberto ao público.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_n503-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_n503-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Adevaldo da Silva Brito, Tércio Brito e Nelsinho Campeiro, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, construir uma praça com uma academia ao ar livre na agrovila Sol Nascente, no Assurini.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_n504-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_n504-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores, Adevaldo da Silva Brito e Tércio Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, a retomada da construção de Centro de Zoonoses de Altamira.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_n509-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_n509-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao excelentíssimo senhor Helder Barbalho, Governador do Estado do Pará, que através da secretaria competente, realize o serviço de reforma e ampliação do Terminal Rodoviário de Altamira.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_n520-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_n520-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, implantação de um Campo experimental de agricultura na Agrovila 04 Bocas, no Assurini.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_n507-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_n507-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a construção de uma Escola de Ensino Fundamental na comunidade Lages do Xingu, no Assurini.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_n508-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_n508-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de reforma nas escolas municipais; Saint Clair Passarinho e Nair Lemos (Zona Urbana), e nas escolas Sol Nascente e Princesa do Xingu, (Zona Rural).</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_n510-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_n510-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize o serviço de padronização das calçadas de Altamira.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_n515-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_n515-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, que compre a emulsão asfáltica para realização do tapa-buraco, utilizando a infraestrutura própria da secretaria.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_n516-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_n516-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, inicie as inscrições das crianças, jovens e adolescentes em todas as atividades relacionadas à coordenadoria de Cultura, obedecendo decreto municipal de combate à covid-19.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_n506-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_n506-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, implantar um viveiro de Cultura de mudas em área de propriedade do município, com extensão capaz de suportar um viveiro que abrigue diversidades de cultura de árvores ornamentais, nativas e frutíferas.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_n511-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_n511-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção na Vicinal do km 38, próximo a propriedade do senhor Chico Cesário, no Transassurini.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_n512-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_n512-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção e encascalhamento da Ladeira do Travessão 6 Irmãos, no km 36, no Transassurini.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_n513-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_n513-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria competente, para que tome providências quanto a instalação do redutor de velocidade, na passagem 11, entre acesso 4 e Rua Elias Leitão, no bairro: Ibiza.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_n514-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_n514-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar, através da Secretaria Municipal de Viação e Obras Públicas, o serviço de patrolamento, empedramento e compactação das vias, na Rodovia Magalhães Barata, Km 07 (Trecho Altamira/Serrinha).</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_n517-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_n517-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, os serviços de reabertura com terraplanagem, encascalhamento, limpeza, poda nas árvores e bambus nas ruas: Ciclo A, Ciclo B e Ciclo C, no ramal das Chácaras, também conhecida como Chácara do Adriano, localizado nos fundos do loteamento São Francisco.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_n519-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_n519-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, interceder junto a Polícia Militar, a implantação de dois postos de policiamento destacado da Polícia Militar sendo que um na agrovila Sol Nascente e outro na Agrovila 4 bocas, no Assurini.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_n521-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_n521-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, implantar dois  Cemitérios, sendo :  Um na Vila 04 Bocas e Outro na Agrovila Sol Nascente no Assurini.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_n522-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_n522-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, asfaltamento com linha d'água, meio fio e calçada na Rua Àgua Azul no loteamento Jardim França, bairro Mutirão.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_525-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_525-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que ceda um espaço no Centro de Eventos para o funcionamento da galeria dos Artesãos e que seja administrada pelo o Sindicato dos Artesãos de Altamira - SINDARTES.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_527-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_527-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, viabilizar um estudo técnico para a construção de Quiosques no calçadão e parte externa do Centro de Eventos de Altamira, localizado na Av. Jader Barbalho entre Tv Pedro Gomes e AV. João Rodrigues, aproveitando o momento dos praticantes de atividades físicas para a geração de renda em nosso município, incentivando o comércio local, criando uma rotatividade e proporcionando segurança e conforto para aqueles que frequentam o local.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_530-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_530-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, a fim de viabilizar, através da Secretaria competente, a criação do ''Programa de Telemedicina''para o município de Altamira-Pa.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_531-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_531-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, que viabilize estudos, no sentido de implantar o serviço ambulatorial de Fisioterapia Pélvica na rede municipal de saúde ou realizar convênio com clinicas particulares que ofereçam o serviço.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_528-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_528-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que interceda junto ao senhor Helder Barbalho - Governador do Estado do Pará, solicitar o cadastramento de todos os Artesãos da Região Transamazônica e Xingu junto ao programa do Artesanato Brasileiro-PAB.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_533-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_533-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a implantação de placas indicativas com nomenclatura e cep das Ruas, no bairro liberdade, para atender as demandas do complexo Nova Brasilia II, abrangendo os seguintes bairros: Liberdade, Santa Ana, Airton Senna I,  Airton Senna II, e loteamentos: São Francisco, Viena e Adjacentes.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_536-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_536-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador, Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretária competente, uma operação tapa buracos, calçadas, meio fio e rampa de acessibilidade, nas Ruas:  Quincas Borges e Raimundo Acácio.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_535-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_535-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, reforma da ponte do Rio Michila.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_534-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_534-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, Instalação de Iluminação Pública da Rua Mendonça, localizada no Bairro Sudam II.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_539-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_539-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'Água, galeria pluvial e acessibilidade na Rua WA 01, WA 02, WA 03, WA 08 e Comandante Adão, no bairro Colina.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_537-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_537-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que providencie a reforma da Escola Municipal Dom Clemente Geiger.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_538-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_538-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se a excelentíssima senhora Secretária de Estado de Educação, Elieth de Fátima da Silva Braga e o excelentíssimo senhor Secretário de Estado de Ciência, Tecnologia e Educação Profissional e Tecnologia e Educação Profissional e Tecnológica, Carlos Edílson de Almeida Maneschy, para que, em parceria, estruturem um projeto para as escolas públicas estaduais no sentido de que seja realizada, anualmente, uma feira de ciências, tecnologia e inovação na semana pertinente, no mês de junho, conforme o calendário oficial.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_540-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_540-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento Municipal de Iluminação Pública, realizar o serviço de revitalização da rede de iluminação pública, substituição das lâmpadas queimadas na Avenida João Paulo II, que dá acesso ao aeroporto.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_542-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_542-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica com toda infraestrutura na Comunidade Cupiúba ao lado direito e esquerdo, as margens da Rodovia Magalhães Barata, Estrada da Serrinha.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_543-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_543-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de uma quadra de esporte com cobertura e uma praça com academia ao ar livre, no bairro Coração de Mãe, para atender os bairros adjacentes.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_544-2021...pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_544-2021...pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que o Executivo Municipal faça a efetivação dos Servidores Públicos com mais de 15 anos de Serviço Público.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_545-2021..pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_545-2021..pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que através da Secretaria Municipal de Integração Social SEMIS, seja reativado as oficinas e cursos profissionalizantes para os jovens do município de Altamira.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_546-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_546-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, asfaltamento na Rua SF 07, no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_547-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_547-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente,  que autorize a recuperação da Rua Pio XII, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_548-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_548-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique o excelentíssimo senhor Helder Barbalho - Governador do Estado do Pará, no sentido de solicitar, através da Secretaria competente, para que seja realizada a manutenção ou a compra de aparelhos novos de Endoscopia e Colonoscopia para o HRPT (Hospital Regional Público da Transamazônica).</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_549-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_549-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, para que tome providências quanto a instalação de placas de sinalização  com nome das ruas do bairro Buriti. (Avenida dos Buritis, Douglas Miguel Sawczuk e Transamazônica.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_n303-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_n303-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de pavimentação asfáltica ou bloqueteamento com infraestrutura, calçamento, linha d'água, galeria pluvial e acessibilidade na Rua 04, Vista Alegre, Novo Horizonte. Assim também como a Travessa São Raimundo e Travessa 12 no bairro Paixão de Cristo.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_555-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_555-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal e do Sr. Manoel Filho - Diretor do Departamento Municipal de Trânsito de Altamira (DEMUTRAN), que seja realizada a pintura da sinalização horizontal de estacionamento para vaga especial na Alameda Polivalente, Bairro Jardim Uirapuru, nas proximidades do Núcleo de Integração Neuro e Sensorial (NINS).</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_541-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_541-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, equiparar o salário dos servidores contratados ao vencimento dos efetivos do setor da Saúde Bucal.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_552-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_552-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar estudos com vistas a substituição dos ônibus que realizam o Serviço Municipal de Transporte Público de Altamira.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_553-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_553-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de reforma e ampliação da EMEF Dr. Octacílio Lino, localizada na Av. Tancredo Neves.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_559-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_559-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, designar o nome do ex vereador Dr. Agnaldo Rosas de Oliveira, para o Parque de Exposições, que encontra-se em construção no município de Altamira.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_562-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_562-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, venho por meio deste solicitar o novo Parque de Exposição, que ainda passara pela aprovação da casa, se chame Parque Exposição João Mato Grosso Alves Filho.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_556-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_556-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Hélder Barbalho — Governador do Estado do Pará, através da Secretaria de Saúde do Estado do Pará, implantar o atendimento noturno para realização de exames de imagens, Tomografia, no Hospital Regional Público da Transamazônica, de pacientes hospitalizados ou em casos ou em casos de extrema urgência no município de Altamira ou nos demais que fazem parte da região do Xingu.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_558-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_558-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, abasteça regularmente com insumos e medicamentos as unidades básicas de saúde e farmácia do Caps-Centro de atenção Psicossocial do Município de Altamira.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_563-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_563-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica iniciando na Serrinha até o Igarapé Tucuruí extensão de 9 km na divisa do município de Altamira com o município de Brasil Novo, assim também como a continuidade do asfaltamento iniciando na escola até a Ponte do Galego extensão de 3 km, divisa com município de Altamira com município de Vitoria do Xingu.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_565-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_565-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, reforma da Orla do Cais como calçadas, meio fio e rampa de acessibilidade.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_564-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_564-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a continuidade asfáltica no Ramal São Francisco até a Igreja da Comunidade São Sebastião Filinto divisa do município de Altamira com município de Brasil Novo.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_566-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_566-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a recuperação da Rua Curuá Grande, Bairro Independente I.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_557-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_557-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que acrescente na folha de pagamento dos Enfermeiros contratados o adicional noturno, a insalubridade, férias e o 13° salários dos referidos servidores.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_569-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_569-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, interceder junto a ETE Engenharia, no sentido de levar Rede de Energia Elétrica até a comunidade do Índio Preto, Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_570-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_570-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Ramal do Pelezinho, adjacente ao Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_571-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_571-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereador Tércio Brito, que solicitar ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, que tome providências quanto a reforma das pistas de ciclovias no centro da cidade de Altamira e construção de pista de ciclovia nas entradas e saídas da cidade, sentido Altamira e Vitoria do Xingu, Altamira e Brasil Novo, Altamira e Princesa do Xingu, Altamira e Serrinha e Altamira e Km 18( Belém).</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_560-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_560-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria de Cultura SEMIS, que realize a Ação Intitulada "Cine Vida Altamira", onde possa exibir filmes documentários com tema educativos, com presença de psicólogos e equipe tema, criando um cronograma específico, contemplando Ruc's e demais bairros de nosso município. A iniciar-se no mês de setembro do corrente ano, mês que se combate o suicídio, podendo fazer parte do cronograma anual dos eventos municipais.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_561-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_561-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a construção de uma piscina, para a pratica de hidroginástica, no Centro de Convivência do Idoso - CCMI.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_573-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_573-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, para que tome providências quanto a instalação de academia ao ar livre na rua 4 (quatro), do bairro Aparecida.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_572-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_572-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, para que tome providências quanto a instalação de placas de sinalização de trânsito, horizontal e vertical, na Avenida dos Buritis, na rua A 33, A 31 e na rotatória localizada na entrada do bairro Buriti.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_575-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_575-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de Iluminação Pública, na Rua Angelim, Ruc Jatobá.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_574-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_574-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal junto a secretaria competente, realize o serviço de roçagem e limpeza do terreno no final da Rua Carmina Feitosa de Aquino, Santa Benedita, próximo ao local de abastecimento de água e quadra esportiva.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_577-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_577-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, indicar a Mesa Diretora Ouvido o Augusto e Soberano Plenário, na forma regimental, oficie-se o ilustríssimo senhor Gerente Executivo da Equatorial em Altamira, no sentido de que a empresa realize, com maior frequência, a manutenção da rede elétrica da zona rural.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_578-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_578-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, que providencie a recuperação asfáltica da Rodovia Ernesto Acioly, no perímetro urbano de Altamira.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_579-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_579-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, Implante o programa de Erradicação do Trabalho Infantil - PETI, na comunidade Cipó Ambé.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_n580-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_n580-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, construção de estacionamento com cobertura no Cemitério São Sebastião km 04 sentido Brasil novo.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_n581-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_n581-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de um ponto turístico na Orla da Cidade no final do espigão da praia artificial, no Rio Xingu.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_n583-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_n583-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, a reforma e pintura do Estádio Municipal Bandeirão, ampliação da arquibancada e construção de banheiros e lanchonete para o público.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_n585-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_n585-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, realize o implante de DIU - Dispositivo Intrauterino nas Puérperas, no pós-parto.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_n584-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_n584-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, seja disponibilizado um Odontólogo para atender no HGA e no programa melhor em casa.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_568-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_568-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar os serviços de construção de uma quadra de esportes e playground no loteamento Vista Alegre.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_567-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_567-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar os serviços de construção de uma Quadra de Esportes e lazer no Bairro Bonanza.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_n588-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_n588-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Ramal do Limão adjacente do Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_n586-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_n586-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão da Nega da Peixaria, no Assurini.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_n587-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_n587-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a recuperação e a Instalação de Iluminação Pública na Avenida Cícero Maia, Bairro Sudam I.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_n589-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_n589-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a instalação de iluminação pública da Rua Marechal Rondon, bairro Independente I.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_n590-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_n590-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, a implantação do departamento de modalidades esportivas para pessoas com deficiência no município de Altamira.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_n594-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_n594-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, que providencie a pavimentação e calçamento com bloquetes, na Rua Pedro Henrique Mauad, 25 de Agosto e 25 de Julho, no bairro Jardim Independente II.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_n595-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_n595-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria Municipal de Viação e Obras Públicas, o serviço de patrolamento, empedramento e compactação das vias, no Ramal Monte Santo, próximo a escola São Pedro.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_n596-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_n596-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de Iluminação Pública, na Rua Edla Veira, Nova Altamira, Conjunto Residencial Santa Benedita.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_n597-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_n597-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de pavimentação asfáltica com infraestrutura na Rua Nossa Senhora Aparecida, bairro Bela Vista.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_n593-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_n593-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize o serviços de limpeza e clorificação da caixa d'água comunitária do bairro São Domingos.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_n591-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_n591-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, indicar à Mesa Diretora ouvido e Augusto e Soberano Plenário, na forma regimental oficie-se a ilustríssima senhora Secretaria Municipal de Saúde Romina Alves de Brito que, em apoio  à ''Campanha Setembro Amarelo", mobilize profissionais de saúde mental de Altamira, no intuito de promover, no Espaço da Câmara Municipal, uma palestra sobre como identificar possíveis indícios de suicídio e preveni-los.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_n582-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_n582-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construir (2) pontes, uma na comunidade Tacunha e uma próxima a propriedade da dona Kinha, no Assurini.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_n_602-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_n_602-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Ramal do Lisboa adjacente do Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_n_603-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_n_603-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João do Fusca, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação do Ramal do Índio Branco adjacente do Travessão do Cajueiro, no Assurini.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_n_604-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_n_604-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, uma máquina de Tomografia e Endoscopia para o HGA (Hospital Geral de Altamira).</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_n_605-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_n_605-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construção de uma ponte no Travessão Transassurini, próximo a fazenda do Peg-Pag reforma das pontes do Picadinho, Picadão e encascalhamento do eixo do travessão da firma, dos quatro bocas até o tuna 3, com desvio ou corte da ladeira do Espelho, no Travessão da Firma.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_n_606-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_n_606-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas Avenidas I, II, e travessa I e II, no bairro Lama Negra.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_n_607-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_n_607-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas Travessas III, IV, V, e VI, no bairro Lama Negra.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_n_610-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_n_610-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, que providencie a pavimentação e o calçamento com bloquetes, na Passagem 5 (Cinco), no bairro Ibiza.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_n_611-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_n_611-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, reforma das escolas Santa Terezinha na localidade Trecho Seco e escola Duarte da Costa no travessão da 10, no sentido Altamira/ Brasil Novo.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_n_612-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_n_612-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construa escolas de Ensino Fundamental na localidade do Ituna III, no Passai, no porto da Firma sentido Altamira.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_n_608-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_n_608-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, a construção do Centro Especializado em Reabilitação (CEV IV), com diagnóstico, tratamento, concessão, adaptação, e manutenção com tecnologia assistiva.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_n_613-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_n_613-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, reforma da Ponte do Travessão do Cocal, próximo ao Rio Ituna no Assurini.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_n_600-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_n_600-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto ao excelentíssimo senhor Hélder Barbalho – Governador do Estado do Pará, no sentido da efetivação da construção da Vila Militar, para os militares do 16° Batalhão Xingu e 9° Grupamento de Bombeiros Militar, como também, a implantação e efetivação da Escola Militarizada de Altamira.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_n_601-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_n_601-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar o serviço de revitalização em todos os aspectos, iluminação, paisagismo e reordenação dos espaços de lazer da Orla do Cais.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_n_614-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_n_614-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a instalação de Iluminação Pública e a recuperação das Travessas: Travessa Belém, Travessa Manaus no Bairro Independente I.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_n_617-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_n_617-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar serviços de infraestrutura com galeria pluvial, linha d'água, calçada, rampa de acessibilidade e pavimentação asfáltica, na rua Olga Belo Soares, bairro Ibiza.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_n_618-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_n_618-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Olailton Carvalho Ferreira, que solicita ao excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar serviço emergencial de tapa buraco na Rodovia Presidente Médici (Estrada 51 BIS).</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_n_619-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_n_619-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de reparo em lâmpadas dos semáforos existente no cruzamento da Travessa Comandante Castilho com Rua 7 de setembro, no Bairro Centro, na Travessa Pedro Gomes com intendente Floriano  e na Travessa Pedro Gomes com Avenida Brigadeiro Eduardo Gomes, próximo ao Hospital Regional.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_622-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_622-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas Ruas Lucindo Sousa, Francisco Caetano Sousa, Juventino Acácio Barbosa e Arlindo de Sousa no Bairro Invasão dos Carroceiros.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_623-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_623-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade nas Ruas Antonio Acácio Sobrinho, Alécia Orlandina, Maria Salvador Paiva, Edla Vieira e Antonio Pereira de Oliveira, no bairro Invasão dos Carroceiros.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_624-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_624-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, a implantação de um ambulatório no HGA de Reabilitação Pós-Covid, para dar suporte aos pacientes com sequelas graves e leves.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_625-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_625-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a recuperação das Ruas: Maria Alves da Silva, Raimundo Moreira e Rua da Celpa, localizadas no bairro Ibiza, próximo ao Ponto Alto Leilões.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_626-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_626-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Educação - SEMED, a aquisição de um balcão para secretaria escolar e cadeiras de escritório. Afim de atender a Escola Municipal de Ensino Fundamental João Rodrigues da Silva, localizada na Avenida Bom Jesus, bairro Mutirão.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_627-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_627-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize os reparos na ponte sobre o Rio Curuá, no distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_628-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_628-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, através da Secretaria competente, que viabilize a recuperação dos Travessão das Mangueiras, no Assurini.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_629-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_629-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Travessão (06) Seis Irmãos km 36, no Assurini.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_639-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_639-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, construção de um parquinho na escola Emef Esther De Figueiredo Ferraz.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_631-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_631-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos oficie-se ao excelentíssimo senhor Ary Carvalho, Diretor da Adepara-Altamira, que providencie atendimento de qualidade aos produtores rurais e qualifique os profissionais que prestam esse atendimento por meio de cursos de capacitação de atendimento ao público. Também indico que seja providenciado meios para a desburocratização dos serviços prestados.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_632-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_632-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que providencie a revitalização do trapiche, dos brinquedos na parte da orla conhecida como ''Novo Cais."</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_633-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_633-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de Iluminação Pública, na ponte da Brasília, situada na Comodante Castilho.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/618/indicacao_634-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/618/indicacao_634-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de Iluminação Pública, na BR 230, na conhecida ''três pontes''.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Silvano Fortunato, Tania Souza</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_635-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_635-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, para que seja realizado o serviço de infraestrutura, calçamento, linha d' água, galeria pluvial e pavimentação asfáltica ou bloqueteamento, na rua Nossa Senhora de Nazaré, no bairro Jardim Oriente.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_638-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_638-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, a manutenção de duas máquinas de patrol do distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_637-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_637-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através do Departamento de Iluminação Pública, realize a troca e manutenção de lâmpadas na Rua 01 em frente a Qd 29 A, 2° etapa do Bairro Bonanza.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_636-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_636-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretaria competente, realizar os serviços de construção de um Ponto de Ônibus na Rua 01 em frente a Qd 29 A, 2° Etapa segunda etapa do Bairro Bonanza.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_641-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_641-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato e Vanderjaime Santos, que esta subscreve sugere à Mesa Diretora, ouvida o Augusto e soberano Plenário, que indique ao  excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilizar através de convênio de parceria, realizar implantação de energia solar, na Capela Mortuária do Rotary Club de Altamira. Haja vista, que na Gestão passada foi aprovado nesta Casa, através de Emendas Impositivas recursos para a realização a referida obra.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_648-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_648-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a Manutenção/Reforma no Portão da entrada e saída de veículos, manutenção dos trilhos. Assim também como remover/construir o portão de entrada Pedestres com cobertura até a guarita dos Porteiros no Hospital Geral de Altamira (HGA).</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_n_650-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_n_650-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, indica a Mesa Diretora ouvido o Augusto Soberano Plenário, solicitar ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, a concessão do Auxilio Emergencial na importância de R$ 2.000,00 (dois mil reais), em 04 (quatro) parcelas no valor R$ 500,00 (quinhentos reais), a contar do mês de outubro do recorrente ano , à categoria de trabalhadores envolvidos com atividade do pescado no Município de Altamira.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_645-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_645-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do Travessão do Cajá 2, no Assurini.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_646-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_646-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, asfaltamento na Rua SF 14, no Loteamento São Francisco.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_647-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_647-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a pavimentação asfáltica ou bloqueteamento, com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade da Estrada do Lama Negra e Rua Cascavel ao lado da Usina de Arroz, bairro Lama Negra até a Rodovia Ernesto Acioly.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/634/indicacao_n_651-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/634/indicacao_n_651-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, uma operação tapa buracos na estrada que dá acesso à Agrovila Sol Nascente, no Assurini. Requer também, que seja realizado o serviço de tapa buracos na estrada de acesso a Agrovila Princesa do Xingu e também a comunidade Monte Santo .</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/635/indicacao_n_616-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/635/indicacao_n_616-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos oficie-se o senhor Rafael Oliveira - Diretor da Cosalt a fim que busque soluções para resolver o problema da falta d' água no bairro São Domingos.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_n_615-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_n_615-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, realize o serviço de Urbanização das saídas para o município de Brasil Novo e Agrovila Princesa do Xingu.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_n_652-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_n_652-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a pavimentação asfáltica ou em Bloquete da Rua Macapá no Bairro Jardim Independente I.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/638/indicacao_n_653-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/638/indicacao_n_653-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, autorize a  instalação de iluminação pública da Rua 26 de Janeiro, bairro Bela Vista.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_n_654-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_n_654-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize a manutenção das estradas que dão acesso a localidade denominada ''Ramal do Cupiúba'' (Zona Rural do Município de Altamira).</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_n_655-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_n_655-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Educação, construa uma arquibancada na Quadra da EMEF, Escola Sebastião de Oliveira, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_n_658-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_n_658-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes, estudo técnico sobre a viabilidade de redução de jornada de trabalho dos servidores públicos municipais (detentores de cargos efetivos e temporários) que são responsáveis por pessoas com deficiência.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_n_661-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_n_661-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Eládio Farias, que sugere ao Senhor Claudomiro Gomes – Prefeito Municipal de Altamira, através da Secretaria competente, realizar os serviços de infraestrutura, com galeria pluvial, linha d’água, calçada, rampa de acessibilidade e pavimentação asfáltica na Rua Maria Alves, no bairro Ibiza, primeira rua à esquerda, após o Motel A2.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_n_665-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_n_665-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de realizar um estudo de viabilidade técnica e financeira para a expansão do RAPS - Rede de Atenção Psicossocial, contemplando a implantação do CAPS AD - Centro Atenção Psicossocial de Álcool e outras Drogas e UAA - Unidade de Acolhimento de Adulto Dependente Químico.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_n_663-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_n_663-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a Reforma e Adequação do espaço do Cinema Lúcio Mauro.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_n_664-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_n_664-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente,  viabilizar condições, e incentivo para que as entidades culturais e esportivas, possam participar de competições e eventos em nosso município e fora dele.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_657-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_657-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao excelentíssimo senhor Helder Barbalho, Governador do Estado do Pará, que através da secretaria competente, que providencie um aparelho de ressonância nuclear magnética, para ser implantado no Hospital Regional Público da Transamazônica.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_n670-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_n670-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação do Ramal do Lindomar, adjacente do Travessão do Babaquara, no Assurini.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_n672-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_n672-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do Ramal do Neguinho adjacente do Travessão das Mangueiras, no Assurini.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_n671-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_n671-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a revitalização e cobertura do Parque Infantil localizado no Ramal das Mangueiras- Assurini.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_n673-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_n673-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, em caráter de emergência a recuperação da ponte do Gadelha, Estrada da Princesa do Xingu.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_n674-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_n674-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através da Secretaria competente, realizar os serviços de construção de um muro no local onde se encontra a Caixa d´água na parte alta do Bairro Nova Altamira.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_n675-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_n675-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através do Departamento de Iluminação Pública e troca Lâmpadas queimadas dos postes na Praça da Paz na Av. Djalma Dutra e da Praça da Cultura no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_n680-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_n680-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, a aquisição de Ambulância para o Munícipio de Altamira Pa, haja vista, que a emenda parlamentar do Deputado Federal Joaquim Passarinho solicitada por esse vereador já se encontra na conta do município.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_n679-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_n679-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a recuperação dos Igarapés: Ambé, Cupiúba e Panelas no Município de Altamira.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_n676-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_n676-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública, realizar o serviço de manutenção na rede de iluminação pública, troca de lâmpadas queimadas, na Avenida Cícero Benício Maia, trecho entre a rotatória saída da Brasília, sentido Centro de Eventos.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_n677-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_n677-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a Instalação de Iluminação Pública e a Pavimentação em Asfalto ou em Blokete da Rua Passagem X, Bairro Ibiza.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_n678-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_n678-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente,  solicitação de Maquinas para reabertura e terraplanagem do Travessão Dispensa II, no Assurini.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Meio Ambiente, aproveitar a época de verão para retirar o leito do rio Xingu, restos de balsas, chapas de ferro e embarcações abandonadas nas proximidades da área conhecida como ''Prainha, ao longo da rua da Natividade Batista de Menezes, que dá acesso ao bairro Alberto Soares. Requer também, que seja encontrado um local apropriado para que esses materiais sejam depositados.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_n683-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_n683-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos, Davi Teixeira, Roni Heck, Socorro do Carmo, Assis Cunha, Adevaldo Brito, João do Fusca e Eládio Farias,  sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, adquirir um Tomógrafo para instalar no Hospital Geral de Altamira, assim como, prover mesmo em espaço apropriado, com todas as adequações técnicas necessárias para o funcionamento desse equipamento, em benefício dos usuários do SUS em Altamira.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/667/691.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/667/691.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de maquinas para reabertura e terraplanagem do Travessão Acesso II, no Assurini.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/668/690.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/668/690.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a Instalação de Iluminação Pública e a recuperação da Travessa Santarém, Bairro Bela Vista.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, o fornecimento de medicamentos em geral para atender toda comunidade na Unidade Básica de Saúde (UBS) do Ramal Monte Santo. Assim também como observar a necessidade de um Técnico (a) de Enfermagem na referida UBS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/670/686.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/670/686.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, criar um setor para apoio e atendimento dos trabalhadores de saúde e familiares em momentos de crise sanitária e pandemias; assim como, criar um Gabinete de Crise para as situações Epidêmicas.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/671/687.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/671/687.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, viabilize a recuperação do Ramal do Travessão do Alcino, lado direito na ladeira do Espada, no Assurini.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_n_696-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_n_696-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Roni Heck, sugere ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria Competente, que autorize a poda das árvores próximo aos semáforos situados na Av. Djalma Dutra.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_698-2021_1.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_698-2021_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve sugere á Mesa Diretora, ouvida o Augusto e soberano plenário na forma regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira no sentido de solicitar, através da Secretaria competente, para que tome providências, quanto à aquisição de poltronas novas, para acompanhantes dos leitos de enfermaria no HGA (Hospital Geral de Altamira).</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/677/indicacao_700-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/677/indicacao_700-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilize a capacitação dos Conselheiros Tutelares do Município de Altamira-Pa.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>Assis Cunha, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enfº. Olailton, João do Fusca, Juarez Giachini - Palito, Roni Heck, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_705-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_705-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Eládio Farias, João do Fusca, Roni Heck, Assis Cunha, Juares Giachini, Davi Teixeira e Olailton Carvalho que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a construção de uma Unidade Básica de Saúde - UBS na comunidade de São Pedro do Iriri. Requer também que a mesma, possam disponibilizar em seu planejamento estrutural dos dispositivos para a utilização de Energia Solar.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_688-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_688-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Planejamento -SEPLAN, realizar o estudo para que seja construído nas Rotatórias sem monumentos, construção de obras de artes e artistas locais.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_689-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_689-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Planejamento -SEPLAN, realizar a construção de dois portais nas entradas da cidade, um sentido Vitória do Xingu, um sentido Brasil Novo. Assim a cidade ganhará destaque aos que transitam pela rodovia e os turistas se sentirão bem recepcionados no Município.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_709-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_709-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes, realize o serviço de limpeza nas redondezas da central de tratamento de resíduos sólidos no bairro Nova Altamira (São Domingos) localizada na Rua Princesa Isabel.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_710-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_710-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes, que, junto a Secretaria competente, realize o serviço de iluminação pública na Ponte do Ambé, situada na Rodovia Ernesto Acioly.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_707-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_707-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, contratação de um Engenheiro de trafego para o Demutran.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que providencie a reforma da UBS Nova Altamira, bem como a aquisição de Médico para atender no local, uma vez que o referido posto encontra-se sem este profissional.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Excelentíssimas Senhora Vereadoras e_x000D_
 Excelentíssimo Senhores Vereadores_x000D_
 _x000D_
 O Vereador que esta subscreve,Fundamentado nas disposições contidas no Regimento Interno desta casa,indico que após deliberação do Plenário ,á Mesa Diretora encaminhe a presente matéria ao Exmo . Sr Claudomiro Gomes - Prefeito Municipal, através da secretaria competente, Realizar os serviços de revitalização, calçamento com rede de drenagem e meio fio e pavimentação asfáltica da Avenida Santo Antônio, no Distrito de Castelo de Sonhos.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_695-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_695-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, a propagação da listagem dos medicamentos e insumos disponíveis e em falta na rede pública municipal, sendo de fácil acesso e visualização e leitura pelos usuários do SUS em todas Unidades Básicas de Saúde do Município, Unidade de Pronto Atendimento, Hospital Geral de Altamira, Almoxarifado Central, Farmácia Municipal e Secretária de Saúde.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_706-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_706-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Davi da Silva Teixeira, que sugere ao senhor Claudomiro Gomes — Prefeito de Altamira, através do Departamento de Iluminação Pública realizar a troca Lâmpadas queimadas na Praça do Mirante.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_n_715-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_n_715-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que seja construído um Prédio do Capsi infantil no Município de Altamira.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_n_716-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_n_716-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize a troca do piso da Quadra de Esporte que fica localizada no conjunto Santa Benedita.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_n_717-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_n_717-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção no Travessão Terra Preta, Km 15 lado direito, ate a fazenda do senhor Zelito, no Assurini.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_n_718-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_n_718-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a manutenção no Travessão da Chica do Zezão, Km 15 ao lado esquerdo, adjacente do Travessão do Despensa 2, no Assurini.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_n_719-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_n_719-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, a garantia de abastecimentos diários de testes rápidos para detecção da Covid-19, nas unidades de saúde.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_n_720-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_n_720-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Hélder Barbalho - Governador do Estado do Pará, para que evidem esforços, para viabilizar a Ampliação de Leitos e serviços do Hospital Regional de Altamira (HRPT).</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_n_721-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_n_721-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, o serviço de manutenção nas Centrais de Ar, providenciar um bebedouro, substituir as mesas e cadeiras. Assim também como observar a necessidade de contratação de 02 Técnico (a) de Enfermagem, implantação de uma rampa de acessibilidade e um segurança da Guarda Municipal para UBS do Bairro Santa Ana.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_n_722-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_n_722-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, reforma da E.M.E.F Arthur Pessoa na comunidade do Michila, instalação de central de ar nas salas de aula. Assim também como funcionar a sala de informática.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_n_723-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_n_723-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que viabilize a recuperação de Iluminação Pública da Rua  Passagem V, Bairro Ibiza.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_n724-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_n724-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de Iluminação Pública, na Travessa Mineiro, situada no Bairro São Domingos (Nova Altamira).</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, encaminhar a esta Casa de Leis, para a tramitação e votação, Projeto de Lei, que dispõe sobre a criação, organização administrativa e atribuições do "Grupamento de Operações com Cães - GOC da Guarda Municipal de Altamira", e estabelece os requisitos da aquisição, compra criação, exclusão e adestramento dos cães, e dá outras providências. Segue em anexo, minuta do projeto de lei.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_n726-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_n726-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente, realize o serviço de iluminação pública, na Avenida Castelo Branco, Bairro Nova Altamira.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_n681-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_n681-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que, por meio do Departamento de Iluminação Pública, proceda a reposição de lâmpadas nos postes da Rua 14, Quadra 18, Lote 26, no Loteamento Bonanza.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_n692-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_n692-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, que oficie-se o ilustríssimo senhor Diretor da 10° URE, Edir Silva Souza, no sentido do que o mesmo, em parceria com a SESPA, disponibilize equipes de trabalho compostas por psicólogos, assistentes sociais e terapeutas ocupacionais, para prestarem atendimento regular aos pais, alunos, professores e demais servidores nas Escolas de Ensino Médio, no município de Altamira.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_n693-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_n693-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, oficia-se ao excelentíssimo senhor Claudomiro Gomes para que providencie a reforma e cobertura e recomposição da iluminação da quadra poliesportiva do bairro Jardim Uirapuru, nas proximidades de Unidade de Pronto Atendimento-UPA.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_741-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_741-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes, que, junto a Secretaria competente, realize o serviço de iluminação pública na Ponte sobre Rio Altamira, situada na Rodovia Ernesto Acioly.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_731-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_731-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretária competente, realize a reparos na ponte no Travessão da 6, a 27 KM (vinte e sete) da sede do município.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_734-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_734-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, restabeleça a iluminação pública nas Ruas: Manoel Amorim e Alameda Bonfim no Jardim Independente I.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_735-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_735-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que reative o polo da Universidade Aberta do Brasil.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n742-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n742-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Miranda Nascimento, que sugere ao senhor Claudomiro Gomes, que, junto a Secretaria competente, realize o serviço de iluminação pública na Rua Abel Figueiredo, Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_728-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_728-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, reforma geral e construção do muro da EMEF São Lázaro na Comunidade da Serrinha.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_729-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_729-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, asfaltamento na Rua 06, Bairro Panorama.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_730-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_730-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realização dos serviços de saneamento básico, calçamento, meio fio, asfaltamento na Rua 07, Bairro Panorama.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_732-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_732-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos  e adote medidas necessárias, para realizar a reforma da Praça do Mirante, localizada na rua: Monte Sião, no bairro: Brasília, visando fomentar a cultura da nossa cidade.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_737-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_737-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que providencie a construção de um Ginásio Poliesportivo no Distrito de Castelo dos Sonhos e outro em Cachoeira da Serra.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_738-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_738-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que providencie a construção de Posto de Saúde no assentamento PDS Brasília.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_n727-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_n727-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a construção de (03) salas de aula, (01) sala de Professor com banheiro, (01) dispensa, na EMEF São Pedro no Ramal Monte Santo.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_n740-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_n740-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, que autorize a recuperação de iluminação pública e a pavimentação em asfalto ou em blokete da Rua 03,  Bairro Bela Vista.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_n746-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_n746-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construa um Poço artesiano e viabilize a iluminação pública na agrovila Nova Canaã situado na localidade Assurini.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_n747-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_n747-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Saúde, realize o pagamento de uma gratificação aos profissionais que coordenam as Unidades de Saúde Básica.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_n745-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_n745-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a recuperação dos serviços de recuperação e terraplanagem em toda extensão do Travessão da 09 incluindo o Ramal Boa Sorte com extensão de 2 km à 12 km da Transamazônica para beneficiar 20 famílias residentes nesta comunidade em caráter de emergência.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_n744-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_n744-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a recuperação da Ponte do Jeremias , Ferrugem e Boa Fortuna no Travessão da 09 em caráter de emergência.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_n749-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_n749-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ponte do Pimentel, próximo a residência do senhor Chico Cristodi, no Assurini.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_n748-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_n748-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador João Estevam da Silva, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação no Ramal do Maranhense, no Transunião.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_n750-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_n750-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, reforma da Ponte do Travessão Gorgulho da Rita no Km 30, próximo a fazenda do Sr. Paulista , no Assurini</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_n751-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_n751-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Municipal de Cultura, implantar espaços com atividades culturais nos Ruc´s: São Joaquim, Jatobá, Água Azul, Laranjeiras e Casa Nova.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_n752-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_n752-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria de Viação, Obras, Infraestrutura e Mobilidade Urbana, realizar o serviço de recuperação asfáltica com linha d'água na Travessa Pedro Miranda bairro Brasília.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_n754-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_n754-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes, que, junto ao Departamento de Iluminação Pública do Município, realize o serviço de troca de lâmpadas dos postes de iluminação pública localizados na Rua Circular 05, Bairro Ibiza, Altamira/PA.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_n755-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_n755-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Thais Nascimento, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal junto a secretaria competente, realize novamente, o serviço de limpeza e roçagem da calçada localizada na Av. João Paulo II ( conhecida como Avenida do Aeroporto).</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_n757-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_n757-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a recuperação asfáltica com infraestrutura, calçamento, linha d’água, galeria pluvial e acessibilidade das seguintes Ruas: Anfrísio Nunes, João Besouro, Padre João e Rua Padre Valter no Bairro de Brasília.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_n758-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_n758-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Assis Cunha, sugere o senhor Claudomiro Gomes, Prefeito Municipal de Altamira, através da Secretaria competente, a Construção da Ponte do Tatajuba, aproximadamente 500 metros da entrada do Ramal Novo Xingu. Em caráter de Emergência.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_n759-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_n759-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da Vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ladeira do Ary, adjacente ao Travessão da Lages, no Assurini.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_n760-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_n760-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereador João Estevam, que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize a recuperação da Ladeira das Pedras, no Travessão do Índio Preto, no Assurini.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_n761-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_n761-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que interceda junto ao senhor Secretario de Saúde do Estado, para que viabilize os exames especializados tais como Cariótipo com Banda G e Teste Cromossomo X-Frágil, para o Hospital Regional Público da Transamazônica.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_n762-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_n762-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Maria do Socorro Rodrigues do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, construa uma nova Ponte na Agrovila Vale Piauiense no Km 23 sentido Altamira/Brasil Novo.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_n763-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_n763-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao excelentíssimo senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, a reforma da Ponte do Travessão das Tecas, no Km 10, no Assurini.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_n766-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_n766-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que interceda junto a empresa Equatorial Energia, para que seja realizado o serviço de prolongamento da rede de distribuição de energia elétrica até a comunidade Massanori.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_n765-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_n765-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através do Departamento de Iluminação Pública - DIP, realizar os serviços de troca das lâmpadas da rua Maria Auxiliadora no bairro do Mexicano.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_n_768-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_n_768-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que viabilize estudos e adote as medidas necessárias, para padronizar os pedidos de exames na rede municipal de saúde, de acordo com o modelo em anexo nesta indicação.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_n_767-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_n_767-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, para que seja realizado o serviço de infraestrutura, calçamento, linha d'água, galeria pluvial e pavimentação asfáltica ou bloqueteamento, na Travessa Aracaju, no bairro Sudam II, conhecido Como Vista Alegre.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_n_769-2021..pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_n_769-2021..pdf</t>
   </si>
   <si>
     <t>Realize o serviço de limpeza de galerias, bocas de lobo e desentupimento de bueiros para melhorias de escoamento das águas pluviais no bairro Santa Benedita.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_n_770-2021_000065.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_n_770-2021_000065.pdf</t>
   </si>
   <si>
     <t>Secretaria competente Disponibilize dois assistente social para fazer parte da equipe da Coordenadoria da Pessoa com deficiência</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_n_771-2021_000066.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_n_771-2021_000066.pdf</t>
   </si>
   <si>
     <t>Que crie o Conselho da Pessoa com Deficiência</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_n_772-2021_000067.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_n_772-2021_000067.pdf</t>
   </si>
   <si>
     <t>Recuperação Asfáltica com linha d`agua, galeria pluvial e acessibilidade nas ruas Ozório de Freitas, Joaquim Avelino e rua Antônio Vieira no bairro de Brasília .</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>Recuperação da Iluminação Pública da Rua Nossa Senhora de Nazaré no Bairro Jd. Independente I.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_n_774_assis_cunha.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_n_774_assis_cunha.pdf</t>
   </si>
   <si>
     <t>Construção da Ponte do Chico Custódio no Igarapé Ituninha. Assim também como recuperação da Estrada no Travessão do Pimentel - Assurini. em caráter de urgência.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_n_775.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_n_775.pdf</t>
   </si>
   <si>
     <t>Que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, que realize o serviço de urgente manutenção do aterro ao redor da Lagoa do Km 36, Rodovia Transassurini,  Cajá II, Eixo Principal, nas proximidades da Fazendo denominada Sonho Meu.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_n_776.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_n_776.pdf</t>
   </si>
   <si>
     <t>Que sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realize o serviço de reforma nas instalações da Escola Municipal São Sebastião, localizada na Zona Rural, Cajá II, Assurini.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_n_777_ver._silvano.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_n_777_ver._silvano.pdf</t>
   </si>
   <si>
     <t>Oficie-se ao Excelentíssimo Senhor Prefeito Claudomiro Gomes, Através do Departamento de Iluminação Pública - DIP,  realizar os serviços de troca de lâmpadas da rua Acesso 09 com Leste Oeste no Bairro Sudam II.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_778_-_ver._silvano.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_778_-_ver._silvano.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Claudomiro Gomes através da Secretaria de Viação e Obras, Infraestrutura e Mobilidade Urbana, realizar serviços de recuperação asfáltica na Rodovia Transamazônica Km 04, Ibiza.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_287-2021.zip</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_287-2021.zip</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar o serviço de roçagem, restauração e manutenção no monumento Pau do Presidente, localizado na Rodovia Transamazônica sentido Altamira - Belo Monte.</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_n362-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_n362-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Nelsinho Campeiro, indique ao senhor Claudomiro Gomes – Prefeito Municipal, através da Secretaria competente, solicitação de Maquinas para a recuperação do seguinte Travessão: Gorgulho da Rita Km-25 na Gleba Assurini.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_1_n_0035_-_2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_1_n_0035_-_2021.pdf</t>
   </si>
   <si>
     <t>Moção em conjunto, de inciativa dos Vereadores Enfermeiro Jaime e Davi Teixeira, que solicita que seja encaminhada Moção de Aplauso, aos profissionais que trabalham na linha de frente nos hospitais no município de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/49/mocao_n_2_em_conjunto_enf_jaime_e_juarez.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/49/mocao_n_2_em_conjunto_enf_jaime_e_juarez.pdf</t>
   </si>
   <si>
     <t>Moção em conjunto, de inciativa dos Vereadores Enfermeiro Jaime e Juares Guiachini, que solicita que seja encaminhada Moção de Aplausos, ao Rotary Clube de Altamira pelos 116 anos de criação da instituição.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/59/mocao_n_3_enf._socorro.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/59/mocao_n_3_enf._socorro.pdf</t>
   </si>
   <si>
     <t>De inciativa da Vereadora Maria do Socorro Rodrigues do Carmo, que solicita que seja encaminhada Moção de Aplausos, ao Dia Internacional das Mulheres.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/78/mocao_005-2021_ptc81.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/78/mocao_005-2021_ptc81.pdf</t>
   </si>
   <si>
     <t>Moção de inciativa dos Vereadora Tânia Souza da Silva, que solicita que seja encaminhada Moção de Congratulações e Aplausos ao Doutor Anísio Fernando Eduardo Silva Vieira Chaves, Médico Radiologista de Altamira Pará, pelos excelentes serviços prestados nos exames de diagnóstico por imagem e pela dedicação em sua digna profissão e reconhecimento por nossa cidade.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/109/mocao_006-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/109/mocao_006-2021.pdf</t>
   </si>
   <si>
     <t>Moção de inciativa dos Vereador Roni Heck, que solicita que seja encaminhada Moção de Pesar, ao Grupo Folclórico Cisne Branco, pelo falecimento do Sr. Ademar Bezerra da Silva, ocorrido no dia 10 março de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/133/mocao_007-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/133/mocao_007-2021.pdf</t>
   </si>
   <si>
     <t>De inciativa do vereador Tércio Brito, solicita que seja encaminhada Moção de Aplauso, em especial ao Médico Especialista Cirurgião Vascular Dr. Renan Rocha Granato, pelo excelente  trabalho prestado nos atendimentos para o combate da Covid-19 no Município de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/143/mocao_008-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/143/mocao_008-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, encaminha senhor Hélder Barbalho – Governador do Estado Pará "Moção de Repúdio'' referente mais de 20 (vinte) Leitos de UTI e 02 (duas) Ambulâncias.</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Adevaldo da Silva Brito  Tércio Brito, que seja encaminhada Moção de Aplausos e agradecimento ao Deputado Federal Joaquim Passarinho, pela inclusão, no ano de 2021, de um Emenda ao orçamento da Saúde, viabilizando recursos para aquisição de 5(cinco) respiradores portáteis para o município, assim como, o apoio que tem dado a toda a região do Xingu.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/205/mocao_0010.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/205/mocao_0010.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, de iniciativa do vereador  Davi Teixeira, aos familiares da senhora Maria Raimunda da Conceição e do senhor Jorge Pereira Leal, que faleceram em decorrência da covid-19.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/235/mocao_n11-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/235/mocao_n11-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Vanderjaime Santos Leite e Juarez Giachini, requerem que após a tramitação regimental que seja consignada Moção de Aplausos ao Exército pela passagem do dia do Exército Brasileiro que ocorre em 21 de Abril.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/257/mocao_n0012-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/257/mocao_n0012-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Davi Teixeira e Thais Nascimento, envie Moção de Congratulações aos Policiais Civis e Militares que atuam em Altamira pela passagem do Dia do Policial Civil e Militar, que transcorrerá no próximo dia 21 de Abril.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/268/mocao_n0013-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/268/mocao_n0013-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação de iniciativa do vereador Juares Giachini aos membros do Egrégio Tribunal Eleitoral do Pará.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/275/mocao_n014-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/275/mocao_n014-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos de iniciativa do vereador Vanderjaime Santos Leite, a todos os profissionais da contabilidade de Altamira pela passagem do Dia da Contabilidade, que ocorre em 25 de Abril.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_n0015-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_n0015-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos de iniciativa do vereador Davi da Silva Teixeira, aos profissionais que atuam como Tradutores e Interpretes de Libras, pela passagem do Dia Nacional da Linguagem Brasileira de Sinais, comemorada no dia 24 de Abril.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/301/mocao_n_0016-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/301/mocao_n_0016-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos, de iniciativa do vereador Davi Teixeira, pela passagem do Dia do Trabalho, que foi celebrado no dia 1°de Maio.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/322/mocao_0017-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/322/mocao_0017-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao dia do Assistente Social, comemorado dia 15 maio 2021 , de iniciativa do vereador Roni Heck.</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Eládio Lampeão, Enfermeiro Jaime, Enfº. Olailton, Enf°. Tércio Brito, Silvano Fortunato, Tania Souza, Thais Nascimento</t>
   </si>
   <si>
     <t>Moção de Congratulações e Parabéns n° 0018/2021 ''A todos Enfermeiros: Uma singela Homenagem em Virtude das Comemorações do dia dos Enfermeiros."</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_n00344-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_n00344-2021.pdf</t>
   </si>
   <si>
     <t>Moção de iniciativa dos vereadores Adevaldo da Silva Brito e Tércio Brito, em comemoração ao dia das Mães.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/327/mocao_0020-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/327/mocao_0020-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar de iniciativa do vereador Roni Heck, a família do Sr. Noedson Carvalho Pereira, Vice-Prefeito do Município de Brasil Novo, pelo seu falecimento, ocorrido no dia 29 de abril de 2021.</t>
   </si>
   <si>
     <t>Moção de congratulações e aplausos ao Dia Nacional do Gari, comemorado anualmente em 16 de Maio.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_0022-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_0022-2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar, a família do Ex-Conselheiro Tutelar de Altamira, Fabiano Vargens, falecido no dia 20 de maio de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/511/mocao_023-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/511/mocao_023-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, requer que após tramitação, seja consignada Moção de Congratulações e Aplausos a todos os Pais do nosso município, pelo Dia dos Pais, comemorado dia 11 de agosto.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/517/mocao_024-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/517/mocao_024-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação, de iniciativa do vereador Davi Teixeira, pela passagem do aniversário de 12 anos da criação do conselho de Pastores de Altamira (COPEA) que sera celebrado no dia 10 de Agosto.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/584/mocao_25-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/584/mocao_25-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Vanderjaime Santos, seja consignada Moção de apoio à campanha mundial "Setembro Amarelo'' de conscientização de combate ao suicídio, que tem como marco o dia 10 se setembro.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/650/mocao_26-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/650/mocao_26-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio de iniciativa do vereador Silvano Fortunato, aos moradores da área denominada da ''Lagoa do Independente I''.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/675/mocao_27-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/675/mocao_27-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que seja encaminhada Moção de Aplausos em especial ao Dia do Médico, comemora-se no dia 18 de outubro, em nome do DR. Armando Aragão, DR. Renan Granato, DR Anisio Chaves e DRA Bianca Frugone.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/678/mocao_28-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/678/mocao_28-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza que seja consignada Moção de Congratulações e Aplausos ao Professor Ronaldo Costa em reconhecimento dos seus relevantes serviços prestados e pela dedicação em sua digna profissão ao município de Altamira, através da Educação.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato, Moção de Repúdio em desfavor ao programa "Amazônia Viva", do Governo do Estado, pelo comportamento demonstra, de forma clara, o descaso e perseguições que tem dado a região de Vila Canopus.</t>
   </si>
   <si>
     <t>Enfª. Socorro do Carmo, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/687/mocao_n30-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/687/mocao_n30-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Socorro do Carmo e Silvano Fortunato, que seja encaminhada Moção de Aplausos pela passagem do Dia do Servidor Público, ocorrido no dia 28 de outubro deste corrente ano.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/726/mocao_31-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/726/mocao_31-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação de iniciativa do vereador Davi Teixeira, pela passagem do aniversário dos 41 anos da Igreja do Evangelho Quadrangular em Altamira a ser comemorado no próximo dia 15 de Novembro.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/315/projeto_de_lei_complementar_n05.2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/315/projeto_de_lei_complementar_n05.2021.pdf</t>
   </si>
   <si>
     <t>Lei Complementar, Dispõe sobre a criação de cargos de provimento em comissão, nos termos da Lei Complementar n°002/12 da Câmara Municipal de Altamira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_complementar_n04.2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_complementar_n04.2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Altamira, por seus representantes na Câmara Municipal alteram a Lei Complementar n°001/2012.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_001-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_001-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.º 001/2021, de iniciativa do Vereador Enf° Tércio Brito, que Institui no Município de Altamira, o Programa Patrulha Maria da Penha.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_n_002-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_n_002-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Silvano Fortunato da Silva, dispõe sobre instituição da divisão de Ensino da Guarda Municipal de Altamira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_n_003-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_n_003-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, Dispõe a implantação da ''Semana Municipal do Microempreendedor individual e dá outras providências''.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_n_004-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_n_004-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, De iniciativa do vereador Silvano Fortunato da Silva institui e inclui no calendário oficial do Município de Altamira a "semana de conscientização e combate ao feminicídio e violência contra mulher" e dá outras providências.</t>
   </si>
   <si>
     <t>Claudomiro Gomes</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_n005-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_n005-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do senhor Claudomiro Gomes - Prefeito Municipal Altamira, dispõe sobre ratificação do protocolo de intensões firmado entre Municípios brasileiros, com finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_n006-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_n006-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°006/2021, de iniciativa da Vereadora Enfermeira Socorro do Carmo, '' Dispõe sobre a cassação do alvará de funcionamento de empresas e postos estabelecidos no município que revenderem combustíveis adulterados e dá outras providências''.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_n007-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_n007-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°007/2021, de iniciativa da Vereadora Enfermeira Socorro do Carmo, '' Dispõe sobre a divulgação dos dados dos Conselhos Municipais na página oficial da Prefeitura e Câmara Municipal na internet, e dá outras providências''.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_008-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_008-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do Vereador Silvano Fortunato da Silva, dispõe sobre a criação do projeto ''Botão do Pânico'', que ajudará na proteção das mulheres vitimas de violência doméstica e dá outras providências.</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato da Silva, criar um programa de incentivo à Piscicultura-Propeixe no Município de Altamira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_n009-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_n009-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de lei, de iniciativa do vereador Silvano Fortunato da Silva, reconhece a prática da atividade física e do exercício físico como essenciais para a população do Município de Altamira, Estado do Pará, em estabelecimentos prestadores de serviços destinados a essa finalidade, bem com espaços públicos em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_n_0010.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_n_0012-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_n_0010.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_n_0012-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de iniciativa do vereador Davi Teixeira, que institui no município de Altamira a semana municipal de valorização da vida e prevenção do suicídio e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_n0013-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_n0013-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei de iniciativa do vereador Roni Heck, fixa o subsídio dos Vereadores, Prefeito Municipal, Vice-Prefeito e Secretários de Altamira Pará, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_n0014-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_n0014-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°014/2021 do Executivo Municipal, que dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social - CACS, do Fundo de manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação Básica - FUNDEB, em conformidade com artigo 212-A da Constituição Federal regulamentado pela Lei 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do vereador Tércio Brito, dispõe sobre a instalação de sistema de energia solar para iluminação em prédios públicos.</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do vereador Adevaldo da silva, institui e inclui no calendário do Município de Altamira/PA, a realização anual da copa interbairros e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_0018-2021.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_lei_n0019-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_0018-2021.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_lei_n0019-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Prefeito Claudomiro Gomes, dá nova redação aos dispositivos que menciona a Lei Municipal n.° 1767, de 02 de outubro de 2007, que dispõe sobre Regime de Jurídico Único dos servidores Públicos Municipais de Altamira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/232/projeto_de_lei_n0020-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/232/projeto_de_lei_n0020-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Prefeito Claudomiro Gomes, dispõe sobre a regulamentação da Utilização dos Royalties repassados pela UHE Belo Monte para o Município de Altamira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_n0021-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_n0021-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Prefeito Claudomiro Gomes, dispõe sobre a criação Projeto de Adoção de Famílias em alto grau de vulnerabilidade e extrema pobreza denominado de ''Projeto Galileu''no âmbito do Município de Altamira e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/234/projeto_de_lei_n0022-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/234/projeto_de_lei_n0022-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Prefeito Claudomiro Gomes, que institui o Programa Municipal de Capacitação Profissional ''Projeto Manus'' e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_lei_n0023-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_lei_n0023-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Executivo Municipal, dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher - COMDIM  e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_lei_n0024-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_lei_n0024-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Executivo Municipal, dispõe sobre a criação do Diário Oficial Eletrônico do Município de Altamira e dá outras Providencias.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_n0025-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_n0025-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Executivo Municipal, dispõe sobre a criação do Programa Horta Escolar nas instituições de ensino do Município de Altamira e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei de iniciativa do vereador Davi Teixeira, estabelece que as Igrejas e Templos de qualquer culto são considerados como atividade essencial em períodos de calamidade pública no Município de Altamira.</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Executivo Municipal, dispõe sobre diretrizes para a elaboração da Lei orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de lei de iniciativa do vereador Assis Cunha, reconhecer como entidade de utilidade pública para o município de Altamira. Associação dos moradores do bairro Liberdade (Complexo Nova Brasília II).</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_lei_n_031-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_lei_n_031-21.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, institui o mês dedicado as ações efetivas de prevenção, combate e enfrentamento ao abuso e a exploração sexual de crianças e adolescentes, designado como 'Maio Laranja', e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_n_032-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_n_032-21.pdf</t>
   </si>
   <si>
     <t>Projeto de lei, dispõe sobre o estágio de estudantes de instituições de educação superior e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_lei_no0030-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_lei_no0030-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, DISPÕE SOBRE O DESCONTO NO PAGAMENTO DA TARIFA DA BALSA QUE FAZ A TRAVESSIA SOBRE O RIO XINGU AO PORTO DO ASSURINI, NO MUNICÍPIO DE ALTAMIRA, ESTADO DO PARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_n_33-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_n_33-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei, de iniciativa do Vereador Tércio Brito, institui o programa de apadrinhamento de espaços públicos.</t>
   </si>
   <si>
     <t>Dispõe sobre Reorganização da Estrutura Administrativa da Prefeitura Municipal de Altamira.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_resolucao_n001.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_resolucao_n001.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução, que dispõe o detalhamento na natureza de participação de Vereadores nas Sessões Ordinárias e Extraordinárias.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, sugere à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente, para que informe a está Casa de Leis a respeito da falta de fornecimento de água no loteamento Dom Lorenzo.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_02-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_02-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, solicitar a vossa Excelência Silvano Fortunato, que após o ouvido e aprovado pelo Soberano Plenário e cumprida as formalidades regimentais, seja encaminhado expediente ao gestor Municipal para que determine que realização de: _x000D_
 - Denomina de UBS- DR. Agnaldo Rosas, a Unidade Básica de Saúde identificada como Sudam II, neste município e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/585/requerimento_n03-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/585/requerimento_n03-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza da Silva, requer à Mesa Diretora, ouvida o augusto e soberano Plenário, na forma Regimental, que oficia-se ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, no sentido de solicitar através da Secretaria competente, que viabilize a doação de brinquedos a serem distribuídos, durante a realização da festa promovida pelos vereadores, no bairro: Lama Negra, em comemoração ao dia das crianças.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/629/requerimento_n04-2021_prot-649..pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/629/requerimento_n04-2021_prot-649..pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, que solicita ao excelentíssimo senhor Silvano Fortunato, que após ouvido e aprovado pelo Soberano Plenário, que seja encaminhado expediente ao Gestor Municipal para que determine a realização de: - a concessão do Auxilio Emergencial na importância de R$ 2.000,00 (dois mil reais), em 04 (quatro) parcelas no valor R$ 500,00 (quinhentos reais), a contar do mês de outubro do recorrente ano , à categoria de trabalhadores envolvidos com atividade do pescado no Município de Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/640/requerimento_n5-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/640/requerimento_n5-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadora Tânia Souza, sugere ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, para que informe a esta Casa de Leis a respeito da indicação 421/2021, que solicita parcerias com Casas de Apoio em Belém e Santarém -Pa, para os pacientes de TFD.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/672/requerimento_06-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/672/requerimento_06-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, após a leitura e aprovação pelo Augusto e Soberano Plenário, solicita que seja encaminhado o convite no prazo de 48 hs a empresa Clinica David Covre Ltda, para prestar esclarecimentos sobre a prestação de serviço de Tomografia, em uma reunião com a presença dos vereadores, conselheiros municipais de saúde e Secretaria de Saúde do Município.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Enf°. Tércio Brito, Nelsinho Campeiro, Tania Souza, Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/765/emenda_n01-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/765/emenda_n01-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Aquisição de Veículos Próprios.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/766/emenda_n02-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/766/emenda_n02-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao artigo 4° do Projeto de Lei n°. 52/21 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/768/emenda_n04-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/768/emenda_n04-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Art.1° Fica alterado no programa 0029- Secretaria Municipal e Promoção Social - SEMAPS Ação Orçamentaria abaixo._x000D_
 Ação/Produto: 2243 - Aumentar o Recurso da Manutenção do Restaurante Popular.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/769/emenda_n05-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/769/emenda_n05-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Manutenção do Centro de reabilitação para Dependentes Quimicos.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/770/emenda_n06-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/770/emenda_n06-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Construção e/ou Recuperação de Pontes e Bueiros.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/771/emenda_n07-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/771/emenda_n07-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual do Município de Altamira para o período 2022/2025._x000D_
 Art.1°. Fica Alterado no programa 0054 - Estruturação das Escolas de Danças e Músicas a Ação Orçamentária abaixo._x000D_
 Ação/Produto: 2201 Aumentar o Recurso Manut. Aquis. e Reparo de Instrum. Musicais, Tecnológicos e específicos.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/772/emenda_n08-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/772/emenda_n08-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Ação/Produto: Gratificação por Especialização aos Professores.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/773/emenda_n09-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/773/emenda_n09-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Ação/Produto: Núcleo de Monitoramento Psicossocial._x000D_
 Ação/Produto: Desenvolvimento do Setor Agropecuário.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/774/emenda_n10-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/774/emenda_n10-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Ação/Produto: 2149 - Aumentar o Recurso Manutenção das Atividades do Fundo Municipal de Cultura._x000D_
 Ação/Produto: 2088- Manutenção da SC. Municipal de Defesa Social, Transporte e Transito SEMDESTRAN.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/775/emenda_n11-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/775/emenda_n11-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Ação/Produto: Aumentar o Recurso de Manutenção do Conselho Tutelar._x000D_
 Ação/Produto: Manutenção das Atividades do Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 52/2021 que dispõe sobre o Plano Plurianual no Município de Altamira para o período 2022/2025._x000D_
 Ação/Produto Gratificação por Regência de Classe dos Professores.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/777/emenda_n13-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/777/emenda_n13-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 59/2021 que Estima a Receita e fixa a Despesa do Município de Altamira Pará, para o exercício de 2022._x000D_
 Art.1°. Fica incluída no programa 0041-Desfesa Civil Transporte e Trânsito Orçamentária abaixo._x000D_
 Unidade Orçamentária: Sec M Seg Púb Urb e de Art Cidadania._x000D_
 Mobilidade Urbana e Sustentável.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/778/emenda_n15-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/778/emenda_n15-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 59/2021 que Estima a Receita e fixa a Despesa do Município de Altamira Pará, para o exercício de 2022._x000D_
 Aumenta-se o Recurso Manutenção do Restaurante Popular.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/779/emenda_n16-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/779/emenda_n16-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n° 59/2021 que Estima a Receita e Fixa a Despesa do Município de Altamira Pará, para o exercício de 2022._x000D_
 Unidade Orçamentária ; 1401 Secretaria Municipal de Cultura - Secult.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/780/emenda_n17-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/780/emenda_n17-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Artigo 8° do Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira para o Exercício Financeiro de 2022 e dá outras providências._x000D_
 o Projeto de Lei Ordinária n59-2021 LOA /2022 fica alterado na forma desta emenda modificativa.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/781/emenda_n18-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/781/emenda_n18-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 59/2021 que Estima a Receita e Fixa a Despesa do Município de Altamira Pará, para o exercício de 2022._x000D_
 Unidade Orçamentária ; 0101 Câmara Municipal._x000D_
 Aquisição de Veículos.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/782/emenda_n19-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/782/emenda_n19-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Artigo 8° do Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira para o Exercício Financeiro de 2022 e dá outras providências._x000D_
 o Projeto de Lei Ordinária n° 59-2021 LOA /2022 fica alterado na forma desta emenda modificativa.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/783/emenda_n20-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/783/emenda_n20-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Artigo 8° do Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira para o Exercício Financeiro de 2022 e dá outras providências. _x000D_
 Art. Art1°. Projeto de Lei Ordinária n° 59-2021 LOA /2022 fica alterado na forma desta emenda modificativa.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/784/emenda_n21-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/784/emenda_n21-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Artigo 7° do Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira para o Exercício Financeiro de 2022 e dá outras providências._x000D_
 Art. Art1°. Projeto de Lei Ordinária n° 59-2021 LOA /2022 fica alterado na forma desta emenda modificativa.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/785/emenda_n22-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/785/emenda_n22-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Artigo 6° do Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira para o Exercício Financeiro de 2022 e dá outras providências._x000D_
 Art. Art1°. Projeto de Lei Ordinária n° 59-2021 LOA /2022 fica alterado na forma desta emenda modificativa.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/786/emenda_n23-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/786/emenda_n23-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Município de Altamira Pará o Exercício Financeiro de 2022 e dá outras providências._x000D_
 Gratificação por Especialização dos Professores.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/787/emenda_n24-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/787/emenda_n24-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira, para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Município de Altamira Pará, para o Exercício de 2022 e dá outras providências._x000D_
 Unidade Orçamentaria: 0601 Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/789/emenda_n26-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/789/emenda_n26-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira Pará, para o exercício de 2022._x000D_
 Aumentar o Recurso Manutenção do Fundo Municipal de Cultura.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/790/emenda_n27-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/790/emenda_n27-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira Pará, para o exercício de 2022._x000D_
 Aumentar-se o Recurso Manutenção do Conselho Tutelar.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/791/emenda_n28-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/791/emenda_n28-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n°. 59/21, que Estima a Receita e Fixa a Despesa do Orçamento Anual do Município de Altamira Pará, para o exercício de 2022._x000D_
 Gratificação por Regência de Classe aos Professores.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/792/emenda_n29-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/792/emenda_n29-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Construção e Ampliação de Escolas Indígenas.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/793/emenda_n30-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/793/emenda_n30-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Construção e Ampliação das Escolas nas Resex.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/794/emenda_n31-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/794/emenda_n31-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Treinamento e Formação Continuada para Professores, Técnicos e Apoio Escolar.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/795/emenda_n32-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/795/emenda_n32-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Construção e Ampliação e Reforma de Creches.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/796/emenda_n33-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/796/emenda_n33-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Treinamento e Formação Continuada para Professores e Técnicos da Educação Especial.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/797/emenda_n34-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/797/emenda_n34-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Assistência Básica às Populações Ribeirinhas e Reservas Extrativistas.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/798/emenda_n35-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/798/emenda_n35-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Assistência Básica à pessoa com Deficiência.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/799/emenda_n36-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/799/emenda_n36-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Construção do Centro Zoonoses.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/800/emenda_n37-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/800/emenda_n37-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Manutenção do Econ.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/801/emenda_n38-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/801/emenda_n38-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Manutenção dos Serviços às Comunidades Tradicionais.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/802/emenda_n39-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/802/emenda_n39-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Reforma e Ampliação da Biblioteca Municipal.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/803/emenda_n40-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/803/emenda_n40-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei n°. 52/21, Dispõe sobre o Plano Plurianual para o período de 2022-2025._x000D_
 Aquisição de Equipamentos e Insumos para a Biblioteca Municipal de Altamira.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 52/21, Dispõe o Plano Plurianual para o Período de 2022-2025._x000D_
 Criação e Manutenção do Conselho Municipal da Juventude.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei 52/21, Dispõe o Plano Plurianual para o Período de 2022-2025._x000D_
 Criação e Manutenção do Conselho Municipal da Mulher.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/806/emenda_n14-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/806/emenda_n14-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei n° 59/2021 Emenda Aditiva ao Projeto de Lei n° 59/2021 que Estima a Receita e fixa a Despesa do Município de Altamira Pará, para o exercício de 2022._x000D_
 Art.1°. Fica incluída no programa 0028 - Bloco Financiamento: Gestão do SUS a Ação orçamentaria abaixo._x000D_
 Manutenção do Centro de Reabilitação para Dependentes Químicos.</t>
   </si>
   <si>
     <t>EMEC</t>
   </si>
   <si>
     <t>Emendas em Conjunto</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/259/emenda_em_conjunto_001-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/259/emenda_em_conjunto_001-2021.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda em Conjunto do Executivo Municipal, Projeto de Lei n°020/2021, que dispõe sobre a regulamentação da utilização dos Royalties repassados pela UHE Belo Monte para o município de Altamira.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>INDC</t>
   </si>
   <si>
     <t>Indicação em Conjunto</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_n324-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_n324-2021.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_n312-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_n312-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato da Silva e Roni Heck, Os vereadores que está subscreve, fundamentados nas disposições contidas no Regimento Interno desta casa, indica após a deliberação do Plenário, à Mesa Diretora encaminhe a presente matéria ao senhor Claudomiro Gomes - Prefeito Municipal, que através da Secretaria Municipal de Saúde, realize vacinação contra Covid-19, nos Servidores e Parlamentares da Câmara Municipal de Altamira.</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Davi Teixeira, Eládio Lampeão, Enfª. Socorro do Carmo, Enfermeiro Jaime, Enf°. Tércio Brito, Tania Souza</t>
   </si>
   <si>
     <t>Indicação em conjunto, indicamos à Mesa Diretora, ouvido o Augusto Soberano Plenário, na forma regimental, oficie-se o Excelentíssimo Senhor Prefeito de Altamira, Claudomiro Gomes, que ao proceder a regulamentação do Projeto de Lei 02/21, que a ''Disposição sobre a regulamentação da utilização dos Royalties repassados pela  UHE Belo Monte para o Município de Altamira e dá outras providências".</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_n00343-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_n00343-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Adevaldo da Silva Brito e Tércio Brito, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, realizar estudos e esforços para realizar serviço de terraplanagem em toda extensão do travessão do Espanhol no Assurini.</t>
   </si>
   <si>
     <t>De iniciativa de todos os vereadores desta casa sugere ao Excelentíssimo Senhor Claudomiro Gomes, Prefeito Municipal de Altamira, no sentido de determinar ao setor competente, o asfaltamento da Transassurini iniciando na Agrovila Sol Nascente até o desvio da Noca totalizando 14 km, reabertura e recuperação com terraplanagem no ramal Bom Sossego I um até Agrovila Sol Nascente. Assim também como ramal Bom Sossego II no Assurini.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_n_00375-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_n_00375-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Tércio Brito e Assis Cunha, que solicita ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, realizar um estudo para fomentar a disponibilidade de sinal de internet via satélite para as comunidades ribeirinhas (Jatobá, Jabuti, Escalaço e Travessão da Firma Com acesso ao Rio Xingu). O ponto de instalação seria na residência do senhor Raimundo, pois é o único acesso por estrada até as comunidades ribeirinhas.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_n480-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_n480-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Adevaldo da Silva Brito, Tércio Brito e Nelsinho Campeiro, indicar ao senhor Claudomiro Gomes - Prefeito Municipal, através da Secretaria competente, a construção de uma praça na comunidade das 4 Bocas.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_n518-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_n518-2021.pdf</t>
   </si>
   <si>
     <t>Que realize através da Secretaria competente a implantação do Ensino Médio, na Escola localizada no bairro Santa Ana.</t>
   </si>
   <si>
     <t>Enfermeiro Jaime, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_n523-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_n523-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato da Silva e Vanderjaime Santos, sugere ao senhor Claudomiro Gomes - Prefeito_x000D_
 Municipal de Altamira, através da Secretaria competente, realizar o serviço de reforma no Centro de Eventos.</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfermeiro Jaime, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_554-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_554-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato da Silva, Vanderjaime Santos e Davi Teixeira, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar estudo de viabilidade técnica, com objetivo que se construa um novo Parque de Exposição em Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_em_conjunto_576-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_em_conjunto_576-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Socorro do Carmo e Tânia Souza na forma Regimental, que indique oficia-se ao Excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria Competente realizar o serviço de implantação e construção de uma Rampa de Acessibilidade a pessoas cadeirantes, na Orla do Cais, permitindo o acesso livre até área permitida para banho, assim também com aquisição de uma cadeira especializada.</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfª. Socorro do Carmo, Enfermeiro Jaime, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_n598-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_n598-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos e Maria do Socorro do Carmo e Davi Teixeira sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, realizar o serviço de Construção de uma Quadra Esportiva, na Comunidade da Serrinha.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_n599-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_n599-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos e Maria do Socorro do Carmo e Davi Teixeira sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, realizar o serviço de Construção da Sede do Departamento Municipal de Trânsito-DEMUTRAN.</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Davi Teixeira, Eládio Lampeão, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_n_620-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_n_620-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa da vereadores Silvano Fortunato, Eládio Farias Adevaldo Brito e Davi Teixeira, que sugere ao senhor Claudomiro Gomes – Prefeito Municipal que, junto a Secretaria competente e Departamento Municipal de Iluminação Pública, que implante nos sistema de iluminação pública de Altamira, o uso de lâmpadas de LED.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_n_621-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_n_621-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos e Davi Teixeira sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, adquirir novas viaturas, tipo caminhonete, para o Demutran e também para Guarda Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_630-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_630-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Tércio Brito e Adevaldo Brito que solicitar ao excelentíssimo senhor Claudomiro Gomes — Prefeito Municipal de Altamira, através da Secretaria competente, à ampliação do laboratório da Unidade de Pronto Atendimento 24 hs (UPA), a contratação de mais um biomédico e um técnico de laboratório, faz-se a necessidade de Analisador Hematológico de 16 a 28 parâmetros que atenda a demanda de 80 a 100 amostras/hora, e consiga ler as três partes hematológicas, exste a necessidade de uma analisador de bioquímica automático com capacidade de 300 a 400 amostras/hora, haja vista, grande demanda de usuários diariamente.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_640-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_640-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato e Vanderjaime Santos que esta subscreve sugere à Mesa Diretora, ouvida o Augusto e soberano Plenário, que indique ao  excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilizar através de convênio de parceria, realizar o serviço de reforma e ampliação da Sede do Rotary Club de Altamira, Haja vista, que na Gestão passada foi aprovado nesta Casa, através de Emendas Impositivas recursos para a realização a referida obra.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_642-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_642-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Silvano Fortunato que esta subscreve sugere à Mesa Diretora, ouvida o Augusto e soberano Plenário, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilizar através de convênio de parceria, a aquisição de 02 (dois) Resfriadores de Leite. Sendo 01 (um) com capacidade de 1500 litros, marca Solinox, e, 01 (um) com capacidade de 1000 litros, marca Solinox. Que serão destinados as Associação de Trabalhadores Rurais do desenvolvimento do PDS Brasília - ATRDPB, no distrito de Castelo dos Sonhos/ Altamira/PA. Haja vista, que na Gestão passada foi aprovado nesta Casa, através de Emendas Impositivas recursos para a realização a referida obra.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_643-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_643-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato e Vanderjaime Santos, que esta subscreve sugere à Mesa Diretora, ouvida o Augusto e soberano Plenário, que indique ao excelentíssimo senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, viabilizar através de convênio de parceria, a aquisição de 01 (uma) Grade Aradora com 14 discos de 26'' x 6MM, com acondicionamento levante controle remoto, com pneu em roda. COD. M004A451. Marca Marchesan. Que será destina a Associação de Trabalhadores Rurais do Desenvolvimento do PDS Brasilia - ATRDPB, no distrito de Castelo Dos Sonhos/Altamira/PA. Haja vista, que na Gestão passada foi aprovado nesta Casa, através de Emendas Impositivas recursos para a realização a referida obra.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_644-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_644-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos, Davi Teixeira e Socorro do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que através do Departamento de Iluminação Pública, realize a troca e manutenção de lâmpadas dos postes nas ruas: Getúlio Vargas, Washington Luiz, Marechal João Goulart, Marechal Deodoro, Gen. Eurico Gaspar Dutra, João Batista Figueiredo e TV. Jânio Quadros no Loteamento Bacana.</t>
   </si>
   <si>
     <t>Davi Teixeira, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_em_conjunto_n_660-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_em_conjunto_n_660-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Davi Teixeira e Silvano Fortunato, sugere ao senhor Claudomiro Gomes - Prefeito de Altamira, através da Secretária competente, realizar o serviços de revitalização, terraplanagem, ligação de água e esgoto, asfaltamento e calçamento nas ruas: Dom Mauro Silva, Rosário, Redenção em Cristo, e Trav. São Francisco, no bairro Nova Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_662-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_662-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos, Davi Teixeira e Socorro do Carmo, indicar à Mesa Diretora ouvido o Augusto e Soberano Plenário, na forma regimental oficie-se o ilustríssimo senhor Coronel Henrique Salomão Pereira da Cruz, comandante do CPR VIII, que seja providenciado um itinerário com ronda ostensiva no Loteamento Bacana, no bairro Bonanza.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_666-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_666-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos, Davi Teixeira e Socorro do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, que realize o serviço de reforma e ampliação do prédio onde funciona a Guarda Municipal de Altamira, haja vista, o mesmo se encontrar em péssimas condições.</t>
   </si>
   <si>
     <t>Davi Teixeira, Enfª. Socorro do Carmo, Enfermeiro Jaime, Roni Heck, Silvano Fortunato</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_em_conj_669-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_em_conj_669-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos, Davi Teixeira, Roni Heck e Socorro do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, doar ao Sindicato Rural de Altamira - SIRALTA, uma área do patrimônio municipal para a construção de um novo Parque de Exposição em Altamira.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao__em_conj._667-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao__em_conj._667-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereadores Silvano Fortunato, Vanderjaime Santos, Davi Teixeira e Socorro do Carmo, sugere ao senhor Claudomiro Gomes - Prefeito Municipal de Altamira, interceder junto aos órgãos competentes, no sentido de inserir o Pessoal da Guarda Municipal de Altamira, no Plano Habitacional.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_703-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_703-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Eládio Farias, João do Fusca, Roni Heck, Assis Cunha, Juares Giachini, Davi Teixeira e Olailton Carvalho que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes -  Prefeito Municipal de Altamira, através da Secretaria competente, realizar a construção de uma Unidade Básica de Saúde UBS na comunidade Vila Canópus. Requer também que a mesma, possam disponibilizar em seu planejamento estrutural dos dispositivos para utilização de Energia Solar.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_702-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_702-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Eládio Farias, João do Fusca, Roni Heck, Assis Cunha, Juares Giachini, Davi Teixeira e Olailton Carvalho que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes -  Prefeito Municipal de Altamira, através da Secretaria competente, perfurar um poço artesiano, como também construir a rede de distribuição de água potável na comunidade da Vila Canopus. Requer também que o sistema de capatação, possam disponibilizar em seu planejamento estrutural dos dispositivos para a utilização de Energia Solar.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_704-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_704-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Eládio Farias, João do Fusca, Roni Heck, Assis Cunha, Juares Giachini, Davi Teixeira e Olailton Carvalho que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a Reforma e Ampliação da Escola na comunidade Vila Canopus.  Requer também que a mesma, possam disponibilizar em seu planejamento estrutural dos dispositivos para a utilização de Energia Solar.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_n711-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_n711-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Eládio Farias, João do Fusca, Roni Heck, Assis Cunha, Juares Giachini, Davi Teixeira e Olailton Carvalho que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a limpeza do lixo, e entulhos na comunidade da Vila Canopus.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_n712-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_n712-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Eládio Farias, João do Fusca, Roni Heck, Assis Cunha, Juares Giachini, Davi Teixeira e Olailton Carvalho que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, a construção de um Centro Administrativo na comunidade da Vila Canopus.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/686/indicacao_n713-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/686/indicacao_n713-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Silvano Fortunato, Vanderjaime Santos, Socorro do Carmo, Eládio Farias, João do Fusca, Roni Heck, Assis Cunha, Juares Giachini, Davi Teixeira e Olailton Carvalho que indique oficie-se ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito Municipal de Altamira, através da Secretaria competente, realizar a construção de Academia ao Ar Livre na comunidade da Vila Canopus.</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/491/pedido_de_informacao_02-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/491/pedido_de_informacao_02-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Juares Giachini, depois de aprovado em Plenário, Requerer ao ilustríssimo senhor Paulo Roberto Fontes - Diretor do Dnit - Altamira, que envie a esta Casa de Leis cópia do contrato, bem como o cronograma e a discriminação dos serviços que serão prestados pela empreiteira J.M na execução da obra do trecho do Rio Curuá no Distrito de Castelo dos Sonhos.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/674/pedido_informacao_03-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/674/pedido_informacao_03-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve vem o termo regimentais depois de aprovado o Plenário requerer ao Excelentíssimo Senhor Claudomiro Gomes - Prefeito de Altamira, através da secretaria competente, para que informe a esta Casa de Leis as seguintes informações: _x000D_
 Locais onde estão sendo realizados os testes para pacientes que já tomaram a vacina da covid-19; _x000D_
 Em média quantos testes estão sendo ofertados? _x000D_
 Unidade sentinelas estão previstas para dar suporte aos pacientes?_x000D_
 Quantas tomografias estão sendo disponibilizadas para os pacientes exclusivo com covid?</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/712/pedido_informacao_05-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/712/pedido_informacao_05-2021.pdf</t>
   </si>
   <si>
     <t>De iniciativa do vereador Tércio Brito, pedido de informação : Ao chefe do Executivo Municipal, Excelentíssimo Claudomiro Gomes: _x000D_
 1- Informar para qual fonte foi locado os recursos provenientes de leilão público para alienação de bens móveis inservíveis ao patrimônio público do município de Altamira/Pá conforme o edital 001/2021, haja vista que a transparência da prestação de recursos públicos são obrigatórios para toda a população.</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/714/pedido_inf._04-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/714/pedido_inf._04-2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve vem nos termos regimentais, depois de aprovado em Plenário requerer ao Excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da secretaria competente, para informe a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 Local onde o serviço de atendimento da Ouvidoria do Sistema único de Saúde (SUS)?_x000D_
 _x000D_
 Nas unidades que compõem a rede municipal de saúde, existem cartaz contendo as informações dos números de telefones da Ouvidoria do SUS? Se sim, quais são os números de telefones?</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/728/pedido_de_inf._n06-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/728/pedido_de_inf._n06-21.pdf</t>
   </si>
   <si>
     <t>Pedido de informação ao chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes:_x000D_
 1- Organograma da (PL 20/21) da regulamentação dos Royalties repassados pela UHE Belo Monte que foi votada e aprovada e plenário no dia 6 maio de 2021 e sancionada no dia 09 de junho do corrente ano, como está o repasse referente a Secretaria de Agricultura, pôs, para o presente momento não se tem transparência de como estão sendo alocados os recursos repassados pela UHE Belo Monte para o Município e dá outras providências, até a presente data não consta no Portal da Transparência do Município de Altamira, solicito que o mesmo seja especificado e sejam informados os motivos da pendência.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/737/pedido_de_inf._n07-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/737/pedido_de_inf._n07-21.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve vem nos termos regimentais, depois de aprovado em Plenário requerer ao Excelentíssimo senhor Claudomiro Gomes - Prefeito de Altamira, através da secretaria competente, para informe a esta Casa de Leis as seguintes informações: _x000D_
 Quem são os membros que compõem a Diretoria da FIA (Fundo Para Infância e Adolescentes)?_x000D_
 Valores arrecadados para FIA, e a movimentação nos últimos três meses?</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Nelsinho Campeiro, Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/741/pedido_informacao_n08-21.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/741/pedido_informacao_n08-21.pdf</t>
   </si>
   <si>
     <t>De iniciativa dos vereadores Thais Nascimento, Nelsinho Campeiro e Adevaldo Brito, solicitar informações sobre as viagens oficiais realizadas em aeronave, pelo Executivo Municipal, no ano de 2021.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/752/pedido_informacao_n_09-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/752/pedido_informacao_n_09-2021.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA MUNICIPAL _x000D_
 _x000D_
    O VEREADOR ABAIXO NOMINADO, com assento nesta Casa Legislativa, líder da bancada do PSD, requer após leitura e aprovado pelo AUGUSTO E SOBERNO PLÉNARIO o envio de: _x000D_
 PEDIDO DE INFORMAÇÃO: _x000D_
 Ao Chefe do Poder Executivo Municipal, Excelentíssimo Senhor Prefeito Claudomiro Gomes: _x000D_
 1-	Informar por qual razão não foi iniciado a construção do anexo da Escola SÃO BENEDITO localizado às margens esquerda do RIO XINGU no TRAVESSÃO DA FIRMA, conforme compromisso firmado entre o MINISTÉRIO PÚBLICO, PREFEITURA MUNICIPAL DE ALTAMIRA, SECRETÁRIO DE EDUCAÇÃO, RIBEIRINHOS E MORADORES DA LOCALIDADE CITADA. _x000D_
 _x000D_
 2-	Após audiência realizada dia 29 de Julho de 2021 ficou firmado um compromisso sobre o inicio da construção do anexo da Escola São Benedito para o dia 15 de Setembro, até a presente data com o prazo extrapolado nada do compromissário executar a obra mencionada.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>Adevaldo da Silva Brito - DEDÉ, Enf°. Tércio Brito, Nelsinho Campeiro, Thais Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/760/pedido_de_informacao_n_10-2021.pdf</t>
+    <t>http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/760/pedido_de_informacao_n_10-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação solicitando informações sobre o evento "Presente de Natal", devendo constar os seguintes esclarecimento: Cronograma de Evento, Cópia de ordem de serviço, Nome da Empresa fornecedora dos materiais para ornamentação, Cópia do Processo que originou a despesa do evento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7791,67 +7791,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_n_001_-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_n._004-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_n_005-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_n_006-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_n007-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_n_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_n_010-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_n0011-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_n_000012-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n_000013_-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_n_0015-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_n_0016-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_n_0018-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_n_0019-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_0021-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_n_0023-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_n_0026-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_n_0031-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_n_0032-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_0020-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_0022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_0025-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_n_0024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_n_0027-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_n_0028-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_n_0030-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_n_0034-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_n_000037-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao__n_0038-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n_000039-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n_000040-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_n_0048-2021_8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_n_0041-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_n_0042-2021_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_n_0046-2021_6.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_n_0047-2021_7.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_n_0043-2021_3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_n_0049-2021_9.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_n_0044-2021_4.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_n_0045-2021_5.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_n_0036-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_n_0055-2021_11.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_n_0056-2021_12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_n_0050-2021_10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_n_0051-2021_11.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_n_0054-2021_10.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_n_0059-2021_15.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_n_0061-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_n_0052-2021_8.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_n0053-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_n_0063-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_n_0064-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_n_0065-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_n_0066-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_n_0068-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_n_0069-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_n_0070-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_n_0071-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_n_0072-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_n0073-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_n0074-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_n_0078-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_n0079-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_n_0082-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_n0083-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_n0084-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_n0080-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n0087-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n0088-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_n0077-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_n0076-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_n0075-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_n0086-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_n0089-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_n0090-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_n_0093-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_0092-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_n_0096-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_n0095-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_n_0099-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_n_00100-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_n_00102-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_n_0098-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_n_0097-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_n_00103-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_n_00104-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_n_00105-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_n_00106-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_n_00107-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_n_00108-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_n_00110-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_n_00111-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_n_00112-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_n_00101-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_n_0094-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_n_00115-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_n_00116-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_n_00114-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_n_00121-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_n00145-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_n00124-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_n00125-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_n00126-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_n00129-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_n00130-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_n00131-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_00132-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_n00135-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_n00133-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_n00137-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_n00138-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_n00143-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_n00144-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_n00146-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_n00147-2021_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_n00148-2021_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_n_00127-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_00153-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_n00139-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_n00140-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_n00128-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_n00154-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_n00155-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_n00156-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_n00157-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_n00158-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_n_00159-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_n00160-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_n00161-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_n00163-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_n00165-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_n00166-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_n00167-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_n00168-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_n00169-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_em_conj._n170-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_n00172-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_n_00179-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_n_00177-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_n00178-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_n_00176-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_n_00175-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_em_conj._n171-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_n180-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_n00183-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_n00184-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_n00185-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_n00188-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_n00187-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_n00189-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_n00191-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_n00203-2021_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_n00186-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_n00190-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_n00192-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_n00193-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_n00196-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_n00197-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_n00198-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_n00204-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_n00205-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_n00200-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_n00201-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_n00195-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_n00194-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_n00_199-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_n00207-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_n00_206-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_n_00222-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_n_00230-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_n_00231-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_n_00208-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_n_00209-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_n_00210-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_n_00211-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_n_00212-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_n_00216-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_n00217-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_n_00218-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_n_00221-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_n_00223-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_n_00219-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_n_00220-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_n_00228-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_n_00235-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_n225-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_n_00226-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_n_00233-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_n_00234-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_n_00237-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_n_00224-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_n229-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_n_00239-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_n_00257-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_n_00263-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_n_00266-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_n_00246-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_n_00248-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_n_00247-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_n_002249-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_n_00250-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_n_00251-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_n_00265-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_n_00252-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_n_00255-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_n_00261-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_n_00262-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_n_00245-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_n_00253-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_n_00267-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_n_00264-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_n_00254-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_n_00258-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_n_00259-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_n260-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_n_00271-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_n_00270-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/266/indicacoes_n272-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/267/indicacoes_n273-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/269/indicacoes_n275-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/270/indicacoes_n276-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/271/indicacoes_n280-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/272/indicacoes_n281-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_n_00282-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_n_00284-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_n_00285-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_n_00288-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_n_00289-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_n_00290-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_n_00291-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_n_00292-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_n_00295-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_n_00296-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_n_00297-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_n_00298-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_n_00293-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_n_00294-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_n_00301-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_n_00300-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_n306-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_n305-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_n310-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_n309-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_n308-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_n307-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_n_00325-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_n319-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_n320-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_n321-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_n322-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_n323-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_n318-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_n317-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_n311-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_n313-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_n332-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n314-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_n00339-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_n00359-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_n00335-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_n00337-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_n00338-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_n00341-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_n00342-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_n00345-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_n00346-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_n00347-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_n00348-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_n00349-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n00350-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n00351-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n00352-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_n00355-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n00356-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n360-201.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_n00358-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_n354-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_n00361-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_n364-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_n_00365-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_n_00366-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_n_00367-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_n_00368-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_n_00369-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_n_00370-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_n_00371-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_n_00372-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_n_00373-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_n_00379-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_n_00381-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_n_00383-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_n_384-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_n_00374-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_n_00377-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_n_00378-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_n_00380-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_n_00382-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_n_00386-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_n_00387-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_n_00388-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_n_00389-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_n_376-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_n391-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_n_363-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_n393-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_n_394-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_n328-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_n327-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_n_399-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_n_400-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_n_395-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_n_396-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_n00397-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_n_398-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/391/indicacao_n_401-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_n_402-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_n406-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_numero_405-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_n407-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_n_00412-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_n_00408-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_n_00409-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_n_00410-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_n_00411-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_n_00413-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_n403-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_n392-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_n418-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_n419-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_n420-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_n421-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/412/indicacaao_n423-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/413/indicacaao_n422-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/414/inducacao_n424-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/415/indicacaon433-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/416/indicacaao_n436-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/417/indicicao_n437-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/418/indicacaon435-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/419/indicacaon434-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/420/indicacaao_n432-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/421/indicacaao_n431-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_n430-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_n429-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_n428-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_n427-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/427/indicicao_n425-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_n_439-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/429/indicacaao_n440-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/430/indicacaao_n456-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/431/indicacaao_n444-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/432/indicacaao_n445-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/433/indicacaao_n446-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/434/indicacaao_n447-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/435/indicacaao_n448-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/436/indicacaao_n449-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/437/indicacaao_n450-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/438/indicacaao_n451-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/439/indicacaao_n452-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/440/indicacaao_n453-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/441/indicacaao_n454-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/442/indicacaao_n455-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/443/indicacaao_n457-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/444/indicacaao_n458-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/446/indicacaao_n460-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/447/indicacaao_n461-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/448/indicacaao_n462-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/449/indicacaao_n463-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_n465-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_n464-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_n467-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_n466-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_n468-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_n469-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_n470-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_n471-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_n472-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_n473-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_n474-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_n477-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_n476-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_n478-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_n479-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_n481-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_n_482-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_n_489-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_n_490-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_n_488-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_n_485-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_n_483-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_n_484-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_n_491-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_n493-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_n492-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_n_494-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_n_495-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_n_498-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_n_496-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_n497-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_n500-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_n501-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_n486-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_n487-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_n502-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_n503-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_n504-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_n509-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_n520-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_n507-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_n508-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_n510-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_n515-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_n516-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_n506-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_n511-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_n512-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_n513-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_n514-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_n517-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_n519-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_n521-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_n522-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_525-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_527-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_530-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_531-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_528-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_533-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_536-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_535-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_534-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_539-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_537-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_538-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_540-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_542-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_543-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_544-2021...pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_545-2021..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_546-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_547-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_548-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_549-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_n303-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_555-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_541-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_552-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_553-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_559-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_562-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_556-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_558-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_563-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_565-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_564-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_566-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_557-21.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_569-21.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_570-21.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_571-21.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_560-21.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_561-21.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_573-21.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_572-21.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_575-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_574-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_577-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_578-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_579-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_n580-21.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_n581-21.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_n583-21.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_n585-21.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_n584-21.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_568-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_567-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_n588-21.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_n586-21.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_n587-21.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_n589-21.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_n590-21.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_n594-21.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_n595-21.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_n596-21.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_n597-21.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_n593-21.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_n591-21.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_n582-21.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_n_602-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_n_603-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_n_604-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_n_605-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_n_606-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_n_607-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_n_610-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_n_611-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_n_612-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_n_608-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_n_613-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_n_600-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_n_601-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_n_614-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_n_617-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_n_618-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_n_619-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_622-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_623-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_624-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_625-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_626-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_627-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_628-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_629-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_639-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_631-2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_632-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_633-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/618/indicacao_634-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_635-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_638-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_637-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_636-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_641-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_648-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_n_650-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_645-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_646-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_647-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/634/indicacao_n_651-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/635/indicacao_n_616-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_n_615-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_n_652-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/638/indicacao_n_653-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_n_654-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_n_655-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_n_658-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_n_661-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_n_665-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_n_663-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_n_664-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_657-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_n670-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_n672-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_n671-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_n673-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_n674-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_n675-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_n680-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_n679-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_n676-2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_n677-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_n678-2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_n683-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/667/691.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/668/690.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/670/686.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/671/687.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_n_696-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_698-2021_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/677/indicacao_700-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_705-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_688-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_689-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_709-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_710-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_707-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_695-2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_706-2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_n_715-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_n_716-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_n_717-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_n_718-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_n_719-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_n_720-2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_n_721-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_n_722-2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_n_723-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_n724-2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_n726-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_n681-2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_n692-2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_n693-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_741-2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_731-2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_734-2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_735-2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n742-2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_728-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_729-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_730-2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_732-2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_737-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_738-2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_n727-2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_n740-2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_n746-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_n747-2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_n745-2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_n744-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_n749-2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_n748-2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_n750-2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_n751-2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_n752-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_n754-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_n755-2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_n757-2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_n758-2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_n759-2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_n760-2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_n761-2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_n762-2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_n763-2021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_n766-2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_n765-2021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_n_768-2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_n_767-2021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_n_769-2021..pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_n_770-2021_000065.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_n_771-2021_000066.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_n_772-2021_000067.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_n_774_assis_cunha.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_n_775.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_n_776.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_n_777_ver._silvano.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_778_-_ver._silvano.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_287-2021.zip" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_n362-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_1_n_0035_-_2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/49/mocao_n_2_em_conjunto_enf_jaime_e_juarez.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/59/mocao_n_3_enf._socorro.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/78/mocao_005-2021_ptc81.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/109/mocao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/133/mocao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/143/mocao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/205/mocao_0010.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/235/mocao_n11-2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/257/mocao_n0012-2021.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/268/mocao_n0013-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/275/mocao_n014-2021.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_n0015-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/301/mocao_n_0016-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/322/mocao_0017-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_n00344-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/327/mocao_0020-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_0022-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/511/mocao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/517/mocao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/584/mocao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/650/mocao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/675/mocao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/678/mocao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/687/mocao_n30-2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/726/mocao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/315/projeto_de_lei_complementar_n05.2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_complementar_n04.2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_001-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_n005-2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_n006-2021.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_n007-2021.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_008-2021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_n009-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_n_0010.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_n_0012-2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_n0013-2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_n0014-2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_0018-2021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_lei_n0019-2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/232/projeto_de_lei_n0020-2021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_n0021-2021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/234/projeto_de_lei_n0022-2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_lei_n0023-2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_lei_n0024-2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_n0025-2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_lei_n_031-21.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_n_032-21.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_lei_no0030-2021.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_n_33-2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_resolucao_n001.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/585/requerimento_n03-2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/629/requerimento_n04-2021_prot-649..pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/640/requerimento_n5-2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/672/requerimento_06-21.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/765/emenda_n01-2021.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/766/emenda_n02-2021.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/768/emenda_n04-2021.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/769/emenda_n05-2021.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/770/emenda_n06-2021.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/771/emenda_n07-2021.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/772/emenda_n08-2021.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/773/emenda_n09-2021.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/774/emenda_n10-2021.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/775/emenda_n11-2021.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/777/emenda_n13-2021.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/778/emenda_n15-2021.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/779/emenda_n16-2021.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/780/emenda_n17-2021.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/781/emenda_n18-2021.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/782/emenda_n19-2021.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/783/emenda_n20-2021.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/784/emenda_n21-2021.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/785/emenda_n22-2021.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/786/emenda_n23-2021.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/787/emenda_n24-2021.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/789/emenda_n26-2021.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/790/emenda_n27-2021.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/791/emenda_n28-2021.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/792/emenda_n29-2021.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/793/emenda_n30-2021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/794/emenda_n31-2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/795/emenda_n32-2021.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/796/emenda_n33-2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/797/emenda_n34-2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/798/emenda_n35-2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/799/emenda_n36-2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/800/emenda_n37-2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/801/emenda_n38-2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/802/emenda_n39-2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/803/emenda_n40-2021.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/806/emenda_n14-2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/259/emenda_em_conjunto_001-2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_n324-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_n312-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_n00343-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_n_00375-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_n480-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_n518-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_n523-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_554-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_em_conjunto_576-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_n598-21.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_n599-21.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_n_620-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_n_621-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_630-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_640-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_642-2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_643-2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_644-2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_em_conjunto_n_660-2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_662-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_666-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_em_conj_669-2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao__em_conj._667-2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_703-2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_702-2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_704-2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_n711-2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_n712-2021.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/686/indicacao_n713-2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/491/pedido_de_informacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/674/pedido_informacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/712/pedido_informacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/714/pedido_inf._04-2021.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/728/pedido_de_inf._n06-21.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/737/pedido_de_inf._n07-21.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/741/pedido_informacao_n08-21.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/752/pedido_informacao_n_09-2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/760/pedido_de_informacao_n_10-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/3/indicacao_n_001_-_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/4/indicacao_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/5/indicacao_n._004-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/6/indicacao_n_005-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_n_006-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/8/indicacao_n007-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_n_009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_n_010-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_n0011-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_n_000012-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n_000013_-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_n_0015-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_n_0016-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_n_0018-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_n_0019-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_0021-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_n_0023-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/26/indicacao_n_0026-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/30/indicacao_n_0031-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_n_0032-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_0020-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_0022-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_0025-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_n_0024-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_n_0027-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/28/indicacao_n_0028-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/29/indicacao_n_0030-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/32/indicacao_n_0034-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/34/indicacao_n_000037-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/35/indicacao__n_0038-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/36/indicacao_n_000039-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/37/indicacao_n_000040-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/38/indicacao_n_0048-2021_8.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/40/indicacao_n_0041-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/41/indicacao_n_0042-2021_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/42/indicacao_n_0046-2021_6.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/43/indicacao_n_0047-2021_7.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/44/indicacao_n_0043-2021_3.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/45/indicacao_n_0049-2021_9.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/46/indicacao_n_0044-2021_4.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/47/indicacao_n_0045-2021_5.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/48/indicacao_n_0036-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/50/indicacao_n_0055-2021_11.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/51/indicacao_n_0056-2021_12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/52/indicacao_n_0050-2021_10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/53/indicacao_n_0051-2021_11.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/54/indicacao_n_0054-2021_10.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/55/indicacao_n_0059-2021_15.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/56/indicacao_n_0061-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/57/indicacao_n_0052-2021_8.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_n0053-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_n_0063-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_n_0064-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_n_0065-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/64/indicacao_n_0066-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_n_0068-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/66/indicacao_n_0069-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/67/indicacao_n_0070-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/68/indicacao_n_0071-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/69/indicacao_n_0072-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/70/indicacao_n0073-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_n0074-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/72/indicacao_n_0078-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_n0079-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_n_0082-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_n0083-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_n0084-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_n0080-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/79/indicacao_n0087-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/80/indicacao_n0088-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_n0077-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/82/indicacao_n0076-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/83/indicacao_n0075-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_n0086-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_n0089-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_n0090-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/89/indicacao_n_0093-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_n_0092-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_n_0096-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/92/indicacao_n0095-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/93/indicacao_n_0099-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_n_00100-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/95/indicacao_n_00102-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_n_0098-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/97/indicacao_n_0097-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_n_00103-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/99/indicacao_n_00104-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/100/indicacao_n_00105-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/101/indicacao_n_00106-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/102/indicacao_n_00107-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_n_00108-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_n_00110-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_n_00111-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_n_00112-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_n_00101-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/110/indicacao_n_0094-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_n_00115-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/114/indicacao_n_00116-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/115/indicacao_n_00114-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/119/indicacao_n_00121-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_n00145-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_n00124-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_n00125-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_n00126-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/127/indicacao_n00129-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/128/indicacao_n00130-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/129/indicacao_n00131-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/130/indicacao_00132-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_n00135-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/132/indicacao_n00133-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/134/indicacao_n00137-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/135/indicacao_n00138-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_n00143-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/137/indicacao_n00144-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/138/indicacao_n00146-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/139/indicacao_n00147-2021_2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/140/indicacao_n00148-2021_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/141/indicacao_n_00127-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_00153-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_n00139-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_n00140-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_n00128-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_n00154-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_n00155-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_n00156-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_n00157-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_n00158-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_n_00159-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/156/indicacao_n00160-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_n00161-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_n00163-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_n00165-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_n00166-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_n00167-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_n00168-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_n00169-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_em_conj._n170-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_n00172-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_n_00179-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_n_00177-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_n00178-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_n_00176-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/171/indicacao_n_00175-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_em_conj._n171-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_n180-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_n00183-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_n00184-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_n00185-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_n00188-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/180/indicacao_n00187-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/181/indicacao_n00189-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_n00191-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/183/indicacao_n00203-2021_2.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/184/indicacao_n00186-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/185/indicacao_n00190-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/186/indicacao_n00192-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/187/indicacao_n00193-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/188/indicacao_n00196-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/189/indicacao_n00197-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/190/indicacao_n00198-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/191/indicacao_n00204-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_n00205-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_n00200-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_n00201-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_n00195-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_n00194-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_n00_199-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_n00207-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/199/indicacao_n00_206-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/201/indicacao_n_00222-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/203/indicacao_n_00230-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_n_00231-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_n_00208-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_n_00209-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_n_00210-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_n_00211-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_n_00212-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/212/indicacao_n_00216-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/213/indicacao_n00217-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/214/indicacao_n_00218-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/216/indicacao_n_00221-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/217/indicacao_n_00223-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_n_00219-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_n_00220-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_n_00228-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_n_00235-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_n225-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_n_00226-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_n_00233-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_n_00234-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_n_00237-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_n_00224-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_n229-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_n_00239-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_n_00257-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_n_00263-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_n_00266-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_n_00246-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_n_00248-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/241/indicacao_n_00247-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/242/indicacao_n_002249-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_n_00250-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_n_00251-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_n_00265-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_n_00252-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_n_00255-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_n_00261-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_n_00262-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_n_00245-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_n_00253-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_n_00267-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_n_00264-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_n_00254-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_n_00258-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_n_00259-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_n260-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_n_00271-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/261/indicacao_n_00270-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/266/indicacoes_n272-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/267/indicacoes_n273-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/269/indicacoes_n275-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/270/indicacoes_n276-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/271/indicacoes_n280-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/272/indicacoes_n281-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_n_00282-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_n_00284-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_n_00285-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_n_00288-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_n_00289-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_n_00290-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_n_00291-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_n_00292-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_n_00295-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_n_00296-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_n_00297-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_n_00298-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_n_00293-2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_n_00294-2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_n_00301-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_n_00300-2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_n306-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_n305-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_n310-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_n309-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_n308-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_n307-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_n_00325-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_n319-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_n320-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_n321-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_n322-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_n323-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_n318-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_n317-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_n311-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_n313-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_n332-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_n314-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_n00339-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_n00359-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_n00335-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_n00337-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_n00338-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_n00341-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_n00342-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_n00345-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_n00346-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_n00347-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_n00348-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_n00349-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n00350-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n00351-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n00352-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_n00355-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n00356-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n360-201.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_n00358-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_n354-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_n00361-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_n364-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_n_00365-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_n_00366-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_n_00367-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_n_00368-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_n_00369-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_n_00370-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_n_00371-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_n_00372-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_n_00373-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_n_00379-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_n_00381-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_n_00383-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_n_384-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_n_00374-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_n_00377-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_n_00378-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_n_00380-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_n_00382-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_n_00386-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_n_00387-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_n_00388-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_n_00389-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_n_376-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_n391-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_n_363-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/381/indicacao_n393-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/382/indicacao_n_394-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/383/indicacao_n328-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_n327-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_n_399-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_n_400-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/387/indicacao_n_395-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_n_396-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_n00397-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_n_398-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/391/indicacao_n_401-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_n_402-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_n406-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/394/indicacao_numero_405-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/395/indicacao_n407-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/396/indicacao_n_00412-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/397/indicacao_n_00408-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_n_00409-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_n_00410-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_n_00411-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_n_00413-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/403/indicacao_n403-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/380/indicacao_n392-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/407/indicacao_n418-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_n419-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/410/indicacao_n420-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_n421-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/412/indicacaao_n423-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/413/indicacaao_n422-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/414/inducacao_n424-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/415/indicacaon433-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/416/indicacaao_n436-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/417/indicicao_n437-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/418/indicacaon435-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/419/indicacaon434-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/420/indicacaao_n432-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/421/indicacaao_n431-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/422/indicacao_n430-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/423/indicacao_n429-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/424/indicacao_n428-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/425/indicacao_n427-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/427/indicicao_n425-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/428/indicacao_n_439-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/429/indicacaao_n440-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/430/indicacaao_n456-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/431/indicacaao_n444-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/432/indicacaao_n445-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/433/indicacaao_n446-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/434/indicacaao_n447-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/435/indicacaao_n448-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/436/indicacaao_n449-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/437/indicacaao_n450-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/438/indicacaao_n451-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/439/indicacaao_n452-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/440/indicacaao_n453-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/441/indicacaao_n454-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/442/indicacaao_n455-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/443/indicacaao_n457-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/444/indicacaao_n458-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/446/indicacaao_n460-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/447/indicacaao_n461-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/448/indicacaao_n462-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/449/indicacaao_n463-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_n465-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_n464-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_n467-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/453/indicacao_n466-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_n468-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_n469-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_n470-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/457/indicacao_n471-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_n472-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_n473-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_n474-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_n477-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_n476-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/464/indicacao_n478-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_n479-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_n481-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_n_482-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/470/indicacao_n_489-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao_n_490-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_n_488-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_n_485-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/474/indicacao_n_483-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/475/indicacao_n_484-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/476/indicacao_n_491-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/477/indicacao_n493-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/478/indicacao_n492-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/479/indicacao_n_494-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/480/indicacao_n_495-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/481/indicacao_n_498-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_n_496-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_n497-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_n500-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_n501-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_n486-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_n487-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_n502-2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_n503-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_n504-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_n509-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_n520-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao_n507-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_n508-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_n510-2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_n515-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_n516-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_n506-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_n511-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_n512-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_n513-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_n514-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_n517-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/507/indicacao_n519-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_n521-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_n522-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_525-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_527-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_530-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_531-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_528-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/518/indicacao_533-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/519/indicacao_536-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_535-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_534-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_539-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_537-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_538-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_540-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_542-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_543-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_544-2021...pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/530/indicacao_545-2021..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_546-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_547-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_548-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_549-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/535/indicacao_n303-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/537/indicacao_555-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_541-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/539/indicacao_552-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_553-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/541/indicacao_559-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_562-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/543/indicacao_556-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_558-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_563-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_565-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_564-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_566-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_557-21.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_569-21.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_570-21.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_571-21.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/553/indicacao_560-21.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/554/indicacao_561-21.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/555/indicacao_573-21.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_572-21.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/558/indicacao_575-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_574-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_577-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_578-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_579-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_n580-21.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_n581-21.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_n583-21.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/566/indicacao_n585-21.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_n584-21.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_568-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_567-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/570/indicacao_n588-21.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_n586-21.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_n587-21.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_n589-21.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/574/indicacao_n590-21.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_n594-21.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/576/indicacao_n595-21.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_n596-21.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/578/indicacao_n597-21.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_n593-21.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/582/indicacao_n591-21.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_n582-21.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_n_602-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/587/indicacao_n_603-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_n_604-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/589/indicacao_n_605-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_n_606-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/591/indicacao_n_607-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_n_610-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/593/indicacao_n_611-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_n_612-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/595/indicacao_n_608-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_n_613-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/597/indicacao_n_600-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/598/indicacao_n_601-2021.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/599/indicacao_n_614-2021.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/600/indicacao_n_617-2021.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/601/indicacao_n_618-2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/602/indicacao_n_619-2021.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/605/indicacao_622-2021.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_623-2021.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/607/indicacao_624-2021.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_625-2021.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/609/indicacao_626-2021.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_627-2021.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_628-2021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_629-2021.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_639-2021.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_631-2021.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_632-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_633-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/618/indicacao_634-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_635-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_638-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_637-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_636-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_641-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_648-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_n_650-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_645-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_646-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_647-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/634/indicacao_n_651-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/635/indicacao_n_616-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_n_615-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_n_652-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/638/indicacao_n_653-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_n_654-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_n_655-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_n_658-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_n_661-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_n_665-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_n_663-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_n_664-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/652/indicacao_657-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_n670-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_n672-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_n671-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_n673-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/658/indicacao_n674-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_n675-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_n680-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_n679-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_n676-2021.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_n677-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_n678-2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_n683-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/667/691.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/668/690.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/670/686.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/671/687.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_n_696-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/676/indicacao_698-2021_1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/677/indicacao_700-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_705-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/688/indicacao_688-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_689-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_709-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_710-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_707-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_695-2021.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_706-2021.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_n_715-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_n_716-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_n_717-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_n_718-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_n_719-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_n_720-2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_n_721-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_n_722-2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_n_723-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_n724-2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_n726-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_n681-2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_n692-2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_n693-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_741-2021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_731-2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_734-2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/717/indicacao_735-2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/718/indicacao_n742-2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_728-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/720/indicacao_729-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_730-2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_732-2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_737-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/724/indicacao_738-2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_n727-2021.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/727/indicacao_n740-2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_n746-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/730/indicacao_n747-2021.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/731/indicacao_n745-2021.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/732/indicacao_n744-2021.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_n749-2021.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_n748-2021.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_n750-2021.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_n751-2021.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_n752-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/739/indicacao_n754-2021.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_n755-2021.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_n757-2021.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/743/indicacao_n758-2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/744/indicacao_n759-2021.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/745/indicacao_n760-2021.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/746/indicacao_n761-2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/747/indicacao_n762-2021.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/748/indicacao_n763-2021.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/749/indicacao_n766-2021.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/750/indicacao_n765-2021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/751/indicacao_n_768-2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/753/indicacao_n_767-2021.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/754/indicacao_n_769-2021..pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/755/indicacao_n_770-2021_000065.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/756/indicacao_n_771-2021_000066.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/757/indicacao_n_772-2021_000067.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/759/indicacao_n_774_assis_cunha.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/761/indicacao_n_775.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/762/indicacao_n_776.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/763/indicacao_n_777_ver._silvano.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/764/indicacao_778_-_ver._silvano.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_287-2021.zip" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_n362-2021.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/33/mocao_1_n_0035_-_2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/49/mocao_n_2_em_conjunto_enf_jaime_e_juarez.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/59/mocao_n_3_enf._socorro.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/78/mocao_005-2021_ptc81.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/109/mocao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/133/mocao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/143/mocao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/205/mocao_0010.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/235/mocao_n11-2021.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/257/mocao_n0012-2021.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/268/mocao_n0013-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/275/mocao_n014-2021.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/278/mocao_n0015-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/301/mocao_n_0016-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/322/mocao_0017-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_n00344-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/327/mocao_0020-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/405/indicacao_0022-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/511/mocao_023-2021.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/517/mocao_024-2021.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/584/mocao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/650/mocao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/675/mocao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/678/mocao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/687/mocao_n30-2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/726/mocao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/315/projeto_de_lei_complementar_n05.2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/316/projeto_de_lei_complementar_n04.2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/84/projeto_001-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/88/projeto_n_002-2021.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_n_003-2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/113/projeto_de_lei_n_004-2021.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/116/projeto_n005-2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/117/projeto_de_lei_n006-2021.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/120/projeto_de_lei_n007-2021.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/123/projeto_008-2021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_n009-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_n_0010.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_n_0012-2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_n0013-2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_n0014-2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_0018-2021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_lei_n0019-2021.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/232/projeto_de_lei_n0020-2021.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/233/projeto_de_lei_n0021-2021.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/234/projeto_de_lei_n0022-2021.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_lei_n0023-2021.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_lei_n0024-2021.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_n0025-2021.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/406/projeto_de_lei_n_031-21.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/402/projeto_de_lei_n_032-21.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/408/projeto_de_lei_no0030-2021.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/461/projeto_de_lei_n_33-2021.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_resolucao_n001.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/585/requerimento_n03-2021.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/629/requerimento_n04-2021_prot-649..pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/640/requerimento_n5-2021.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/672/requerimento_06-21.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/765/emenda_n01-2021.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/766/emenda_n02-2021.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/768/emenda_n04-2021.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/769/emenda_n05-2021.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/770/emenda_n06-2021.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/771/emenda_n07-2021.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/772/emenda_n08-2021.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/773/emenda_n09-2021.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/774/emenda_n10-2021.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/775/emenda_n11-2021.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/777/emenda_n13-2021.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/778/emenda_n15-2021.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/779/emenda_n16-2021.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/780/emenda_n17-2021.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/781/emenda_n18-2021.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/782/emenda_n19-2021.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/783/emenda_n20-2021.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/784/emenda_n21-2021.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/785/emenda_n22-2021.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/786/emenda_n23-2021.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/787/emenda_n24-2021.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/789/emenda_n26-2021.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/790/emenda_n27-2021.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/791/emenda_n28-2021.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/792/emenda_n29-2021.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/793/emenda_n30-2021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/794/emenda_n31-2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/795/emenda_n32-2021.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/796/emenda_n33-2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/797/emenda_n34-2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/798/emenda_n35-2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/799/emenda_n36-2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/800/emenda_n37-2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/801/emenda_n38-2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/802/emenda_n39-2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/803/emenda_n40-2021.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/806/emenda_n14-2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/259/emenda_em_conjunto_001-2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_n324-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_n312-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_n00343-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_n_00375-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_n480-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_n518-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao_n523-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_554-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/557/indicacao_em_conjunto_576-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_n598-21.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_n599-21.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/603/indicacao_n_620-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/604/indicacao_n_621-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_630-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_640-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_642-2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_643-2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_644-2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_em_conjunto_n_660-2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_662-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_666-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_em_conj_669-2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao__em_conj._667-2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/679/indicacao_703-2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/680/indicacao_702-2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_704-2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_n711-2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_n712-2021.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/686/indicacao_n713-2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/491/pedido_de_informacao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/674/pedido_informacao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/712/pedido_informacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/714/pedido_inf._04-2021.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/728/pedido_de_inf._n06-21.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/737/pedido_de_inf._n07-21.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/741/pedido_informacao_n08-21.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/752/pedido_informacao_n_09-2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altamira.pa.leg.br/media/sapl/public/materialegislativa/2021/760/pedido_de_informacao_n_10-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H803"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="240.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>